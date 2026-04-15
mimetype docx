--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Gétreau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soixante ans de recherche sur les figures et portraits de musiciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Barre : Un portrait et une courante redécouverts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davitt Moroney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofie Plovie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Sand, caricaturiste de musiciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von einer grossen Bass-Geigen zu Breslau in Schlesien...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn R. Tammen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04857691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas van der Wilt's portrait of Dirck Scholl of Delft at his two-manual and pedal clavichord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imago Musicae </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, XXXIV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05398791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nineteenth-Century Italian Workshop of Neo-Late Medieval and Renaissance Ivory Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De musica disserenda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Authentic, Fake or Mistaken Identity? Creation, Recreation, Deception and Forgery in Music, XIX (2), pp.73-100. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3986/dmd19.2.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04377961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Musée instumental du Conservatoire de Paris pendant la décennie Lang (1981-1993).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Patrimonialisation et revival de l'oralité musicale : France - Italie, 1960-2020. Jalons pour une histoire des revivalismes, 54, 20 p. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12w71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04855734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico DE PASCALE (dir.), Evaristo Baschenis. 1617-1677. Le triomphe des instruments de musique dans la peinture du XVIIe siècle, Paris, Galerie Canesso, 2022, 100 p., 50 ill. [ISBN 978-2-9529-8489-8].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.258-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04378067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lid of the spinet organ built for L. F. Behaim in Nuremberg, 1619: music at the heart of an encomiastic life story governed by the signs of the months, the seasons, and the planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Tonkunst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (2), pp.152-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04018726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vin et musique dans les jardins de plaisir : un thème pour les couvercles de virginales et clavecins anversois et allemands (1570-1650)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.28-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04018722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederica VAN DAM (dir.), Theodoor Rombouts virtuose du caravagisme flamand, Gand Museum voor Schone Kunsten, Gand, Snoeck, 2023, 272 p., 165 illus. [ISBN 978 9462 618122]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.260-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04378064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALDO SALVAGNO, Antonio Bartolomeo Bruni. Un compositore cunese nella Parigi Rivoluzionaria, Lucca, Libreria Musicale Italiana, 2021, 231 p., 34 ill. [ISBN 978-88-5543-093-7].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.263-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04378048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina BORDAS, Ruth PIQUER, Isabel RODRIGUEZ (eds.), Imaginesmusica. Iconografía musical en la actualidad: nuevas perspectivas y retos, Sociedad Española de Musicología, 2021. 231 p. 74 illus. [ISBN 978-886878-91-7]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.255-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04378045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04387394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizet KLAASSEN, Dieter LAMPENS (ed.), Harmony in Bright Colors. Memling’s God the Father with Singing and Music-Making Angels Restored, Turnhout, Brepols, 2021, 287 p., c. 300 ill. [ISBN 978-2-503-58028-9].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.257-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04378063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les portraits de la dynastie Couperin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Revue de musicologie, 108 (2), pp.353-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03911384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Camus et Marthe Haincque de Saint-Jean: un portrait historié à l'identité retrouvée, un cercle parisien esquissé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imago Musicae </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XXX, pp.105-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence de l’iconographie musicale dans la Revue de musicologie (1917-2000).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Un siècle de musicologie en France. Histoire intellectuelle de la Revue de musicologie., Tome 104. (2018, n° 1-2), pp.661-692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01941881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanence de Lassus en France au XVIIe siècle : répertoires, collections, iconographie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue belge de musicologie / Belgisch tijdschrift voor muziekwetenschap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72, pp.283-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le luth et l'épée : portraits de condition et compagnies familières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seizième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La noblesse et les arts, 12, pp.173-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01330550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les belles vielleuses au XVIIIe siècle : du triomphe aux sarcasmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Itinérances musicales romantiques, 16, pp.74-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01396881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satirical portraits and visual lampoons of Rameau and his works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (4), pp.523-537. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/em/caw080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01496970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rediscovered portrait of Henrietta-Anne of England: music, portraiture, and the arts at the Court of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imago Musicae </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, XXVI - 2013, pp.7-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00947332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiciens des rues, musiques dans la rue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Daphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, XXXIX-1 (Musiques dans la rue, textes réunis par Eliane Daphy et Florence Getreau), pp.8-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraits de clavecins et de clavecinistes au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Herlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3, pp.64-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04025755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraits de clavecins et de clavecinistes au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Herlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 2, pp.88-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04025753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Musical Assembly with Reincken, Buxtehude and Theile painted in 1674 by Johannes Voorhout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gétreau; Fulvia Morabito. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music and the Figurative Arts in the Baroque Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-266, 2026, Speculum Musicae, 978-2-503-62184-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05545660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roller et Blanchet (1827-1852): reassessing the social and commercial importance of the first &amp;quot;Pianos droits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monika Lustig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vom Pyramidenflügel zum Pianino. Die Entwicklung der aufrechtstehenden Pianoforte-Instrumente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Band 92, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissner Verlag - Kultur Stiftung Sachsen-Anhalt - Kloster Michaelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, Michaelsteiner Konferenzberichte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04857654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence de la musique dans l’iconographie du Salon de la Paix à Versailles : les peintures et les trophées des bas-reliefs de métal doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fulvia Morabito et Florence Gétreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music and the Figurative Arts in the Baroque Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59, Brepols, pp.314-375, 2026, Speculum Musicae, ISBN 978-2-503-62184-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04857493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourgault-Ducoudray, l 'innovation instrumentale et les collections du Musée instrumental du Conservatoire comme ressource pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Asimov et Yves Balmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis-Albert Bourgault-Ducoudray et ses héritages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symétrie - Société française de musicologie, In press, Publications de la Société française de musicologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05399036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Framboisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle His</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gétreau; Alban Framboisier; Isabelle His. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le son des musiques anciennes (1880-1950) : imaginer, fabriquer, partager</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-15, 2024, 978-2-7535-9403-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04035574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Thibault de Chambure (1902-1975) : faire revivre les « musiques d'autrefois »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Deutsch et Isabelle Ragnard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes en musicologies francophones de Michel Brenet (1858-1918) à Solange Corbin (1903-1973)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symétrie - Société française de musicologie, pp.209-331, 2024, État de l'Art, ISBN13 978-2-36485-307-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04857480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces du portrait de Michel-Richard Delalande peint en 1718 par Robert Le Vrac Tournières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Meyer, Damien Tellas, Élodie Vaysse, Bruno Guilois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraites savantes. L'art du XVIIe siècle. Mélanges en l'honneur d'Alain Mérot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LePassage, pp.107-111, 2024, 978-2-84742-515-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04580525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musica et Melancholia: quelques rencontres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Favier, Anaïs Fléchet, Martin Guerpin, Grégoire Tosser et Jean-Claude Yon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, histoire et musicologie. Mélanges offerts à Philippe Gumplowicz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Hermann, pp.71-87, 2024, 979-1-0370-3883-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04857452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africanist ethnomusicology and musical iconography: a dialogue with travelogues and musical compendia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fürniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Ghirardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cole, Janie &amp; Camilla Cavicchi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music in Africa and Its Diffusion in the Early Modern World (1300-1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04272675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Thibault de Chambure (1902-1975) : faire revivre les « musiques d’autrefois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Deutsch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes en musicologie, De Michel Brenet (1858-1918) à Solange Corbin (1903-1973)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de musicologie, In press, Publications de la société française de musicologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04018720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux siècles de travaux sur le violon en France : une esquisse historiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raffaele Pinelli; Luc Charles-Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitutions et patrimonialisation musicales : (re)lire les sources de la musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Côte d'Azur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-35, 2022, 978-2-9581460-0-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles hypothèses pour le portrait de violiste de la collection Henry Prunières : Alfonso della Viola par Pier Francesco Foschi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andreas Schlegel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"..in das verlorene Paradies". Festschrift in memoriam Annette Otterstedt zum 70. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Lute Corner, pp.98-107., 2022, 978-3-9523232-4-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03911338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les portraits d'artistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'Opéra Francais. XVII-XVIIIe siècles : Du Roi-Soleil à la Révolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1034-1041 ; 1051-1055, 2021, 978-2-213-700990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03193641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un portrait d’homme au théorbe à l’Ermitage : Olivier III Lefèvre d’Ormesson (1616-1685) par Charles Le Brun ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristina Santarelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helicon resonans. Studi in onore di Alberto Basso per il suo 90° compleanno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. II, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libreria Musicale italiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.809-831, 2021, Helicon resonans. Studi in onore di Alberto Basso per il suo 90° compleanno</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Founders of Music Iconography in France : Geneviève Thibault de Chambure, Albert Pomme de Mirimonde, and François Lesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamin Knysak and Zdravko Blazekovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musical History as seen through contemporary eyes. Essays in Honor of H. Robert Cohen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollitzer Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.381-412, 2021, 978-3-99012-973-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire de l'Opéra et l'art pictural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Lacombe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'opéra français du Roi-Soleil à la Révolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1041-1052, 2021, 978-2-213-70900-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03193634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images des cirques parisiens comme lieu de concerts dans la seconde moitié du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roberto Illiano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music in Figurative Arts in the Nineteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-149, 2020, 978-2-503-58951-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmontelle's Portraits of Musicians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elizabeth Barlow Rogers ; Joseph Disponzio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carmontelle, Garden at Monceau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundation for Landscape Studies ; Oak Spring Garden Foundation ; Yale University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.110-125 ; 172-173., 2020, 978-0-300-25468-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peindre les lieux, le public et les chanteurs du spectacle lyrique. Évoquer le spectacle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Lacombe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'opéra français. Du Consulat aux débuts de la IIIe République.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1106-1115 ; 1125-1127., 2020, 978-2-213-70956-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique à l'atelier de Lucien Simon : Pax Musarum Nutrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Piéjus et Alexandra Laederich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créer, jouer, transmettre la musique de la Troisième République à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Claude Debussy, pp.245-257, 2019, 978-2-9568421-0-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02190064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omnia Vanitas: Pieter Claesz in Haarlem, Paris and Nuremberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eszter Fontana, Klaus Martius, Markus Zepf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hinter den Tönen. Musikinstrumente als Forschungsgebiet. Festschrift für Friedemann Hellwig zu seinem 80. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verlag des Germanischen Nationalmuseum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-119., 2018, ISBN 978-3-946217-16-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01988620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Henri Rivière et la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Germain Viatte, Marie-Charlotte Calafat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Georges Henri Rivière. Voir, c'est comprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mucem-Réunion des musées nationaux, pp.214-221., 2018, 978-2-7118-7152-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01911924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Portrait of a Violist and a Young Lady: Seeking Their Identity and Paternity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Baldassarre ; Tatjana Markovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music Cultures in Sounds, Words and Images. Essays in honor of Zdravko Blazekovic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.517-534, 2018, 978-3-99012-451-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01774866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desmarest sous le masque de Lully</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Dompnier, Catherine Massip, Solveig Serre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques en liberté. Entre la cour et les provinces au temps des Bourbons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École des Chartes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.377-394, 2018, Études et rencontres de l'École des chartes, 978-2_35723-098-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la loge au balcon : écouter, voir, être vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Cotro et Nicolas Dufetel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, enjeu de société. Autour de Guy Gosselin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-90, 2016, Collection "Art &amp; Société", 978-2-7535-5057-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de l'âme, variabilité et coloris pianistique au temps de Chopin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanja Hug et Thomas Steiner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chopin et son temps. Chopin and his time. Actes des Rencontres Internationales harmoniques, Lausanne, 2010. Procedings of the harmoniques International Congress, Lausanne 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Série II - Vol. 54, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-17, 2016, Publications de la Société Suisse de Musicologie, 978-3-0343-2000-9br</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01273130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruments de soldats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gétreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entendre la guerre </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.52-67, 2014, 978-2-070-1446 00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolphe Sax, éditeur de musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joann Élart, Étienne Jardin, Patrick Taïeb. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatre siècles d'édition musicale. mélanges offerts à Jean Gribenski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.I.E. Peter Lang, pp.211-220, 2014, 978-2-87574-212-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les instruments anciens en France au XIXe siècle : le rôle du Conservatoire de Paris et les initiatives privées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Bisaro, Rémy Campos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique ancienne entre historiens et musiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.151-184, 2014, Musique &amp; Recherche, 978-2-600-01838-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode de serpent de Jean-Baptiste Métoyen: héritages et évolutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Davy-Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benny Sluchin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrage complet pour l'éducation du serpent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions musicales européennes., pp.VII-XII, 2005, Brass Urtext</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces du baroque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gétreau, Eric Montbel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Souffler, c'est jouer. Chabretaires et cornemuses à miroirs en Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Famdt Editions, pp.20-34, 1999, 2-910-432-19-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01348722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Market for Musical Instruments during Vuillaume's Time : First Steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeanne Villeneuve, Emmanuel Jaeger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violins, Vuillaume. A great French violin maker of the 19th century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de la musique, pp.110-121, 1998, 2-906460-82-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01348652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and the Figurative Arts in the Baroque Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gétreau ; Fulvia Morabito. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 59, 2026, Speculum Musicae, Roberto Illiano, ISBN 978-2-503-62184-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05399216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le son des musiques anciennes (1880-1980) : imaginer, fabriquer, partager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Framboisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle His</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, Hors série (Hors série), 320 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03996398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citadelles &amp; Mazenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 416 p., 2022, 978-85088-915</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter la musique dans l'Antiquité - Musique-Images-Instruments 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vendries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gétreau et Christophe Vendries. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Florence Gétreau, 978-2-271-13133-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vin & la Musique. Accords et désaccords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chesneau-Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lissarrague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gétreau. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard; La Cité du Vin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.144, 2018, Le Vin et la Musique. Accords et désaccords, 978-2-072-77-1606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01756621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruments électriques, électroniques et virtuels - Musique-Images-Instruments 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Battier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maniguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gétreau et Marc Battier. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 17, 349 p., 2018, Musique-Images-Instruments. Revue française d'organologie et d'iconographie musicale, Florence Gétreau, 978-2-272-11763-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01961490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir la Musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citadelles &amp; Mazenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Voir la Musique, 9782850887192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01592256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique • Images • Instruments. Revue française d'organologie et d'iconographie musicale 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Éditions, 16, pp.229, 2016, Florence Gétreau, 978-2-272-09194-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01396869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraits, ballets, traités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gétreau. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 15, 2015, Musique-Images-instruments, Florence Gétreau, 978_2_271_08810-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01176797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pianoforte en France. 1780-1820</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Latcham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Battault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Pollens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, pp.285, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00433595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique, esthétique et société au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malou Haine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mardaga, pp.336, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00166627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une harpiste au Concert Spirituel - Mademoiselle Schenker en 1765</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les harpes dans le monde d'hier et d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvie Le Bomin, Mar 2024, Paris, Sorbonne, Maison de la recherche, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04857635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prestigieuse provenance et le programme décoratif du clavecin Jean II Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le clavecin en France. 1620-1660. Autour du clavecin Jean II Denis (1648) et de la réplique de l'association "Clavecin en France"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clavecin en France - Musée de l'Hospice Saint-Roch, Issoudun - Conservatoire à rayonnement régional de Limoges, Oct 2024, Issoudun - Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04857725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Terpsichore d’Antiveduto Grammatica (1570/71-1626) et la Camera delle Muse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maurizio di Savoia (1593-1657). Cardinale, principe e mecenate tra Roma e Torino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Torino, Istituto per i Beni Musicali in Piemonte, Sep 2021, Turin, Italie. pp.241-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04018721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peintures de Jan Miel (1659-1661) dans la Sala di Diana à la Venaria Reale : contexte, modèle(s), impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique à la Cour. Le Corno da Caccia entre Piémont et Europe (XVIe-XIXe s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giorgio Marinelli, Renato Meucci, Feb 2020, Turin, Italie. 225-253 ; pl. 68-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04018713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a facsimile after Jean II Denis's 1648 harpsichord in its first musical state (Musée de l'Hospice Saint-Rich, Issoudun, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospects and challenges of museum accessibility, diversity and equity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIMCIM Comité international des musées et collections d'instruments de musique, Aug 2023, Utrecht (Netherland), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04378005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Salon de la Paix (1682-1687) at Versailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music and the Figurative Arts in the Baroque Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Estudis Catalans - Centro Studi Opera Omnia Luigi Boccherini, May 2023, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04277018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un clavecin restituant dans son premier état musical l'instrument de Jean II Denis 1648 classé au titre des Monuments historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conservation-restauration au coeur de la société civile. 12es Journées professionnelles de la conservation-restauration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04377967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Allegories of Music painted for a virginal from the Liechtenstein collection in Vienna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedRen Munich 2023. Medieval and Renaissance Music Conference, IMS Working Group of Musical Iconography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bavarian Academy of Sciences and Humanities, Jul 2023, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04277041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessins et gravures de buffets d'orgues dans les cabinets publics d'arts graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'orgue : Magnificence des buffets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEM UMR 8584 et CERCOR, Sep 2023, La Chaise-Dieu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04277091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingres, Rome and his Musician Friends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images of Music in Rome: Past and Present. 19th Symposium of the ICTM Study Group on Iconography of the Performing Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zdrabko Blazekovic, May 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04276990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Allegories of Music painted for a virginal from the Liechtenstein collection in Vienna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Society of America Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Renaissance Society of America, Mar 2023, San Juan (Puerto Rico), Puerto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04377975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nineteenth-Century Italian Workshop of Neo-Late Medieval Ivory Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Authentic, Fake or Mistaken Identity ? Creation, Recreation, Deception and Forgery in Music,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ZRC SAZU, Muzikološki inštitute, Metoda Kokole, Oct 2021, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing Francesco Gabrielli's portrait by Carlo Biffi etched in 1633</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedRen Munich 2023. Medieval and Renaissance Music Conference, RIdIM session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bavarian Academy of Sciences and Humanities, Jul 2023, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04277058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tambourin à cordes au XVIIIe siècle : iconographie musicale et spécimens des collections publiques en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel en ethnomusicologie de la France, Des États du couple flûte à trois trous – tambourin à cordes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national du château, Institut d’études occitanes/Ethno-pôle, Nov 2022, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabry Garat (1774-after 1825), his portrait, his lyre-guitar: Parisian anticomania from Madame Vigée-Lebrun’s « Greek supper » to the travels of the « Lyre of Anacreon » in Spain and Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Quinquennial Congress of the International Musicological Society (IMS), RIDIM Session The Afterlife of Antiquity in Music Iconography Research,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Athens School of Philosophy - Répertoire international d'iconographie musicale, Aug 2022, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Musée instrumental du Conservatoire de Paris de 1933 à 1945 : ses collections, le « chantier intellectuel 1969&amp;quot;, sa mission, ses responsables, ses résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La spoliation des instruments de musique en Europe. 1933-1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philharmonie de Paris, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvertes et redécouvertes au Musée Instrumental : de Paul Brunold à Michel Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'invention du clavecin au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philharmonie de Paris - Musée de la Musique, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1988-2018 – regard rétrospectif et personnel sur quelques expositions musicales en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’arte dei suoni in bella mostra. Esperienze di museologia musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bologna, Museo internazionale e biblioteca della musica - Museo di San Colombano, Apr 2022, Bologne (ITA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Day and night, months and seasons. Musical allegories in 17th century visual arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licht, Klang und Zeitwahrnehmung in der Musik der Frühen Neuzeit. Musikwissenschaftliche Tagung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Zürich, Musikwissenschaftliches Institut, Mar 2022, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Bring a Portrait into Darkness – How to Bring Dirk Scholl of Delft under Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Quinquennial Congress of the International Musicological Society (IMS), Study Group on Musical Iconography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Athens, School of Philosophy, International Musicological Society (IMS), Study Group on Musical Iconography, Aug 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde 5 : Objectifs et impacts des revues francophones modérée par Yves Balmer, « La Revue Musique-Images-Instruments »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Les musicologies francophones dans un contexte international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque La Grange-Fleuret, CNRS, GRDI Épistémuse, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Richard Delalande ‘à la cour et à la ville’ : ses portraits et sa galerie de tableaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Faire de la musicologie avec Catherine Massip : entre art et science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque musicale La Grange- Fleuret - Ecole pratique des hautes études, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre des allégories dans l’Iconologie de Cesare Ripa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les imaginaires genrés de la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris-Sorbonne - Institut de recherche en musicologie, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing the Musical Assembly with Reincken and Buxtehude painted by Johannes Voorhout in 1674</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.A. ReincKen in the Focus – J.A. Reincken im Fokus, Interdisciplinary Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule für Musik und Theater Hamburg (HTMT), Nov 2022, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur l’exposition ‘Musiciens des rues de Paris” (MNATP, 1996-1997) : l’anthropologie historique en milieu muséal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire itinérant « Les réveillées » IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MUCEM (Musée des Civilisations de l’Europe et de la Méditérannée), CCR - US In Visu, Dec 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travaux d’organologie de Claudie Marcel-Dubois et les développements de cette discipline au XXe siècle: Old vs New Organology ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire itinérant « Les réveillées ». Retour sur un demi-siècle d’ethnographie musicale en France (1939-1984)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ethno-pôle GARAE, Maison des Mémoires - US In Visu, Nov 2022, Carcassonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africanist Ethnomusicology and Musical Iconography: a dialogue with travelogues and music theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fürniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Ghirardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique en Afrique et sa diffusion dans le monde à l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’études supérieures de la Renaissance, Jun 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03978812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chanteur archéologue Delsarte' selon Saint-Saëns et Berlioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Saint-Saëns, d'un siècle à l'autre. Héritage - Réception - Interprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Études avancées de Paris - Bibliothèque nationale de France, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixty years of research on some symbolic figures of musicians : Allegories, Muses, Saintes, Brides, Courtesans, Wise Virgins and Foolish Virgins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mujeres en la iconografia musical : feminismo y construcciones de género</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Complutense (UCM), Facultad de Geografia e Historia, Dec 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The musical scenes of sub-Saharan Africa in L’Illustration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fürniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie musicale en France au XIXe siècle vue par l’iconographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palazetto Bru-Zane, Fondation Bru-Zane, Centre de Musique romantique française, Dec 2021, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What they hear and what we dont' see: a look at listening in a missing painting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visualising the Unseen : Music in Visual Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucerne University of Applied Sciences and Arts, School of Music, Répertoire international d'Iconographie Musicale (RIDIM), Aug 2021, Lucerne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux allégories de la Musique peintes sur un virginal de la collection Liechtenstein à Vienne : décrypter leur fonction, leurs sources, leur auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’IreMus présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en musicologie, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l'iconographie musicale pour mieux comprendre les musiques des pays méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Iconographie musicale dans les pays méditerranéens à l’heure de la numérisation intensive des images. Enjeux, méthodes et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tunis, Sidi Bou Saïd, Ennejma Ezzahra, Tunisie. pp.11-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03141661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hornbostel-Sachs universal classification and André Schaeffner: a discordant or an original voice?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflecting on Hornbostel-Sachs's Versuch a century later</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Ugo e Olga Levi, Jul 2015, Venise, Italy. pp.95-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichet, ton Cabinet, ton portrait et ton livre en dépit de la mort te pourront faire Vivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque Sainte-Geneviève - Bibliothèque nationale de France - Institut de recherche en musicologie, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les portraits de Jean-Louis Duport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude autour des frères Duport à l'occasion du bicentenaire de leur mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire national supérieur de musique de Paris - Christophe Coin, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musik sehen. Einsichten in die musikalische Ikonographie der Frühen Neuzeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musik im Blick. Auditive und visuelle Kulturen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cologne, Institut für Historische Musikwissenschaft, Hochschule für Musik und Tanz Köln,, Dec 2019, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Thibault de Chambure (1902-1975) : ses travaux sur « Poésie et musique en France de 1450 à 1550 », ses collections musicales, ses concerts de musique ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Printemps des poètes 2019 – Découvrir, choisir et mettre en musique les poèmes du Moyen Âge, du XIXe au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris-Sorbonne ; Maison de la recherche, Mar 2019, Paris Auditorium du Petit Palais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait de musicien : épistémologie et historiographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire L’iconographie musicale et l’art occidentaI IV- Portraits de musiciens,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France, Université Paris-Sorbonne, Centre Chastel, Institut de recherche en musicologie, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux couvercles de clavecins des ateliers Ruckers peints au siècle de Rubens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres musicologiques de Valenciennes. Rubens et la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des Beaux-Arts - Harmonia sacra - Université catholique de Louvain, May 2012, Valenciennes, France. pp.137-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02134158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait de compositeur en France (1660-1760) : les codes de représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’iconographie musicale et l’art occidentaI IV- Portraits de musiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France, Université Paris-Sorbonne, Centre Chastel, Institut de recherche en musicologie, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cent-vingt ans de travaux sur la musette : historiographie, résultats, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musette, un instrument de Cour, un instrument tout court</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen, CeRÉdi, May 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Musée instrumental du Conservatoire de Paris pendant la décennie Lang : ses initiatives pour la facture instrumentale, ses usagers baroqueux et revivalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collecter, conserver, exploiter les musiques de tradition orale en France et en Europe méridionale : « l’âge patrimonial"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des Civilisations de l'Europe et de la Méditerrannée, Jan 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait du musicien de profession : caractéristiques, variantes, évolution, fonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voci e suoni, matite e pennelli. Giornata di studio su La ritrattistica musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museo internazionale e Biblioteca della Musica - Il Saggiatore musicale, Oct 2018, Bologne (ITA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inspiration dionysiaque dans l’iconographie des couvercles d’instruments à clavier (1580-1650) : convergence des arts et des plaisirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between ecstasy and inspiration : wine and music in the visual arts / Entre extase et inspiration : le vin et la musique dans les arts visuels,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bordeaux, Cité du Vin, (Société internationale de musicologie) - IMS Working group on Musical Iconography, Jun 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting Musical Instruments in France (1795-1995) From National Heritage to Cultural Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Private Passion – Public Challenge. Musikinstrumente sammeln in Geschichte und Gegenwart,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Germanisches Nationalmuseum, Nürnberg - DFG, May 2017, Nuremberg, Germany. pp.88-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music in the Garden, Castalian Spring, Fountain of Youth and Virginal Lids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Castalian Springs in Switzerland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Luzern - RIdIM (Répertoire international d'iiconographie musicale) - Historisches Museum Basel, Aug 2018, Herrliberg - Bâle, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-assessing the Couperin Iconography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Couperin: a 350th anniversary symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birmingham, Royal Conservatoire, Nov 2018, Birmingham (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositrice versus interprète dans la France du XIXe siècle : comment donner à voir la créatrice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interprètes et compositrices en France et en Allemagne : approches analytiques, sociologiques et historiques,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne-Université, Iremus, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter la musique au XIXe siècle : attitudes, expressions et significations dans les arts visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Écouter est un art : figures d’auditeurs au XIXe siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Ouest, Centre de recherche en Littératures et Poétiques comparées, Jan 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sounds of Conflict: Listening to the Instruments and Music of the First World War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagskolloquium. Klangforschung im Museum – Sound Research in the Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deutsches Museum, Münchner Zentrum für Wissenschafts- und Technikgeschichte, May 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table ronde « Des savoirs en sociétés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centenaire de la Société française de musicologie, Penser la musicologie aujourd’hui. Objets, méthodes et prospectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de la Musique, Société française de musicologie, Nov 2017, Paris Philharmonie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watteau, ses ‘conversations réjouissantes et ses parties de plaisirs’. Construction d’un genre, définition, fortune, oubli et ré-interprétation romantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Envisioning Wordly and Otherwordly pleasures in Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Complutense - Conference of the International Musical Society - Study Group on Musical Iconography, Dec 2017, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curt Sachs and his Contribution to the Museology of Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klang, Gedanke, Instrument. Curt Sachs und die Musikwissenschaft heute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Staatliches Institut für Musikforschung Preussischer Kulturbesitz, Sep 2006, Berlin, Germany. pp.99-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01616569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de la mise en exposition de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Master Musique et Sciences sociales. 2017-2018,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conservatoire de Paris et ses sources visuelles : architecture, enseignement, collections artistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’ANR HEMEF, Histoire de l’enseignement musical en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IInstitut de recherche en musicologie ; Conservatoire national supérieur de musique de Paris ;, Mar 2017, Paris Bibliothèque nationale de France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilans et perspectives sur l’historiographie des musiques antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de savants et musiques antiques au XIXe siècle. L'élaboration d'un discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louvre-Lens, Dec 2017, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ensembles de violons en France à travers les sources visuelles (1650-1715)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cordes de l'orchestre français sous le règne de Louis XIV : instruments, répertoires et singularités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 2162 et UMR 200, Sep 2011, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depictions of the Church Serpent in France: Characteristics, Uses, Symbolisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Zink - Geschichte, Instrumente und Bauweise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stiftung Kloster Michaelstein, Oct 2009, Michaelstein, Germany. pp.213-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trompe dans les arts visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Fastes de la trompe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation pour le rayonnement de la trompe musicale (FRTM) et Musée national des Invalides, Sep 2013, Paris, France. p. 87-107, 170-176, 187-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image dans La Revue musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lallement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'oeuvre d'Henry Prunières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche sur le patrimoine musical en France (IRPMF), Oct 2009, Paris, France. pp.405-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01218456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tolbecque et Eugène de Bricqueville : deux organographes collectionneurs d’instruments anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Framboisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectionner la musique. Érudits collectionneurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Royaumont, Institut de recherche sur le patrimoine musical en France (UMR 200), Nov 2013, Royaumont, France. pp.422-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01140258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liszt am Klavier (Vienne, 1840) : Josef Danhauser et la construction d'un archétype de salon parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il suono europeo all'epoca di Liszt: il viaggio musicale nel XIX secolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Medici Giulini (Briosco) - Centro Studi Opera Omnia Luigi Boccherini (Lucca) - Fondation Bru Zane (Venise), Sep 2011, Briosco, Italie. pp.29-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Trois mélodies pour le violoncelle avec accompagnement d'orgue expressif dédiées au Marquis de Corberon par Alexandre-Pierre-François Boëly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarre Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boëly, ses contemporains et le 'style sévère'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire à rayonnement régional de Paris - Université de Paris-Sorbonne, Dec 2008, Paris, France. pp.79-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Grasset, illustrateur de Jules Massenet : un &amp;quot;Art nouveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Massenet et l'Opéra Comique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Opéra Comique et Université Jean Monnet (Saint-Étienne), Dec 2012, Paris, France. pp.183-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière et musique : quelques réflexions des premiers organologues de langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre européenne autour de la facture instrumentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo 19 Anvers, Sep 1999, Cluny, France. pp.19-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01333813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des hautbois pour « Atys 2024 ». Critères morphologiques de hautbois conservés datables entre ca. 1670-1710. Mise en relation de ces instruments avec des documents visuels contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neven Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://cmbv.fr/ark:/1368/btWgRn, Centre de musique baroque de Versailles; Institut de recherche en musicologie; Musée de la musique (Philharmonie). 2024, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04855664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire des musiques d'autrefois chez les peintres dans la France du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le son des musiques anciennes (1880-1980) : imaginer, fabriquer et partager</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.59-92, 2024, 978-2-7535-9403-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04018719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orchestre à cordes sous Louis XIV.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cordes de l'orchestre français sous le règne de Louis XIV : instruments, répertoires et singularités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Versailles, France. 21, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Musicologies, 978-2-7116-2619-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Prunières (1886-1942)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chimènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Chimènes, Florence Gétreau, Catherine Massip. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'oeuvre d'Henry Prunières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. Tome XVI, Société française de musicologie, pp.584, 2015, Publications de la Société française de Musicologie - Troisième série, 978-2-85357-246-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01218486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vin et la Musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Prignano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Piperkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 293 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04018727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quella canzon m’intenerisce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musicians in Portraits: archaeology of a Genre, codes of representation, symbolic and social meanings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. The inaugural Claire Brook Award lecture, New York, The City University of New York, The Graduate Center, United States. 2019, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la musique à ses objets et ses images, entretien avec Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gribenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mayaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId212"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Gétreau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soixante ans de recherche sur les figures et portraits de musiciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Barre : Un portrait et une courante redécouverts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davitt Moroney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofie Plovie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Sand, caricaturiste de musiciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roller et Blanchet (1827-1852): reassessing the social and commercial importance of the first &amp;quot;Pianos droits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monika Lustig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vom Pyramidenflügel zum Pianino. Die Entwicklung der aufrechtstehenden Pianoforte-Instrumente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Band 92, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissner Verlag - Kultur Stiftung Sachsen-Anhalt - Kloster Michaelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, Michaelsteiner Konferenzberichte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04857654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Musical Assembly with Reincken, Buxtehude and Theile painted in 1674 by Johannes Voorhout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gétreau; Fulvia Morabito. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music and the Figurative Arts in the Baroque Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-266, 2026, Speculum Musicae, 978-2-503-62184-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05545660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence de la musique dans l’iconographie du Salon de la Paix à Versailles : les peintures et les trophées des bas-reliefs de métal doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fulvia Morabito et Florence Gétreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music and the Figurative Arts in the Baroque Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59, Brepols, pp.314-375, 2026, Speculum Musicae, ISBN 978-2-503-62184-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04857493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourgault-Ducoudray, l 'innovation instrumentale et les collections du Musée instrumental du Conservatoire comme ressource pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Asimov et Yves Balmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis-Albert Bourgault-Ducoudray et ses héritages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symétrie - Société française de musicologie, In press, Publications de la Société française de musicologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05399036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Thibault de Chambure (1902-1975) : faire revivre les « musiques d'autrefois »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Deutsch et Isabelle Ragnard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes en musicologies francophones de Michel Brenet (1858-1918) à Solange Corbin (1903-1973)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symétrie - Société française de musicologie, pp.209-331, 2024, État de l'Art, ISBN13 978-2-36485-307-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04857480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Framboisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle His</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gétreau; Alban Framboisier; Isabelle His. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le son des musiques anciennes (1880-1950) : imaginer, fabriquer, partager</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-15, 2024, 978-2-7535-9403-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04035574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces du portrait de Michel-Richard Delalande peint en 1718 par Robert Le Vrac Tournières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Meyer, Damien Tellas, Élodie Vaysse, Bruno Guilois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraites savantes. L'art du XVIIe siècle. Mélanges en l'honneur d'Alain Mérot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LePassage, pp.107-111, 2024, 978-2-84742-515-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04580525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musica et Melancholia: quelques rencontres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Favier, Anaïs Fléchet, Martin Guerpin, Grégoire Tosser et Jean-Claude Yon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, histoire et musicologie. Mélanges offerts à Philippe Gumplowicz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Hermann, pp.71-87, 2024, 979-1-0370-3883-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04857452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africanist ethnomusicology and musical iconography: a dialogue with travelogues and musical compendia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fürniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Ghirardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cole, Janie &amp; Camilla Cavicchi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music in Africa and Its Diffusion in the Early Modern World (1300-1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04272675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Thibault de Chambure (1902-1975) : faire revivre les « musiques d’autrefois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Deutsch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes en musicologie, De Michel Brenet (1858-1918) à Solange Corbin (1903-1973)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de musicologie, In press, Publications de la société française de musicologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04018720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux siècles de travaux sur le violon en France : une esquisse historiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raffaele Pinelli; Luc Charles-Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitutions et patrimonialisation musicales : (re)lire les sources de la musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Côte d'Azur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-35, 2022, 978-2-9581460-0-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles hypothèses pour le portrait de violiste de la collection Henry Prunières : Alfonso della Viola par Pier Francesco Foschi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andreas Schlegel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"..in das verlorene Paradies". Festschrift in memoriam Annette Otterstedt zum 70. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Lute Corner, pp.98-107., 2022, 978-3-9523232-4-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03911338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les portraits d'artistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'Opéra Francais. XVII-XVIIIe siècles : Du Roi-Soleil à la Révolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1034-1041 ; 1051-1055, 2021, 978-2-213-700990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03193641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un portrait d’homme au théorbe à l’Ermitage : Olivier III Lefèvre d’Ormesson (1616-1685) par Charles Le Brun ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristina Santarelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helicon resonans. Studi in onore di Alberto Basso per il suo 90° compleanno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. II, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libreria Musicale italiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.809-831, 2021, Helicon resonans. Studi in onore di Alberto Basso per il suo 90° compleanno</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Founders of Music Iconography in France : Geneviève Thibault de Chambure, Albert Pomme de Mirimonde, and François Lesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamin Knysak and Zdravko Blazekovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musical History as seen through contemporary eyes. Essays in Honor of H. Robert Cohen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollitzer Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.381-412, 2021, 978-3-99012-973-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire de l'Opéra et l'art pictural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Lacombe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'opéra français du Roi-Soleil à la Révolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1041-1052, 2021, 978-2-213-70900-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03193634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images des cirques parisiens comme lieu de concerts dans la seconde moitié du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roberto Illiano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music in Figurative Arts in the Nineteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-149, 2020, 978-2-503-58951-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmontelle's Portraits of Musicians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elizabeth Barlow Rogers ; Joseph Disponzio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carmontelle, Garden at Monceau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundation for Landscape Studies ; Oak Spring Garden Foundation ; Yale University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.110-125 ; 172-173., 2020, 978-0-300-25468-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peindre les lieux, le public et les chanteurs du spectacle lyrique. Évoquer le spectacle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Lacombe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'opéra français. Du Consulat aux débuts de la IIIe République.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1106-1115 ; 1125-1127., 2020, 978-2-213-70956-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique à l'atelier de Lucien Simon : Pax Musarum Nutrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Piéjus et Alexandra Laederich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créer, jouer, transmettre la musique de la Troisième République à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Claude Debussy, pp.245-257, 2019, 978-2-9568421-0-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02190064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desmarest sous le masque de Lully</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Dompnier, Catherine Massip, Solveig Serre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques en liberté. Entre la cour et les provinces au temps des Bourbons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École des Chartes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.377-394, 2018, Études et rencontres de l'École des chartes, 978-2_35723-098-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omnia Vanitas: Pieter Claesz in Haarlem, Paris and Nuremberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eszter Fontana, Klaus Martius, Markus Zepf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hinter den Tönen. Musikinstrumente als Forschungsgebiet. Festschrift für Friedemann Hellwig zu seinem 80. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verlag des Germanischen Nationalmuseum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-119., 2018, ISBN 978-3-946217-16-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01988620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Henri Rivière et la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Germain Viatte, Marie-Charlotte Calafat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Georges Henri Rivière. Voir, c'est comprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mucem-Réunion des musées nationaux, pp.214-221., 2018, 978-2-7118-7152-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01911924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Portrait of a Violist and a Young Lady: Seeking Their Identity and Paternity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Baldassarre ; Tatjana Markovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music Cultures in Sounds, Words and Images. Essays in honor of Zdravko Blazekovic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.517-534, 2018, 978-3-99012-451-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01774866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la loge au balcon : écouter, voir, être vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Cotro et Nicolas Dufetel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, enjeu de société. Autour de Guy Gosselin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-90, 2016, Collection "Art &amp; Société", 978-2-7535-5057-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de l'âme, variabilité et coloris pianistique au temps de Chopin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanja Hug et Thomas Steiner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chopin et son temps. Chopin and his time. Actes des Rencontres Internationales harmoniques, Lausanne, 2010. Procedings of the harmoniques International Congress, Lausanne 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Série II - Vol. 54, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-17, 2016, Publications de la Société Suisse de Musicologie, 978-3-0343-2000-9br</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01273130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les instruments anciens en France au XIXe siècle : le rôle du Conservatoire de Paris et les initiatives privées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Bisaro, Rémy Campos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique ancienne entre historiens et musiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.151-184, 2014, Musique &amp; Recherche, 978-2-600-01838-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruments de soldats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gétreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entendre la guerre </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.52-67, 2014, 978-2-070-1446 00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolphe Sax, éditeur de musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joann Élart, Étienne Jardin, Patrick Taïeb. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatre siècles d'édition musicale. mélanges offerts à Jean Gribenski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.I.E. Peter Lang, pp.211-220, 2014, 978-2-87574-212-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode de serpent de Jean-Baptiste Métoyen: héritages et évolutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Davy-Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benny Sluchin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrage complet pour l'éducation du serpent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions musicales européennes., pp.VII-XII, 2005, Brass Urtext</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces du baroque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gétreau, Eric Montbel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Souffler, c'est jouer. Chabretaires et cornemuses à miroirs en Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Famdt Editions, pp.20-34, 1999, 2-910-432-19-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01348722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Market for Musical Instruments during Vuillaume's Time : First Steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeanne Villeneuve, Emmanuel Jaeger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violins, Vuillaume. A great French violin maker of the 19th century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de la musique, pp.110-121, 1998, 2-906460-82-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01348652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von einer grossen Bass-Geigen zu Breslau in Schlesien...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn R. Tammen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04857691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas van der Wilt's portrait of Dirck Scholl of Delft at his two-manual and pedal clavichord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imago Musicae </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, XXXIV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05398791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nineteenth-Century Italian Workshop of Neo-Late Medieval and Renaissance Ivory Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De musica disserenda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Authentic, Fake or Mistaken Identity? Creation, Recreation, Deception and Forgery in Music, XIX (2), pp.73-100. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3986/dmd19.2.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04377961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Musée instumental du Conservatoire de Paris pendant la décennie Lang (1981-1993).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Patrimonialisation et revival de l'oralité musicale : France - Italie, 1960-2020. Jalons pour une histoire des revivalismes, 54, 20 p. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12w71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04855734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04387394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizet KLAASSEN, Dieter LAMPENS (ed.), Harmony in Bright Colors. Memling’s God the Father with Singing and Music-Making Angels Restored, Turnhout, Brepols, 2021, 287 p., c. 300 ill. [ISBN 978-2-503-58028-9].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.257-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04378063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico DE PASCALE (dir.), Evaristo Baschenis. 1617-1677. Le triomphe des instruments de musique dans la peinture du XVIIe siècle, Paris, Galerie Canesso, 2022, 100 p., 50 ill. [ISBN 978-2-9529-8489-8].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.258-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04378067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lid of the spinet organ built for L. F. Behaim in Nuremberg, 1619: music at the heart of an encomiastic life story governed by the signs of the months, the seasons, and the planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Tonkunst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (2), pp.152-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04018726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vin et musique dans les jardins de plaisir : un thème pour les couvercles de virginales et clavecins anversois et allemands (1570-1650)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.28-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04018722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederica VAN DAM (dir.), Theodoor Rombouts virtuose du caravagisme flamand, Gand Museum voor Schone Kunsten, Gand, Snoeck, 2023, 272 p., 165 illus. [ISBN 978 9462 618122]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.260-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04378064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina BORDAS, Ruth PIQUER, Isabel RODRIGUEZ (eds.), Imaginesmusica. Iconografía musical en la actualidad: nuevas perspectivas y retos, Sociedad Española de Musicología, 2021. 231 p. 74 illus. [ISBN 978-886878-91-7]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.255-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04378045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALDO SALVAGNO, Antonio Bartolomeo Bruni. Un compositore cunese nella Parigi Rivoluzionaria, Lucca, Libreria Musicale Italiana, 2021, 231 p., 34 ill. [ISBN 978-88-5543-093-7].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.263-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04378048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les portraits de la dynastie Couperin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Revue de musicologie, 108 (2), pp.353-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03911384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Camus et Marthe Haincque de Saint-Jean: un portrait historié à l'identité retrouvée, un cercle parisien esquissé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imago Musicae </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XXX, pp.105-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence de l’iconographie musicale dans la Revue de musicologie (1917-2000).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Un siècle de musicologie en France. Histoire intellectuelle de la Revue de musicologie., Tome 104. (2018, n° 1-2), pp.661-692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01941881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanence de Lassus en France au XVIIe siècle : répertoires, collections, iconographie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue belge de musicologie / Belgisch tijdschrift voor muziekwetenschap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72, pp.283-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satirical portraits and visual lampoons of Rameau and his works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (4), pp.523-537. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/em/caw080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01496970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le luth et l'épée : portraits de condition et compagnies familières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seizième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La noblesse et les arts, 12, pp.173-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01330550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les belles vielleuses au XVIIIe siècle : du triomphe aux sarcasmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Itinérances musicales romantiques, 16, pp.74-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01396881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rediscovered portrait of Henrietta-Anne of England: music, portraiture, and the arts at the Court of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imago Musicae </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, XXVI - 2013, pp.7-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00947332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiciens des rues, musiques dans la rue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Daphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, XXXIX-1 (Musiques dans la rue, textes réunis par Eliane Daphy et Florence Getreau), pp.8-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraits de clavecins et de clavecinistes au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Herlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3, pp.64-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04025755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraits de clavecins et de clavecinistes au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Herlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 2, pp.88-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04025753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and the Figurative Arts in the Baroque Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gétreau ; Fulvia Morabito. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 59, 2026, Speculum Musicae, Roberto Illiano, ISBN 978-2-503-62184-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05399216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le son des musiques anciennes (1880-1980) : imaginer, fabriquer, partager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Framboisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle His</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, Hors série (Hors série), 320 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03996398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citadelles &amp; Mazenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 416 p., 2022, 978-85088-915</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter la musique dans l'Antiquité - Musique-Images-Instruments 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vendries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gétreau et Christophe Vendries. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Florence Gétreau, 978-2-271-13133-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruments électriques, électroniques et virtuels - Musique-Images-Instruments 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Battier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maniguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gétreau et Marc Battier. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 17, 349 p., 2018, Musique-Images-Instruments. Revue française d'organologie et d'iconographie musicale, Florence Gétreau, 978-2-272-11763-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01961490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vin & la Musique. Accords et désaccords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chesneau-Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lissarrague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gétreau. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard; La Cité du Vin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.144, 2018, Le Vin et la Musique. Accords et désaccords, 978-2-072-77-1606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01756621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir la Musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citadelles &amp; Mazenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Voir la Musique, 9782850887192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01592256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique • Images • Instruments. Revue française d'organologie et d'iconographie musicale 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Éditions, 16, pp.229, 2016, Florence Gétreau, 978-2-272-09194-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01396869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraits, ballets, traités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gétreau. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 15, 2015, Musique-Images-instruments, Florence Gétreau, 978_2_271_08810-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01176797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pianoforte en France. 1780-1820</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Latcham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Battault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Pollens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, pp.285, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00433595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique, esthétique et société au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malou Haine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mardaga, pp.336, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00166627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire des musiques d'autrefois chez les peintres dans la France du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le son des musiques anciennes (1880-1980) : imaginer, fabriquer et partager</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.59-92, 2024, 978-2-7535-9403-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04018719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orchestre à cordes sous Louis XIV.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cordes de l'orchestre français sous le règne de Louis XIV : instruments, répertoires et singularités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Versailles, France. 21, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Musicologies, 978-2-7116-2619-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Prunières (1886-1942)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chimènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Chimènes, Florence Gétreau, Catherine Massip. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'oeuvre d'Henry Prunières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. Tome XVI, Société française de musicologie, pp.584, 2015, Publications de la Société française de Musicologie - Troisième série, 978-2-85357-246-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01218486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des hautbois pour « Atys 2024 ». Critères morphologiques de hautbois conservés datables entre ca. 1670-1710. Mise en relation de ces instruments avec des documents visuels contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neven Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://cmbv.fr/ark:/1368/btWgRn, Centre de musique baroque de Versailles; Institut de recherche en musicologie; Musée de la musique (Philharmonie). 2024, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04855664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une harpiste au Concert Spirituel - Mademoiselle Schenker en 1765</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les harpes dans le monde d'hier et d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvie Le Bomin, Mar 2024, Paris, Sorbonne, Maison de la recherche, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04857635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prestigieuse provenance et le programme décoratif du clavecin Jean II Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le clavecin en France. 1620-1660. Autour du clavecin Jean II Denis (1648) et de la réplique de l'association "Clavecin en France"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clavecin en France - Musée de l'Hospice Saint-Roch, Issoudun - Conservatoire à rayonnement régional de Limoges, Oct 2024, Issoudun - Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04857725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing Francesco Gabrielli's portrait by Carlo Biffi etched in 1633</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedRen Munich 2023. Medieval and Renaissance Music Conference, RIdIM session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bavarian Academy of Sciences and Humanities, Jul 2023, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04277058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peintures de Jan Miel (1659-1661) dans la Sala di Diana à la Venaria Reale : contexte, modèle(s), impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique à la Cour. Le Corno da Caccia entre Piémont et Europe (XVIe-XIXe s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giorgio Marinelli, Renato Meucci, Feb 2020, Turin, Italie. 225-253 ; pl. 68-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04018713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Terpsichore d’Antiveduto Grammatica (1570/71-1626) et la Camera delle Muse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maurizio di Savoia (1593-1657). Cardinale, principe e mecenate tra Roma e Torino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Torino, Istituto per i Beni Musicali in Piemonte, Sep 2021, Turin, Italie. pp.241-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04018721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Salon de la Paix (1682-1687) at Versailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music and the Figurative Arts in the Baroque Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Estudis Catalans - Centro Studi Opera Omnia Luigi Boccherini, May 2023, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04277018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un clavecin restituant dans son premier état musical l'instrument de Jean II Denis 1648 classé au titre des Monuments historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conservation-restauration au coeur de la société civile. 12es Journées professionnelles de la conservation-restauration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04377967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a facsimile after Jean II Denis's 1648 harpsichord in its first musical state (Musée de l'Hospice Saint-Rich, Issoudun, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospects and challenges of museum accessibility, diversity and equity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIMCIM Comité international des musées et collections d'instruments de musique, Aug 2023, Utrecht (Netherland), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04378005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Allegories of Music painted for a virginal from the Liechtenstein collection in Vienna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedRen Munich 2023. Medieval and Renaissance Music Conference, IMS Working Group of Musical Iconography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bavarian Academy of Sciences and Humanities, Jul 2023, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04277041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingres, Rome and his Musician Friends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images of Music in Rome: Past and Present. 19th Symposium of the ICTM Study Group on Iconography of the Performing Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zdrabko Blazekovic, May 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04276990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessins et gravures de buffets d'orgues dans les cabinets publics d'arts graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'orgue : Magnificence des buffets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEM UMR 8584 et CERCOR, Sep 2023, La Chaise-Dieu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04277091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Allegories of Music painted for a virginal from the Liechtenstein collection in Vienna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Society of America Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Renaissance Society of America, Mar 2023, San Juan (Puerto Rico), Puerto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04377975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nineteenth-Century Italian Workshop of Neo-Late Medieval Ivory Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Authentic, Fake or Mistaken Identity ? Creation, Recreation, Deception and Forgery in Music,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ZRC SAZU, Muzikološki inštitute, Metoda Kokole, Oct 2021, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africanist Ethnomusicology and Musical Iconography: a dialogue with travelogues and music theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fürniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Ghirardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique en Afrique et sa diffusion dans le monde à l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’études supérieures de la Renaissance, Jun 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03978812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur l’exposition ‘Musiciens des rues de Paris” (MNATP, 1996-1997) : l’anthropologie historique en milieu muséal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire itinérant « Les réveillées » IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MUCEM (Musée des Civilisations de l’Europe et de la Méditérannée), CCR - US In Visu, Dec 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travaux d’organologie de Claudie Marcel-Dubois et les développements de cette discipline au XXe siècle: Old vs New Organology ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire itinérant « Les réveillées ». Retour sur un demi-siècle d’ethnographie musicale en France (1939-1984)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ethno-pôle GARAE, Maison des Mémoires - US In Visu, Nov 2022, Carcassonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabry Garat (1774-after 1825), his portrait, his lyre-guitar: Parisian anticomania from Madame Vigée-Lebrun’s « Greek supper » to the travels of the « Lyre of Anacreon » in Spain and Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Quinquennial Congress of the International Musicological Society (IMS), RIDIM Session The Afterlife of Antiquity in Music Iconography Research,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Athens School of Philosophy - Répertoire international d'iconographie musicale, Aug 2022, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvertes et redécouvertes au Musée Instrumental : de Paul Brunold à Michel Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'invention du clavecin au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philharmonie de Paris - Musée de la Musique, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Musée instrumental du Conservatoire de Paris de 1933 à 1945 : ses collections, le « chantier intellectuel 1969&amp;quot;, sa mission, ses responsables, ses résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La spoliation des instruments de musique en Europe. 1933-1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philharmonie de Paris, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tambourin à cordes au XVIIIe siècle : iconographie musicale et spécimens des collections publiques en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel en ethnomusicologie de la France, Des États du couple flûte à trois trous – tambourin à cordes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national du château, Institut d’études occitanes/Ethno-pôle, Nov 2022, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Bring a Portrait into Darkness – How to Bring Dirk Scholl of Delft under Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Quinquennial Congress of the International Musicological Society (IMS), Study Group on Musical Iconography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Athens, School of Philosophy, International Musicological Society (IMS), Study Group on Musical Iconography, Aug 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Day and night, months and seasons. Musical allegories in 17th century visual arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licht, Klang und Zeitwahrnehmung in der Musik der Frühen Neuzeit. Musikwissenschaftliche Tagung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Zürich, Musikwissenschaftliches Institut, Mar 2022, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1988-2018 – regard rétrospectif et personnel sur quelques expositions musicales en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’arte dei suoni in bella mostra. Esperienze di museologia musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bologna, Museo internazionale e biblioteca della musica - Museo di San Colombano, Apr 2022, Bologne (ITA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde 5 : Objectifs et impacts des revues francophones modérée par Yves Balmer, « La Revue Musique-Images-Instruments »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Les musicologies francophones dans un contexte international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque La Grange-Fleuret, CNRS, GRDI Épistémuse, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Richard Delalande ‘à la cour et à la ville’ : ses portraits et sa galerie de tableaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Faire de la musicologie avec Catherine Massip : entre art et science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque musicale La Grange- Fleuret - Ecole pratique des hautes études, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre des allégories dans l’Iconologie de Cesare Ripa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les imaginaires genrés de la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris-Sorbonne - Institut de recherche en musicologie, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing the Musical Assembly with Reincken and Buxtehude painted by Johannes Voorhout in 1674</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.A. ReincKen in the Focus – J.A. Reincken im Fokus, Interdisciplinary Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule für Musik und Theater Hamburg (HTMT), Nov 2022, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What they hear and what we dont' see: a look at listening in a missing painting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visualising the Unseen : Music in Visual Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucerne University of Applied Sciences and Arts, School of Music, Répertoire international d'Iconographie Musicale (RIDIM), Aug 2021, Lucerne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chanteur archéologue Delsarte' selon Saint-Saëns et Berlioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Saint-Saëns, d'un siècle à l'autre. Héritage - Réception - Interprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Études avancées de Paris - Bibliothèque nationale de France, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixty years of research on some symbolic figures of musicians : Allegories, Muses, Saintes, Brides, Courtesans, Wise Virgins and Foolish Virgins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mujeres en la iconografia musical : feminismo y construcciones de género</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Complutense (UCM), Facultad de Geografia e Historia, Dec 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The musical scenes of sub-Saharan Africa in L’Illustration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fürniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie musicale en France au XIXe siècle vue par l’iconographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palazetto Bru-Zane, Fondation Bru-Zane, Centre de Musique romantique française, Dec 2021, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l'iconographie musicale pour mieux comprendre les musiques des pays méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Iconographie musicale dans les pays méditerranéens à l’heure de la numérisation intensive des images. Enjeux, méthodes et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tunis, Sidi Bou Saïd, Ennejma Ezzahra, Tunisie. pp.11-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03141661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux allégories de la Musique peintes sur un virginal de la collection Liechtenstein à Vienne : décrypter leur fonction, leurs sources, leur auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’IreMus présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en musicologie, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hornbostel-Sachs universal classification and André Schaeffner: a discordant or an original voice?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflecting on Hornbostel-Sachs's Versuch a century later</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Ugo e Olga Levi, Jul 2015, Venise, Italy. pp.95-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichet, ton Cabinet, ton portrait et ton livre en dépit de la mort te pourront faire Vivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque Sainte-Geneviève - Bibliothèque nationale de France - Institut de recherche en musicologie, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les portraits de Jean-Louis Duport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude autour des frères Duport à l'occasion du bicentenaire de leur mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire national supérieur de musique de Paris - Christophe Coin, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musik sehen. Einsichten in die musikalische Ikonographie der Frühen Neuzeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musik im Blick. Auditive und visuelle Kulturen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cologne, Institut für Historische Musikwissenschaft, Hochschule für Musik und Tanz Köln,, Dec 2019, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Thibault de Chambure (1902-1975) : ses travaux sur « Poésie et musique en France de 1450 à 1550 », ses collections musicales, ses concerts de musique ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Printemps des poètes 2019 – Découvrir, choisir et mettre en musique les poèmes du Moyen Âge, du XIXe au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris-Sorbonne ; Maison de la recherche, Mar 2019, Paris Auditorium du Petit Palais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait de musicien : épistémologie et historiographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire L’iconographie musicale et l’art occidentaI IV- Portraits de musiciens,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France, Université Paris-Sorbonne, Centre Chastel, Institut de recherche en musicologie, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux couvercles de clavecins des ateliers Ruckers peints au siècle de Rubens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres musicologiques de Valenciennes. Rubens et la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des Beaux-Arts - Harmonia sacra - Université catholique de Louvain, May 2012, Valenciennes, France. pp.137-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02134158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait de compositeur en France (1660-1760) : les codes de représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’iconographie musicale et l’art occidentaI IV- Portraits de musiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France, Université Paris-Sorbonne, Centre Chastel, Institut de recherche en musicologie, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cent-vingt ans de travaux sur la musette : historiographie, résultats, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musette, un instrument de Cour, un instrument tout court</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen, CeRÉdi, May 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Musée instrumental du Conservatoire de Paris pendant la décennie Lang : ses initiatives pour la facture instrumentale, ses usagers baroqueux et revivalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collecter, conserver, exploiter les musiques de tradition orale en France et en Europe méridionale : « l’âge patrimonial"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des Civilisations de l'Europe et de la Méditerrannée, Jan 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositrice versus interprète dans la France du XIXe siècle : comment donner à voir la créatrice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interprètes et compositrices en France et en Allemagne : approches analytiques, sociologiques et historiques,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne-Université, Iremus, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music in the Garden, Castalian Spring, Fountain of Youth and Virginal Lids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Castalian Springs in Switzerland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Luzern - RIdIM (Répertoire international d'iiconographie musicale) - Historisches Museum Basel, Aug 2018, Herrliberg - Bâle, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inspiration dionysiaque dans l’iconographie des couvercles d’instruments à clavier (1580-1650) : convergence des arts et des plaisirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between ecstasy and inspiration : wine and music in the visual arts / Entre extase et inspiration : le vin et la musique dans les arts visuels,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bordeaux, Cité du Vin, (Société internationale de musicologie) - IMS Working group on Musical Iconography, Jun 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting Musical Instruments in France (1795-1995) From National Heritage to Cultural Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Private Passion – Public Challenge. Musikinstrumente sammeln in Geschichte und Gegenwart,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Germanisches Nationalmuseum, Nürnberg - DFG, May 2017, Nuremberg, Germany. pp.88-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait du musicien de profession : caractéristiques, variantes, évolution, fonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voci e suoni, matite e pennelli. Giornata di studio su La ritrattistica musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museo internazionale e Biblioteca della Musica - Il Saggiatore musicale, Oct 2018, Bologne (ITA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-assessing the Couperin Iconography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Couperin: a 350th anniversary symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birmingham, Royal Conservatoire, Nov 2018, Birmingham (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilans et perspectives sur l’historiographie des musiques antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de savants et musiques antiques au XIXe siècle. L'élaboration d'un discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louvre-Lens, Dec 2017, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watteau, ses ‘conversations réjouissantes et ses parties de plaisirs’. Construction d’un genre, définition, fortune, oubli et ré-interprétation romantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Envisioning Wordly and Otherwordly pleasures in Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Complutense - Conference of the International Musical Society - Study Group on Musical Iconography, Dec 2017, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter la musique au XIXe siècle : attitudes, expressions et significations dans les arts visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Écouter est un art : figures d’auditeurs au XIXe siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Ouest, Centre de recherche en Littératures et Poétiques comparées, Jan 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sounds of Conflict: Listening to the Instruments and Music of the First World War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagskolloquium. Klangforschung im Museum – Sound Research in the Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deutsches Museum, Münchner Zentrum für Wissenschafts- und Technikgeschichte, May 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table ronde « Des savoirs en sociétés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centenaire de la Société française de musicologie, Penser la musicologie aujourd’hui. Objets, méthodes et prospectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de la Musique, Société française de musicologie, Nov 2017, Paris Philharmonie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curt Sachs and his Contribution to the Museology of Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klang, Gedanke, Instrument. Curt Sachs und die Musikwissenschaft heute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Staatliches Institut für Musikforschung Preussischer Kulturbesitz, Sep 2006, Berlin, Germany. pp.99-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01616569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de la mise en exposition de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Master Musique et Sciences sociales. 2017-2018,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conservatoire de Paris et ses sources visuelles : architecture, enseignement, collections artistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’ANR HEMEF, Histoire de l’enseignement musical en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IInstitut de recherche en musicologie ; Conservatoire national supérieur de musique de Paris ;, Mar 2017, Paris Bibliothèque nationale de France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tolbecque et Eugène de Bricqueville : deux organographes collectionneurs d’instruments anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Framboisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectionner la musique. Érudits collectionneurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Royaumont, Institut de recherche sur le patrimoine musical en France (UMR 200), Nov 2013, Royaumont, France. pp.422-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01140258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ensembles de violons en France à travers les sources visuelles (1650-1715)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cordes de l'orchestre français sous le règne de Louis XIV : instruments, répertoires et singularités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 2162 et UMR 200, Sep 2011, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depictions of the Church Serpent in France: Characteristics, Uses, Symbolisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Zink - Geschichte, Instrumente und Bauweise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stiftung Kloster Michaelstein, Oct 2009, Michaelstein, Germany. pp.213-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trompe dans les arts visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Fastes de la trompe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation pour le rayonnement de la trompe musicale (FRTM) et Musée national des Invalides, Sep 2013, Paris, France. p. 87-107, 170-176, 187-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image dans La Revue musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lallement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'oeuvre d'Henry Prunières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche sur le patrimoine musical en France (IRPMF), Oct 2009, Paris, France. pp.405-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01218456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liszt am Klavier (Vienne, 1840) : Josef Danhauser et la construction d'un archétype de salon parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il suono europeo all'epoca di Liszt: il viaggio musicale nel XIX secolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Medici Giulini (Briosco) - Centro Studi Opera Omnia Luigi Boccherini (Lucca) - Fondation Bru Zane (Venise), Sep 2011, Briosco, Italie. pp.29-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Trois mélodies pour le violoncelle avec accompagnement d'orgue expressif dédiées au Marquis de Corberon par Alexandre-Pierre-François Boëly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarre Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boëly, ses contemporains et le 'style sévère'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire à rayonnement régional de Paris - Université de Paris-Sorbonne, Dec 2008, Paris, France. pp.79-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Grasset, illustrateur de Jules Massenet : un &amp;quot;Art nouveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Massenet et l'Opéra Comique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Opéra Comique et Université Jean Monnet (Saint-Étienne), Dec 2012, Paris, France. pp.183-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière et musique : quelques réflexions des premiers organologues de langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre européenne autour de la facture instrumentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo 19 Anvers, Sep 1999, Cluny, France. pp.19-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01333813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vin et la Musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Prignano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Piperkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 293 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04018727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musicians in Portraits: archaeology of a Genre, codes of representation, symbolic and social meanings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. The inaugural Claire Brook Award lecture, New York, The City University of New York, The Graduate Center, United States. 2019, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quella canzon m’intenerisce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la musique à ses objets et ses images, entretien avec Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gribenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mayaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId212"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05486466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05486503v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davitt Moroney" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Plovie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098676v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857691v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn R. Tammen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398791v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04377961v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/dmd19.2.04" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855734v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w71" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378067v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018722v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378064v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378048v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378045v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387394v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guilloux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378063v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911384v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970923v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941881v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012436v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330550v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396881v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496970v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/em/caw080" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947332v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004410v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Daphy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Herlin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025753v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545660v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503621845-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857654v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kloster-michaelstein.de" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857493v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399036v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035574v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Framboisier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle His" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857480v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580525v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857452v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272675v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne F&#252;rniss" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ghirardini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018720v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563727v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epi-revel.univ-cotedazur.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911338v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193641v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fayard.fr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503434v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lim.it" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503862v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hollitzer.at" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193634v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092838v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503589510-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092835v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://yalebooks.com/art" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092842v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190064v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01988620v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gnm.de" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911924v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774866v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910470v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chartes.psl.eu/fr/actualite/parution-musiques-liberte-entre-cour-provinces-au-temps-bourbons" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386302v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273130v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098609v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098613v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009447v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Davy-Rigaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348722v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348652v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399216v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996398v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919367v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citadelles-mazenod.com/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503841v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vendries" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756621v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chesneau-Dupin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lissarrague" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leconte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soury" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Livres-d-Art/Le-vin-et-la-musique" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961490v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Battier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carpentier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maniguet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592256v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.citadelles-mazenod.com/livres-exceptionnels/429-voir-la-musique.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396869v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176797v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433595v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Couvreur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Latcham" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Battault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Pollens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00166627v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Colas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Haine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857635v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857725v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018721v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018713v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378005v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04277018v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04377967v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04277041v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04277091v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276990v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04377975v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019415v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04277058v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042116v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019455v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019425v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019429v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020548v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020545v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019897v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042118v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042112v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042111v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020549v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042121v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042114v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978812v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019376v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020542v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042109v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019369v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042106v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141661v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092697v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020539v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019361v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042105v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042103v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042102v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134158v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042104v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020537v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019990v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019941v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042094v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910472v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019931v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019975v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019908v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042082v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042088v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042090v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019347v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616569v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042091v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042085v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019352v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235145v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098629v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098688v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218456v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lallement" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140258v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098612v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098635v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarre Nicolas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145770v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333813v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855664v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Lesage" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018719v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235139v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/collection.php?code=405" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218486v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chim&#232;nes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massip" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018727v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Prignano" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Piperkov" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019332v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999842v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020064v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506916v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gribenski" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mayaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05486466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05486503v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davitt Moroney" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Plovie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098676v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857654v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kloster-michaelstein.de" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545660v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503621845-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857493v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399036v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857480v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035574v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Framboisier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle His" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580525v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857452v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272675v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne F&#252;rniss" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ghirardini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018720v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563727v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epi-revel.univ-cotedazur.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911338v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193641v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fayard.fr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503434v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lim.it" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503862v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hollitzer.at" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193634v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092838v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503589510-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092835v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://yalebooks.com/art" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092842v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190064v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910470v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chartes.psl.eu/fr/actualite/parution-musiques-liberte-entre-cour-provinces-au-temps-bourbons" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01988620v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gnm.de" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911924v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774866v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386302v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273130v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098613v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098608v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098609v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009447v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Davy-Rigaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348652v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857691v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn R. Tammen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398791v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04377961v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/dmd19.2.04" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855734v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w71" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387394v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guilloux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378063v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378067v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018726v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018722v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378064v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378045v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378048v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911384v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970923v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Michel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941881v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012436v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496970v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/em/caw080" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330550v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396881v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947332v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004410v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Daphy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025755v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Herlin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025753v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399216v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996398v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919367v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citadelles-mazenod.com/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503841v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vendries" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961490v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Battier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carpentier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maniguet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756621v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chesneau-Dupin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lissarrague" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leconte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soury" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Livres-d-Art/Le-vin-et-la-musique" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592256v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.citadelles-mazenod.com/livres-exceptionnels/429-voir-la-musique.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396869v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176797v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433595v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Couvreur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Latcham" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Battault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Pollens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00166627v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Colas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Haine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018719v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235139v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/collection.php?code=405" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218486v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chim&#232;nes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massip" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855664v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Lesage" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857635v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857725v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04277058v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018713v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018721v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04277018v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04377967v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378005v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04277041v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276990v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04277091v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04377975v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019415v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978812v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042121v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042114v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019455v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019429v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019425v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042116v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019897v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020545v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020548v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042118v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042112v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042111v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020549v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019369v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019376v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020542v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042109v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141661v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042106v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092697v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020539v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019361v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042105v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042103v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042102v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134158v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042104v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020537v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019990v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019908v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019931v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042094v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910472v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019941v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019975v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019352v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019347v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042082v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042088v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042090v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616569v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042091v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042085v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140258v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235145v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098629v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098688v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218456v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lallement" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098612v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098635v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarre Nicolas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145770v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333813v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018727v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Prignano" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Piperkov" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020064v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019332v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999842v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506916v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gribenski" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mayaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>