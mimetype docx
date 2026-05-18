--- v1 (2026-04-15)
+++ v2 (2026-05-18)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Gétreau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soixante ans de recherche sur les figures et portraits de musiciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Barre : Un portrait et une courante redécouverts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davitt Moroney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofie Plovie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Sand, caricaturiste de musiciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roller et Blanchet (1827-1852): reassessing the social and commercial importance of the first &amp;quot;Pianos droits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monika Lustig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vom Pyramidenflügel zum Pianino. Die Entwicklung der aufrechtstehenden Pianoforte-Instrumente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Band 92, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissner Verlag - Kultur Stiftung Sachsen-Anhalt - Kloster Michaelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, Michaelsteiner Konferenzberichte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04857654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Musical Assembly with Reincken, Buxtehude and Theile painted in 1674 by Johannes Voorhout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gétreau; Fulvia Morabito. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music and the Figurative Arts in the Baroque Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-266, 2026, Speculum Musicae, 978-2-503-62184-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05545660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence de la musique dans l’iconographie du Salon de la Paix à Versailles : les peintures et les trophées des bas-reliefs de métal doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fulvia Morabito et Florence Gétreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music and the Figurative Arts in the Baroque Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59, Brepols, pp.314-375, 2026, Speculum Musicae, ISBN 978-2-503-62184-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04857493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourgault-Ducoudray, l 'innovation instrumentale et les collections du Musée instrumental du Conservatoire comme ressource pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Asimov et Yves Balmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis-Albert Bourgault-Ducoudray et ses héritages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symétrie - Société française de musicologie, In press, Publications de la Société française de musicologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05399036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Thibault de Chambure (1902-1975) : faire revivre les « musiques d'autrefois »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Deutsch et Isabelle Ragnard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes en musicologies francophones de Michel Brenet (1858-1918) à Solange Corbin (1903-1973)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symétrie - Société française de musicologie, pp.209-331, 2024, État de l'Art, ISBN13 978-2-36485-307-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04857480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Framboisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle His</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gétreau; Alban Framboisier; Isabelle His. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le son des musiques anciennes (1880-1950) : imaginer, fabriquer, partager</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-15, 2024, 978-2-7535-9403-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04035574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces du portrait de Michel-Richard Delalande peint en 1718 par Robert Le Vrac Tournières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Meyer, Damien Tellas, Élodie Vaysse, Bruno Guilois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraites savantes. L'art du XVIIe siècle. Mélanges en l'honneur d'Alain Mérot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LePassage, pp.107-111, 2024, 978-2-84742-515-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04580525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musica et Melancholia: quelques rencontres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Favier, Anaïs Fléchet, Martin Guerpin, Grégoire Tosser et Jean-Claude Yon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, histoire et musicologie. Mélanges offerts à Philippe Gumplowicz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Hermann, pp.71-87, 2024, 979-1-0370-3883-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04857452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africanist ethnomusicology and musical iconography: a dialogue with travelogues and musical compendia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fürniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Ghirardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cole, Janie &amp; Camilla Cavicchi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music in Africa and Its Diffusion in the Early Modern World (1300-1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04272675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Thibault de Chambure (1902-1975) : faire revivre les « musiques d’autrefois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Deutsch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes en musicologie, De Michel Brenet (1858-1918) à Solange Corbin (1903-1973)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de musicologie, In press, Publications de la société française de musicologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04018720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux siècles de travaux sur le violon en France : une esquisse historiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raffaele Pinelli; Luc Charles-Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitutions et patrimonialisation musicales : (re)lire les sources de la musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Côte d'Azur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-35, 2022, 978-2-9581460-0-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles hypothèses pour le portrait de violiste de la collection Henry Prunières : Alfonso della Viola par Pier Francesco Foschi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andreas Schlegel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"..in das verlorene Paradies". Festschrift in memoriam Annette Otterstedt zum 70. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Lute Corner, pp.98-107., 2022, 978-3-9523232-4-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03911338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les portraits d'artistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'Opéra Francais. XVII-XVIIIe siècles : Du Roi-Soleil à la Révolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1034-1041 ; 1051-1055, 2021, 978-2-213-700990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03193641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un portrait d’homme au théorbe à l’Ermitage : Olivier III Lefèvre d’Ormesson (1616-1685) par Charles Le Brun ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristina Santarelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helicon resonans. Studi in onore di Alberto Basso per il suo 90° compleanno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. II, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libreria Musicale italiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.809-831, 2021, Helicon resonans. Studi in onore di Alberto Basso per il suo 90° compleanno</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Founders of Music Iconography in France : Geneviève Thibault de Chambure, Albert Pomme de Mirimonde, and François Lesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamin Knysak and Zdravko Blazekovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musical History as seen through contemporary eyes. Essays in Honor of H. Robert Cohen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollitzer Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.381-412, 2021, 978-3-99012-973-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire de l'Opéra et l'art pictural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Lacombe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'opéra français du Roi-Soleil à la Révolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1041-1052, 2021, 978-2-213-70900-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03193634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images des cirques parisiens comme lieu de concerts dans la seconde moitié du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roberto Illiano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music in Figurative Arts in the Nineteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-149, 2020, 978-2-503-58951-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmontelle's Portraits of Musicians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elizabeth Barlow Rogers ; Joseph Disponzio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carmontelle, Garden at Monceau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundation for Landscape Studies ; Oak Spring Garden Foundation ; Yale University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.110-125 ; 172-173., 2020, 978-0-300-25468-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peindre les lieux, le public et les chanteurs du spectacle lyrique. Évoquer le spectacle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Lacombe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'opéra français. Du Consulat aux débuts de la IIIe République.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1106-1115 ; 1125-1127., 2020, 978-2-213-70956-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique à l'atelier de Lucien Simon : Pax Musarum Nutrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Piéjus et Alexandra Laederich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créer, jouer, transmettre la musique de la Troisième République à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Claude Debussy, pp.245-257, 2019, 978-2-9568421-0-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02190064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desmarest sous le masque de Lully</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Dompnier, Catherine Massip, Solveig Serre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques en liberté. Entre la cour et les provinces au temps des Bourbons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École des Chartes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.377-394, 2018, Études et rencontres de l'École des chartes, 978-2_35723-098-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omnia Vanitas: Pieter Claesz in Haarlem, Paris and Nuremberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eszter Fontana, Klaus Martius, Markus Zepf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hinter den Tönen. Musikinstrumente als Forschungsgebiet. Festschrift für Friedemann Hellwig zu seinem 80. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verlag des Germanischen Nationalmuseum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-119., 2018, ISBN 978-3-946217-16-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01988620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Henri Rivière et la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Germain Viatte, Marie-Charlotte Calafat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Georges Henri Rivière. Voir, c'est comprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mucem-Réunion des musées nationaux, pp.214-221., 2018, 978-2-7118-7152-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01911924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Portrait of a Violist and a Young Lady: Seeking Their Identity and Paternity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Baldassarre ; Tatjana Markovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music Cultures in Sounds, Words and Images. Essays in honor of Zdravko Blazekovic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.517-534, 2018, 978-3-99012-451-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01774866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la loge au balcon : écouter, voir, être vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Cotro et Nicolas Dufetel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, enjeu de société. Autour de Guy Gosselin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-90, 2016, Collection "Art &amp; Société", 978-2-7535-5057-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de l'âme, variabilité et coloris pianistique au temps de Chopin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanja Hug et Thomas Steiner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chopin et son temps. Chopin and his time. Actes des Rencontres Internationales harmoniques, Lausanne, 2010. Procedings of the harmoniques International Congress, Lausanne 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Série II - Vol. 54, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-17, 2016, Publications de la Société Suisse de Musicologie, 978-3-0343-2000-9br</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01273130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les instruments anciens en France au XIXe siècle : le rôle du Conservatoire de Paris et les initiatives privées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Bisaro, Rémy Campos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique ancienne entre historiens et musiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.151-184, 2014, Musique &amp; Recherche, 978-2-600-01838-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruments de soldats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gétreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entendre la guerre </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.52-67, 2014, 978-2-070-1446 00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolphe Sax, éditeur de musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joann Élart, Étienne Jardin, Patrick Taïeb. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatre siècles d'édition musicale. mélanges offerts à Jean Gribenski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.I.E. Peter Lang, pp.211-220, 2014, 978-2-87574-212-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode de serpent de Jean-Baptiste Métoyen: héritages et évolutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Davy-Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benny Sluchin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrage complet pour l'éducation du serpent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions musicales européennes., pp.VII-XII, 2005, Brass Urtext</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces du baroque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gétreau, Eric Montbel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Souffler, c'est jouer. Chabretaires et cornemuses à miroirs en Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Famdt Editions, pp.20-34, 1999, 2-910-432-19-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01348722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Market for Musical Instruments during Vuillaume's Time : First Steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeanne Villeneuve, Emmanuel Jaeger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violins, Vuillaume. A great French violin maker of the 19th century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de la musique, pp.110-121, 1998, 2-906460-82-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01348652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von einer grossen Bass-Geigen zu Breslau in Schlesien...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn R. Tammen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04857691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas van der Wilt's portrait of Dirck Scholl of Delft at his two-manual and pedal clavichord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imago Musicae </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, XXXIV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05398791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nineteenth-Century Italian Workshop of Neo-Late Medieval and Renaissance Ivory Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De musica disserenda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Authentic, Fake or Mistaken Identity? Creation, Recreation, Deception and Forgery in Music, XIX (2), pp.73-100. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3986/dmd19.2.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04377961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Musée instumental du Conservatoire de Paris pendant la décennie Lang (1981-1993).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Patrimonialisation et revival de l'oralité musicale : France - Italie, 1960-2020. Jalons pour une histoire des revivalismes, 54, 20 p. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12w71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04855734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04387394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizet KLAASSEN, Dieter LAMPENS (ed.), Harmony in Bright Colors. Memling’s God the Father with Singing and Music-Making Angels Restored, Turnhout, Brepols, 2021, 287 p., c. 300 ill. [ISBN 978-2-503-58028-9].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.257-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04378063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico DE PASCALE (dir.), Evaristo Baschenis. 1617-1677. Le triomphe des instruments de musique dans la peinture du XVIIe siècle, Paris, Galerie Canesso, 2022, 100 p., 50 ill. [ISBN 978-2-9529-8489-8].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.258-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04378067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lid of the spinet organ built for L. F. Behaim in Nuremberg, 1619: music at the heart of an encomiastic life story governed by the signs of the months, the seasons, and the planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Tonkunst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (2), pp.152-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04018726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vin et musique dans les jardins de plaisir : un thème pour les couvercles de virginales et clavecins anversois et allemands (1570-1650)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.28-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04018722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederica VAN DAM (dir.), Theodoor Rombouts virtuose du caravagisme flamand, Gand Museum voor Schone Kunsten, Gand, Snoeck, 2023, 272 p., 165 illus. [ISBN 978 9462 618122]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.260-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04378064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina BORDAS, Ruth PIQUER, Isabel RODRIGUEZ (eds.), Imaginesmusica. Iconografía musical en la actualidad: nuevas perspectivas y retos, Sociedad Española de Musicología, 2021. 231 p. 74 illus. [ISBN 978-886878-91-7]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.255-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04378045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALDO SALVAGNO, Antonio Bartolomeo Bruni. Un compositore cunese nella Parigi Rivoluzionaria, Lucca, Libreria Musicale Italiana, 2021, 231 p., 34 ill. [ISBN 978-88-5543-093-7].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.263-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04378048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les portraits de la dynastie Couperin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Revue de musicologie, 108 (2), pp.353-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03911384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Camus et Marthe Haincque de Saint-Jean: un portrait historié à l'identité retrouvée, un cercle parisien esquissé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imago Musicae </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XXX, pp.105-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence de l’iconographie musicale dans la Revue de musicologie (1917-2000).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Un siècle de musicologie en France. Histoire intellectuelle de la Revue de musicologie., Tome 104. (2018, n° 1-2), pp.661-692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01941881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanence de Lassus en France au XVIIe siècle : répertoires, collections, iconographie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue belge de musicologie / Belgisch tijdschrift voor muziekwetenschap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72, pp.283-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satirical portraits and visual lampoons of Rameau and his works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (4), pp.523-537. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/em/caw080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01496970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le luth et l'épée : portraits de condition et compagnies familières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seizième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La noblesse et les arts, 12, pp.173-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01330550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les belles vielleuses au XVIIIe siècle : du triomphe aux sarcasmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Itinérances musicales romantiques, 16, pp.74-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01396881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rediscovered portrait of Henrietta-Anne of England: music, portraiture, and the arts at the Court of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imago Musicae </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, XXVI - 2013, pp.7-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00947332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiciens des rues, musiques dans la rue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Daphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, XXXIX-1 (Musiques dans la rue, textes réunis par Eliane Daphy et Florence Getreau), pp.8-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraits de clavecins et de clavecinistes au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Herlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3, pp.64-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04025755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraits de clavecins et de clavecinistes au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Herlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 2, pp.88-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04025753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and the Figurative Arts in the Baroque Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gétreau ; Fulvia Morabito. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 59, 2026, Speculum Musicae, Roberto Illiano, ISBN 978-2-503-62184-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05399216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le son des musiques anciennes (1880-1980) : imaginer, fabriquer, partager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Framboisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle His</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, Hors série (Hors série), 320 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03996398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citadelles &amp; Mazenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 416 p., 2022, 978-85088-915</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter la musique dans l'Antiquité - Musique-Images-Instruments 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vendries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gétreau et Christophe Vendries. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Florence Gétreau, 978-2-271-13133-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruments électriques, électroniques et virtuels - Musique-Images-Instruments 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Battier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maniguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gétreau et Marc Battier. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 17, 349 p., 2018, Musique-Images-Instruments. Revue française d'organologie et d'iconographie musicale, Florence Gétreau, 978-2-272-11763-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01961490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vin & la Musique. Accords et désaccords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chesneau-Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lissarrague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gétreau. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard; La Cité du Vin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.144, 2018, Le Vin et la Musique. Accords et désaccords, 978-2-072-77-1606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01756621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir la Musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citadelles &amp; Mazenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Voir la Musique, 9782850887192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01592256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique • Images • Instruments. Revue française d'organologie et d'iconographie musicale 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Éditions, 16, pp.229, 2016, Florence Gétreau, 978-2-272-09194-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01396869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraits, ballets, traités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gétreau. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 15, 2015, Musique-Images-instruments, Florence Gétreau, 978_2_271_08810-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01176797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pianoforte en France. 1780-1820</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Latcham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Battault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Pollens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, pp.285, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00433595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique, esthétique et société au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malou Haine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mardaga, pp.336, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00166627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire des musiques d'autrefois chez les peintres dans la France du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le son des musiques anciennes (1880-1980) : imaginer, fabriquer et partager</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.59-92, 2024, 978-2-7535-9403-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04018719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orchestre à cordes sous Louis XIV.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cordes de l'orchestre français sous le règne de Louis XIV : instruments, répertoires et singularités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Versailles, France. 21, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Musicologies, 978-2-7116-2619-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Prunières (1886-1942)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chimènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Chimènes, Florence Gétreau, Catherine Massip. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'oeuvre d'Henry Prunières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. Tome XVI, Société française de musicologie, pp.584, 2015, Publications de la Société française de Musicologie - Troisième série, 978-2-85357-246-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01218486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des hautbois pour « Atys 2024 ». Critères morphologiques de hautbois conservés datables entre ca. 1670-1710. Mise en relation de ces instruments avec des documents visuels contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neven Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://cmbv.fr/ark:/1368/btWgRn, Centre de musique baroque de Versailles; Institut de recherche en musicologie; Musée de la musique (Philharmonie). 2024, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04855664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une harpiste au Concert Spirituel - Mademoiselle Schenker en 1765</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les harpes dans le monde d'hier et d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvie Le Bomin, Mar 2024, Paris, Sorbonne, Maison de la recherche, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04857635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prestigieuse provenance et le programme décoratif du clavecin Jean II Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le clavecin en France. 1620-1660. Autour du clavecin Jean II Denis (1648) et de la réplique de l'association "Clavecin en France"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clavecin en France - Musée de l'Hospice Saint-Roch, Issoudun - Conservatoire à rayonnement régional de Limoges, Oct 2024, Issoudun - Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04857725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing Francesco Gabrielli's portrait by Carlo Biffi etched in 1633</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedRen Munich 2023. Medieval and Renaissance Music Conference, RIdIM session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bavarian Academy of Sciences and Humanities, Jul 2023, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04277058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peintures de Jan Miel (1659-1661) dans la Sala di Diana à la Venaria Reale : contexte, modèle(s), impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique à la Cour. Le Corno da Caccia entre Piémont et Europe (XVIe-XIXe s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giorgio Marinelli, Renato Meucci, Feb 2020, Turin, Italie. 225-253 ; pl. 68-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04018713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Terpsichore d’Antiveduto Grammatica (1570/71-1626) et la Camera delle Muse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maurizio di Savoia (1593-1657). Cardinale, principe e mecenate tra Roma e Torino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Torino, Istituto per i Beni Musicali in Piemonte, Sep 2021, Turin, Italie. pp.241-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04018721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Salon de la Paix (1682-1687) at Versailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music and the Figurative Arts in the Baroque Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Estudis Catalans - Centro Studi Opera Omnia Luigi Boccherini, May 2023, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04277018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un clavecin restituant dans son premier état musical l'instrument de Jean II Denis 1648 classé au titre des Monuments historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conservation-restauration au coeur de la société civile. 12es Journées professionnelles de la conservation-restauration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04377967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a facsimile after Jean II Denis's 1648 harpsichord in its first musical state (Musée de l'Hospice Saint-Rich, Issoudun, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospects and challenges of museum accessibility, diversity and equity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIMCIM Comité international des musées et collections d'instruments de musique, Aug 2023, Utrecht (Netherland), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04378005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Allegories of Music painted for a virginal from the Liechtenstein collection in Vienna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedRen Munich 2023. Medieval and Renaissance Music Conference, IMS Working Group of Musical Iconography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bavarian Academy of Sciences and Humanities, Jul 2023, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04277041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingres, Rome and his Musician Friends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images of Music in Rome: Past and Present. 19th Symposium of the ICTM Study Group on Iconography of the Performing Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zdrabko Blazekovic, May 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04276990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessins et gravures de buffets d'orgues dans les cabinets publics d'arts graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'orgue : Magnificence des buffets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEM UMR 8584 et CERCOR, Sep 2023, La Chaise-Dieu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04277091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Allegories of Music painted for a virginal from the Liechtenstein collection in Vienna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Society of America Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Renaissance Society of America, Mar 2023, San Juan (Puerto Rico), Puerto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04377975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nineteenth-Century Italian Workshop of Neo-Late Medieval Ivory Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Authentic, Fake or Mistaken Identity ? Creation, Recreation, Deception and Forgery in Music,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ZRC SAZU, Muzikološki inštitute, Metoda Kokole, Oct 2021, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africanist Ethnomusicology and Musical Iconography: a dialogue with travelogues and music theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fürniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Ghirardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique en Afrique et sa diffusion dans le monde à l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’études supérieures de la Renaissance, Jun 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03978812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur l’exposition ‘Musiciens des rues de Paris” (MNATP, 1996-1997) : l’anthropologie historique en milieu muséal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire itinérant « Les réveillées » IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MUCEM (Musée des Civilisations de l’Europe et de la Méditérannée), CCR - US In Visu, Dec 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travaux d’organologie de Claudie Marcel-Dubois et les développements de cette discipline au XXe siècle: Old vs New Organology ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire itinérant « Les réveillées ». Retour sur un demi-siècle d’ethnographie musicale en France (1939-1984)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ethno-pôle GARAE, Maison des Mémoires - US In Visu, Nov 2022, Carcassonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabry Garat (1774-after 1825), his portrait, his lyre-guitar: Parisian anticomania from Madame Vigée-Lebrun’s « Greek supper » to the travels of the « Lyre of Anacreon » in Spain and Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Quinquennial Congress of the International Musicological Society (IMS), RIDIM Session The Afterlife of Antiquity in Music Iconography Research,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Athens School of Philosophy - Répertoire international d'iconographie musicale, Aug 2022, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvertes et redécouvertes au Musée Instrumental : de Paul Brunold à Michel Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'invention du clavecin au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philharmonie de Paris - Musée de la Musique, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Musée instrumental du Conservatoire de Paris de 1933 à 1945 : ses collections, le « chantier intellectuel 1969&amp;quot;, sa mission, ses responsables, ses résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La spoliation des instruments de musique en Europe. 1933-1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philharmonie de Paris, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tambourin à cordes au XVIIIe siècle : iconographie musicale et spécimens des collections publiques en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel en ethnomusicologie de la France, Des États du couple flûte à trois trous – tambourin à cordes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national du château, Institut d’études occitanes/Ethno-pôle, Nov 2022, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Bring a Portrait into Darkness – How to Bring Dirk Scholl of Delft under Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Quinquennial Congress of the International Musicological Society (IMS), Study Group on Musical Iconography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Athens, School of Philosophy, International Musicological Society (IMS), Study Group on Musical Iconography, Aug 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Day and night, months and seasons. Musical allegories in 17th century visual arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licht, Klang und Zeitwahrnehmung in der Musik der Frühen Neuzeit. Musikwissenschaftliche Tagung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Zürich, Musikwissenschaftliches Institut, Mar 2022, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1988-2018 – regard rétrospectif et personnel sur quelques expositions musicales en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’arte dei suoni in bella mostra. Esperienze di museologia musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bologna, Museo internazionale e biblioteca della musica - Museo di San Colombano, Apr 2022, Bologne (ITA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde 5 : Objectifs et impacts des revues francophones modérée par Yves Balmer, « La Revue Musique-Images-Instruments »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Les musicologies francophones dans un contexte international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque La Grange-Fleuret, CNRS, GRDI Épistémuse, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Richard Delalande ‘à la cour et à la ville’ : ses portraits et sa galerie de tableaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Faire de la musicologie avec Catherine Massip : entre art et science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque musicale La Grange- Fleuret - Ecole pratique des hautes études, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre des allégories dans l’Iconologie de Cesare Ripa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les imaginaires genrés de la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris-Sorbonne - Institut de recherche en musicologie, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing the Musical Assembly with Reincken and Buxtehude painted by Johannes Voorhout in 1674</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.A. ReincKen in the Focus – J.A. Reincken im Fokus, Interdisciplinary Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule für Musik und Theater Hamburg (HTMT), Nov 2022, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What they hear and what we dont' see: a look at listening in a missing painting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visualising the Unseen : Music in Visual Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucerne University of Applied Sciences and Arts, School of Music, Répertoire international d'Iconographie Musicale (RIDIM), Aug 2021, Lucerne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chanteur archéologue Delsarte' selon Saint-Saëns et Berlioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Saint-Saëns, d'un siècle à l'autre. Héritage - Réception - Interprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Études avancées de Paris - Bibliothèque nationale de France, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixty years of research on some symbolic figures of musicians : Allegories, Muses, Saintes, Brides, Courtesans, Wise Virgins and Foolish Virgins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mujeres en la iconografia musical : feminismo y construcciones de género</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Complutense (UCM), Facultad de Geografia e Historia, Dec 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The musical scenes of sub-Saharan Africa in L’Illustration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fürniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie musicale en France au XIXe siècle vue par l’iconographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palazetto Bru-Zane, Fondation Bru-Zane, Centre de Musique romantique française, Dec 2021, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l'iconographie musicale pour mieux comprendre les musiques des pays méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Iconographie musicale dans les pays méditerranéens à l’heure de la numérisation intensive des images. Enjeux, méthodes et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tunis, Sidi Bou Saïd, Ennejma Ezzahra, Tunisie. pp.11-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03141661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux allégories de la Musique peintes sur un virginal de la collection Liechtenstein à Vienne : décrypter leur fonction, leurs sources, leur auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’IreMus présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en musicologie, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hornbostel-Sachs universal classification and André Schaeffner: a discordant or an original voice?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflecting on Hornbostel-Sachs's Versuch a century later</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Ugo e Olga Levi, Jul 2015, Venise, Italy. pp.95-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichet, ton Cabinet, ton portrait et ton livre en dépit de la mort te pourront faire Vivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque Sainte-Geneviève - Bibliothèque nationale de France - Institut de recherche en musicologie, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les portraits de Jean-Louis Duport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude autour des frères Duport à l'occasion du bicentenaire de leur mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire national supérieur de musique de Paris - Christophe Coin, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musik sehen. Einsichten in die musikalische Ikonographie der Frühen Neuzeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musik im Blick. Auditive und visuelle Kulturen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cologne, Institut für Historische Musikwissenschaft, Hochschule für Musik und Tanz Köln,, Dec 2019, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Thibault de Chambure (1902-1975) : ses travaux sur « Poésie et musique en France de 1450 à 1550 », ses collections musicales, ses concerts de musique ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Printemps des poètes 2019 – Découvrir, choisir et mettre en musique les poèmes du Moyen Âge, du XIXe au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris-Sorbonne ; Maison de la recherche, Mar 2019, Paris Auditorium du Petit Palais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait de musicien : épistémologie et historiographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire L’iconographie musicale et l’art occidentaI IV- Portraits de musiciens,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France, Université Paris-Sorbonne, Centre Chastel, Institut de recherche en musicologie, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux couvercles de clavecins des ateliers Ruckers peints au siècle de Rubens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres musicologiques de Valenciennes. Rubens et la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des Beaux-Arts - Harmonia sacra - Université catholique de Louvain, May 2012, Valenciennes, France. pp.137-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02134158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait de compositeur en France (1660-1760) : les codes de représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’iconographie musicale et l’art occidentaI IV- Portraits de musiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France, Université Paris-Sorbonne, Centre Chastel, Institut de recherche en musicologie, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cent-vingt ans de travaux sur la musette : historiographie, résultats, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musette, un instrument de Cour, un instrument tout court</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen, CeRÉdi, May 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Musée instrumental du Conservatoire de Paris pendant la décennie Lang : ses initiatives pour la facture instrumentale, ses usagers baroqueux et revivalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collecter, conserver, exploiter les musiques de tradition orale en France et en Europe méridionale : « l’âge patrimonial"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des Civilisations de l'Europe et de la Méditerrannée, Jan 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositrice versus interprète dans la France du XIXe siècle : comment donner à voir la créatrice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interprètes et compositrices en France et en Allemagne : approches analytiques, sociologiques et historiques,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne-Université, Iremus, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music in the Garden, Castalian Spring, Fountain of Youth and Virginal Lids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Castalian Springs in Switzerland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Luzern - RIdIM (Répertoire international d'iiconographie musicale) - Historisches Museum Basel, Aug 2018, Herrliberg - Bâle, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inspiration dionysiaque dans l’iconographie des couvercles d’instruments à clavier (1580-1650) : convergence des arts et des plaisirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between ecstasy and inspiration : wine and music in the visual arts / Entre extase et inspiration : le vin et la musique dans les arts visuels,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bordeaux, Cité du Vin, (Société internationale de musicologie) - IMS Working group on Musical Iconography, Jun 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting Musical Instruments in France (1795-1995) From National Heritage to Cultural Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Private Passion – Public Challenge. Musikinstrumente sammeln in Geschichte und Gegenwart,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Germanisches Nationalmuseum, Nürnberg - DFG, May 2017, Nuremberg, Germany. pp.88-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait du musicien de profession : caractéristiques, variantes, évolution, fonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voci e suoni, matite e pennelli. Giornata di studio su La ritrattistica musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museo internazionale e Biblioteca della Musica - Il Saggiatore musicale, Oct 2018, Bologne (ITA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-assessing the Couperin Iconography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Couperin: a 350th anniversary symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birmingham, Royal Conservatoire, Nov 2018, Birmingham (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilans et perspectives sur l’historiographie des musiques antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de savants et musiques antiques au XIXe siècle. L'élaboration d'un discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louvre-Lens, Dec 2017, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watteau, ses ‘conversations réjouissantes et ses parties de plaisirs’. Construction d’un genre, définition, fortune, oubli et ré-interprétation romantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Envisioning Wordly and Otherwordly pleasures in Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Complutense - Conference of the International Musical Society - Study Group on Musical Iconography, Dec 2017, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter la musique au XIXe siècle : attitudes, expressions et significations dans les arts visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Écouter est un art : figures d’auditeurs au XIXe siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Ouest, Centre de recherche en Littératures et Poétiques comparées, Jan 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sounds of Conflict: Listening to the Instruments and Music of the First World War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagskolloquium. Klangforschung im Museum – Sound Research in the Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deutsches Museum, Münchner Zentrum für Wissenschafts- und Technikgeschichte, May 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table ronde « Des savoirs en sociétés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centenaire de la Société française de musicologie, Penser la musicologie aujourd’hui. Objets, méthodes et prospectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de la Musique, Société française de musicologie, Nov 2017, Paris Philharmonie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curt Sachs and his Contribution to the Museology of Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klang, Gedanke, Instrument. Curt Sachs und die Musikwissenschaft heute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Staatliches Institut für Musikforschung Preussischer Kulturbesitz, Sep 2006, Berlin, Germany. pp.99-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01616569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de la mise en exposition de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Master Musique et Sciences sociales. 2017-2018,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conservatoire de Paris et ses sources visuelles : architecture, enseignement, collections artistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’ANR HEMEF, Histoire de l’enseignement musical en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IInstitut de recherche en musicologie ; Conservatoire national supérieur de musique de Paris ;, Mar 2017, Paris Bibliothèque nationale de France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tolbecque et Eugène de Bricqueville : deux organographes collectionneurs d’instruments anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Framboisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectionner la musique. Érudits collectionneurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Royaumont, Institut de recherche sur le patrimoine musical en France (UMR 200), Nov 2013, Royaumont, France. pp.422-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01140258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ensembles de violons en France à travers les sources visuelles (1650-1715)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cordes de l'orchestre français sous le règne de Louis XIV : instruments, répertoires et singularités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 2162 et UMR 200, Sep 2011, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depictions of the Church Serpent in France: Characteristics, Uses, Symbolisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Zink - Geschichte, Instrumente und Bauweise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stiftung Kloster Michaelstein, Oct 2009, Michaelstein, Germany. pp.213-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trompe dans les arts visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Fastes de la trompe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation pour le rayonnement de la trompe musicale (FRTM) et Musée national des Invalides, Sep 2013, Paris, France. p. 87-107, 170-176, 187-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image dans La Revue musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lallement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'oeuvre d'Henry Prunières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche sur le patrimoine musical en France (IRPMF), Oct 2009, Paris, France. pp.405-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01218456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liszt am Klavier (Vienne, 1840) : Josef Danhauser et la construction d'un archétype de salon parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il suono europeo all'epoca di Liszt: il viaggio musicale nel XIX secolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Medici Giulini (Briosco) - Centro Studi Opera Omnia Luigi Boccherini (Lucca) - Fondation Bru Zane (Venise), Sep 2011, Briosco, Italie. pp.29-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Trois mélodies pour le violoncelle avec accompagnement d'orgue expressif dédiées au Marquis de Corberon par Alexandre-Pierre-François Boëly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarre Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boëly, ses contemporains et le 'style sévère'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire à rayonnement régional de Paris - Université de Paris-Sorbonne, Dec 2008, Paris, France. pp.79-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Grasset, illustrateur de Jules Massenet : un &amp;quot;Art nouveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Massenet et l'Opéra Comique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Opéra Comique et Université Jean Monnet (Saint-Étienne), Dec 2012, Paris, France. pp.183-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière et musique : quelques réflexions des premiers organologues de langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre européenne autour de la facture instrumentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo 19 Anvers, Sep 1999, Cluny, France. pp.19-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01333813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vin et la Musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Prignano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Piperkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 293 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04018727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musicians in Portraits: archaeology of a Genre, codes of representation, symbolic and social meanings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. The inaugural Claire Brook Award lecture, New York, The City University of New York, The Graduate Center, United States. 2019, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quella canzon m’intenerisce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la musique à ses objets et ses images, entretien avec Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gribenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mayaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId212"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Gétreau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roller et Blanchet (1827-1852): reassessing the social and commercial importance of the first &amp;quot;Pianos droits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monika Lustig. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vom Pyramidenflügel zum Pianino. Die Entwicklung der aufrechtstehenden Pianoforte-Instrumente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Band 92, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissner Verlag - Kultur Stiftung Sachsen-Anhalt - Kloster Michaelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, Michaelsteiner Konferenzberichte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04857654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Musical Assembly with Reincken, Buxtehude and Theile painted in 1674 by Johannes Voorhout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gétreau; Fulvia Morabito. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music and the Figurative Arts in the Baroque Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-266, 2026, Speculum Musicae, 978-2-503-62184-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05545660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence de la musique dans l’iconographie du Salon de la Paix à Versailles : les peintures et les trophées des bas-reliefs de métal doré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fulvia Morabito et Florence Gétreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music and the Figurative Arts in the Baroque Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59, Brepols, pp.314-375, 2026, Speculum Musicae, ISBN 978-2-503-62184-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04857493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourgault-Ducoudray, l 'innovation instrumentale et les collections du Musée instrumental du Conservatoire comme ressource pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Asimov et Yves Balmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis-Albert Bourgault-Ducoudray et ses héritages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symétrie - Société française de musicologie, In press, Publications de la Société française de musicologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05399036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Thibault de Chambure (1902-1975) : faire revivre les « musiques d'autrefois »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Deutsch et Isabelle Ragnard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes en musicologies francophones de Michel Brenet (1858-1918) à Solange Corbin (1903-1973)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symétrie - Société française de musicologie, pp.209-331, 2024, État de l'Art, ISBN13 978-2-36485-307-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04857480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-Propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Framboisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle His</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gétreau; Alban Framboisier; Isabelle His. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le son des musiques anciennes (1880-1950) : imaginer, fabriquer, partager</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-15, 2024, 978-2-7535-9403-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04035574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces du portrait de Michel-Richard Delalande peint en 1718 par Robert Le Vrac Tournières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Meyer, Damien Tellas, Élodie Vaysse, Bruno Guilois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraites savantes. L'art du XVIIe siècle. Mélanges en l'honneur d'Alain Mérot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LePassage, pp.107-111, 2024, 978-2-84742-515-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04580525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musica et Melancholia: quelques rencontres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Favier, Anaïs Fléchet, Martin Guerpin, Grégoire Tosser et Jean-Claude Yon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, histoire et musicologie. Mélanges offerts à Philippe Gumplowicz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Hermann, pp.71-87, 2024, 979-1-0370-3883-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04857452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africanist ethnomusicology and musical iconography: a dialogue with travelogues and musical compendia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fürniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Ghirardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cole, Janie &amp; Camilla Cavicchi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music in Africa and Its Diffusion in the Early Modern World (1300-1650)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04272675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Thibault de Chambure (1902-1975) : faire revivre les « musiques d’autrefois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Deutsch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes en musicologie, De Michel Brenet (1858-1918) à Solange Corbin (1903-1973)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de musicologie, In press, Publications de la société française de musicologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04018720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux siècles de travaux sur le violon en France : une esquisse historiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raffaele Pinelli; Luc Charles-Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitutions et patrimonialisation musicales : (re)lire les sources de la musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Côte d'Azur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-35, 2022, 978-2-9581460-0-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles hypothèses pour le portrait de violiste de la collection Henry Prunières : Alfonso della Viola par Pier Francesco Foschi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andreas Schlegel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"..in das verlorene Paradies". Festschrift in memoriam Annette Otterstedt zum 70. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Lute Corner, pp.98-107., 2022, 978-3-9523232-4-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03911338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les portraits d'artistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'Opéra Francais. XVII-XVIIIe siècles : Du Roi-Soleil à la Révolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1034-1041 ; 1051-1055, 2021, 978-2-213-700990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03193641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un portrait d’homme au théorbe à l’Ermitage : Olivier III Lefèvre d’Ormesson (1616-1685) par Charles Le Brun ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristina Santarelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helicon resonans. Studi in onore di Alberto Basso per il suo 90° compleanno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. II, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libreria Musicale italiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.809-831, 2021, Helicon resonans. Studi in onore di Alberto Basso per il suo 90° compleanno</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Founders of Music Iconography in France : Geneviève Thibault de Chambure, Albert Pomme de Mirimonde, and François Lesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamin Knysak and Zdravko Blazekovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musical History as seen through contemporary eyes. Essays in Honor of H. Robert Cohen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollitzer Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.381-412, 2021, 978-3-99012-973-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire de l'Opéra et l'art pictural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Lacombe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'opéra français du Roi-Soleil à la Révolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1041-1052, 2021, 978-2-213-70900-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03193634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images des cirques parisiens comme lieu de concerts dans la seconde moitié du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roberto Illiano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music in Figurative Arts in the Nineteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-149, 2020, 978-2-503-58951-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmontelle's Portraits of Musicians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elizabeth Barlow Rogers ; Joseph Disponzio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carmontelle, Garden at Monceau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundation for Landscape Studies ; Oak Spring Garden Foundation ; Yale University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.110-125 ; 172-173., 2020, 978-0-300-25468-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peindre les lieux, le public et les chanteurs du spectacle lyrique. Évoquer le spectacle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Lacombe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'opéra français. Du Consulat aux débuts de la IIIe République.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1106-1115 ; 1125-1127., 2020, 978-2-213-70956-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique à l'atelier de Lucien Simon : Pax Musarum Nutrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Piéjus et Alexandra Laederich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créer, jouer, transmettre la musique de la Troisième République à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Claude Debussy, pp.245-257, 2019, 978-2-9568421-0-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02190064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omnia Vanitas: Pieter Claesz in Haarlem, Paris and Nuremberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eszter Fontana, Klaus Martius, Markus Zepf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hinter den Tönen. Musikinstrumente als Forschungsgebiet. Festschrift für Friedemann Hellwig zu seinem 80. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verlag des Germanischen Nationalmuseum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-119., 2018, ISBN 978-3-946217-16-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01988620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Henri Rivière et la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Germain Viatte, Marie-Charlotte Calafat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Georges Henri Rivière. Voir, c'est comprendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mucem-Réunion des musées nationaux, pp.214-221., 2018, 978-2-7118-7152-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01911924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Portrait of a Violist and a Young Lady: Seeking Their Identity and Paternity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Baldassarre ; Tatjana Markovic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music Cultures in Sounds, Words and Images. Essays in honor of Zdravko Blazekovic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hollitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.517-534, 2018, 978-3-99012-451-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01774866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desmarest sous le masque de Lully</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Dompnier, Catherine Massip, Solveig Serre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiques en liberté. Entre la cour et les provinces au temps des Bourbons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École des Chartes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.377-394, 2018, Études et rencontres de l'École des chartes, 978-2_35723-098-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la loge au balcon : écouter, voir, être vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Cotro et Nicolas Dufetel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, enjeu de société. Autour de Guy Gosselin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-90, 2016, Collection "Art &amp; Société", 978-2-7535-5057-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01386302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de l'âme, variabilité et coloris pianistique au temps de Chopin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanja Hug et Thomas Steiner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chopin et son temps. Chopin and his time. Actes des Rencontres Internationales harmoniques, Lausanne, 2010. Procedings of the harmoniques International Congress, Lausanne 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Série II - Vol. 54, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-17, 2016, Publications de la Société Suisse de Musicologie, 978-3-0343-2000-9br</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01273130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruments de soldats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gétreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entendre la guerre </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.52-67, 2014, 978-2-070-1446 00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolphe Sax, éditeur de musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joann Élart, Étienne Jardin, Patrick Taïeb. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatre siècles d'édition musicale. mélanges offerts à Jean Gribenski</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P.I.E. Peter Lang, pp.211-220, 2014, 978-2-87574-212-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les instruments anciens en France au XIXe siècle : le rôle du Conservatoire de Paris et les initiatives privées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Bisaro, Rémy Campos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique ancienne entre historiens et musiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.151-184, 2014, Musique &amp; Recherche, 978-2-600-01838-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode de serpent de Jean-Baptiste Métoyen: héritages et évolutions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Davy-Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benny Sluchin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrage complet pour l'éducation du serpent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions musicales européennes., pp.VII-XII, 2005, Brass Urtext</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces du baroque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gétreau, Eric Montbel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Souffler, c'est jouer. Chabretaires et cornemuses à miroirs en Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Famdt Editions, pp.20-34, 1999, 2-910-432-19-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01348722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Market for Musical Instruments during Vuillaume's Time : First Steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeanne Villeneuve, Emmanuel Jaeger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violins, Vuillaume. A great French violin maker of the 19th century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de la musique, pp.110-121, 1998, 2-906460-82-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01348652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von einer grossen Bass-Geigen zu Breslau in Schlesien...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn R. Tammen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04857691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas van der Wilt's portrait of Dirck Scholl of Delft at his two-manual and pedal clavichord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imago Musicae </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, XXXIV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05398791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nineteenth-Century Italian Workshop of Neo-Late Medieval and Renaissance Ivory Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De musica disserenda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Authentic, Fake or Mistaken Identity? Creation, Recreation, Deception and Forgery in Music, XIX (2), pp.73-100. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3986/dmd19.2.04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04377961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Musée instumental du Conservatoire de Paris pendant la décennie Lang (1981-1993).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Patrimonialisation et revival de l'oralité musicale : France - Italie, 1960-2020. Jalons pour une histoire des revivalismes, 54, 20 p. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12w71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04855734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico DE PASCALE (dir.), Evaristo Baschenis. 1617-1677. Le triomphe des instruments de musique dans la peinture du XVIIe siècle, Paris, Galerie Canesso, 2022, 100 p., 50 ill. [ISBN 978-2-9529-8489-8].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.258-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04378067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lid of the spinet organ built for L. F. Behaim in Nuremberg, 1619: music at the heart of an encomiastic life story governed by the signs of the months, the seasons, and the planets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Tonkunst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (2), pp.152-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04018726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vin et musique dans les jardins de plaisir : un thème pour les couvercles de virginales et clavecins anversois et allemands (1570-1650)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.28-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04018722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederica VAN DAM (dir.), Theodoor Rombouts virtuose du caravagisme flamand, Gand Museum voor Schone Kunsten, Gand, Snoeck, 2023, 272 p., 165 illus. [ISBN 978 9462 618122]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.260-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04378064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina BORDAS, Ruth PIQUER, Isabel RODRIGUEZ (eds.), Imaginesmusica. Iconografía musical en la actualidad: nuevas perspectivas y retos, Sociedad Española de Musicología, 2021. 231 p. 74 illus. [ISBN 978-886878-91-7]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.255-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04378045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALDO SALVAGNO, Antonio Bartolomeo Bruni. Un compositore cunese nella Parigi Rivoluzionaria, Lucca, Libreria Musicale Italiana, 2021, 231 p., 34 ill. [ISBN 978-88-5543-093-7].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.263-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04378048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04387394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizet KLAASSEN, Dieter LAMPENS (ed.), Harmony in Bright Colors. Memling’s God the Father with Singing and Music-Making Angels Restored, Turnhout, Brepols, 2021, 287 p., c. 300 ill. [ISBN 978-2-503-58028-9].</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19, pp.257-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04378063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur les portraits de la dynastie Couperin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Revue de musicologie, 108 (2), pp.353-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03911384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Camus et Marthe Haincque de Saint-Jean: un portrait historié à l'identité retrouvée, un cercle parisien esquissé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imago Musicae </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XXX, pp.105-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence de l’iconographie musicale dans la Revue de musicologie (1917-2000).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de musicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Un siècle de musicologie en France. Histoire intellectuelle de la Revue de musicologie., Tome 104. (2018, n° 1-2), pp.661-692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01941881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanence de Lassus en France au XVIIe siècle : répertoires, collections, iconographie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue belge de musicologie / Belgisch tijdschrift voor muziekwetenschap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 72, pp.283-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le luth et l'épée : portraits de condition et compagnies familières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seizième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La noblesse et les arts, 12, pp.173-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01330550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les belles vielleuses au XVIIIe siècle : du triomphe aux sarcasmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Itinérances musicales romantiques, 16, pp.74-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01396881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satirical portraits and visual lampoons of Rameau and his works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (4), pp.523-537. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/em/caw080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01496970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rediscovered portrait of Henrietta-Anne of England: music, portraiture, and the arts at the Court of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imago Musicae </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, XXVI - 2013, pp.7-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00947332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiciens des rues, musiques dans la rue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Daphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, XXXIX-1 (Musiques dans la rue, textes réunis par Eliane Daphy et Florence Getreau), pp.8-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraits de clavecins et de clavecinistes au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Herlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3, pp.64-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04025755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraits de clavecins et de clavecinistes au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Herlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 2, pp.88-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04025753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soixante ans de recherche sur les figures et portraits de musiciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Barre : Un portrait et une courante redécouverts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davitt Moroney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofie Plovie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Sand, caricaturiste de musiciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music and the Figurative Arts in the Baroque Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gétreau ; Fulvia Morabito. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 59, 2026, Speculum Musicae, Roberto Illiano, ISBN 978-2-503-62184-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05399216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le son des musiques anciennes (1880-1980) : imaginer, fabriquer, partager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Framboisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle His</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, Hors série (Hors série), 320 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03996398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citadelles &amp; Mazenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 416 p., 2022, 978-85088-915</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03919367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter la musique dans l'Antiquité - Musique-Images-Instruments 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vendries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gétreau et Christophe Vendries. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Florence Gétreau, 978-2-271-13133-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vin & la Musique. Accords et désaccords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chesneau-Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lissarrague</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gétreau. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard; La Cité du Vin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.144, 2018, Le Vin et la Musique. Accords et désaccords, 978-2-072-77-1606</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01756621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instruments électriques, électroniques et virtuels - Musique-Images-Instruments 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Battier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maniguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gétreau et Marc Battier. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 17, 349 p., 2018, Musique-Images-Instruments. Revue française d'organologie et d'iconographie musicale, Florence Gétreau, 978-2-272-11763-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01961490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir la Musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citadelles &amp; Mazenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Voir la Musique, 9782850887192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01592256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique • Images • Instruments. Revue française d'organologie et d'iconographie musicale 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Éditions, 16, pp.229, 2016, Florence Gétreau, 978-2-272-09194-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01396869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraits, ballets, traités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Gétreau. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 15, 2015, Musique-Images-instruments, Florence Gétreau, 978_2_271_08810-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01176797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pianoforte en France. 1780-1820</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Latcham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Battault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Pollens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, pp.285, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00433595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique, esthétique et société au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malou Haine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mardaga, pp.336, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00166627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire des musiques d'autrefois chez les peintres dans la France du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le son des musiques anciennes (1880-1980) : imaginer, fabriquer et partager</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.59-92, 2024, 978-2-7535-9403-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04018719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orchestre à cordes sous Louis XIV.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cordes de l'orchestre français sous le règne de Louis XIV : instruments, répertoires et singularités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Versailles, France. 21, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Musicologies, 978-2-7116-2619-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Prunières (1886-1942)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Chimènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Chimènes, Florence Gétreau, Catherine Massip. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'oeuvre d'Henry Prunières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. Tome XVI, Société française de musicologie, pp.584, 2015, Publications de la Société française de Musicologie - Troisième série, 978-2-85357-246-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01218486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des hautbois pour « Atys 2024 ». Critères morphologiques de hautbois conservés datables entre ca. 1670-1710. Mise en relation de ces instruments avec des documents visuels contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neven Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://cmbv.fr/ark:/1368/btWgRn, Centre de musique baroque de Versailles; Institut de recherche en musicologie; Musée de la musique (Philharmonie). 2024, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04855664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une harpiste au Concert Spirituel - Mademoiselle Schenker en 1765</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les harpes dans le monde d'hier et d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvie Le Bomin, Mar 2024, Paris, Sorbonne, Maison de la recherche, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04857635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prestigieuse provenance et le programme décoratif du clavecin Jean II Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le clavecin en France. 1620-1660. Autour du clavecin Jean II Denis (1648) et de la réplique de l'association "Clavecin en France"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clavecin en France - Musée de l'Hospice Saint-Roch, Issoudun - Conservatoire à rayonnement régional de Limoges, Oct 2024, Issoudun - Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04857725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Salon de la Paix (1682-1687) at Versailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music and the Figurative Arts in the Baroque Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Estudis Catalans - Centro Studi Opera Omnia Luigi Boccherini, May 2023, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04277018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un clavecin restituant dans son premier état musical l'instrument de Jean II Denis 1648 classé au titre des Monuments historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conservation-restauration au coeur de la société civile. 12es Journées professionnelles de la conservation-restauration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04377967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a facsimile after Jean II Denis's 1648 harpsichord in its first musical state (Musée de l'Hospice Saint-Rich, Issoudun, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospects and challenges of museum accessibility, diversity and equity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIMCIM Comité international des musées et collections d'instruments de musique, Aug 2023, Utrecht (Netherland), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04378005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peintures de Jan Miel (1659-1661) dans la Sala di Diana à la Venaria Reale : contexte, modèle(s), impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique à la Cour. Le Corno da Caccia entre Piémont et Europe (XVIe-XIXe s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giorgio Marinelli, Renato Meucci, Feb 2020, Turin, Italie. 225-253 ; pl. 68-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04018713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Terpsichore d’Antiveduto Grammatica (1570/71-1626) et la Camera delle Muse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maurizio di Savoia (1593-1657). Cardinale, principe e mecenate tra Roma e Torino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università di Torino, Istituto per i Beni Musicali in Piemonte, Sep 2021, Turin, Italie. pp.241-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04018721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Allegories of Music painted for a virginal from the Liechtenstein collection in Vienna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedRen Munich 2023. Medieval and Renaissance Music Conference, IMS Working Group of Musical Iconography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bavarian Academy of Sciences and Humanities, Jul 2023, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04277041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingres, Rome and his Musician Friends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images of Music in Rome: Past and Present. 19th Symposium of the ICTM Study Group on Iconography of the Performing Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Zdrabko Blazekovic, May 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04276990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessins et gravures de buffets d'orgues dans les cabinets publics d'arts graphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'orgue : Magnificence des buffets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEM UMR 8584 et CERCOR, Sep 2023, La Chaise-Dieu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04277091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Allegories of Music painted for a virginal from the Liechtenstein collection in Vienna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance Society of America Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Renaissance Society of America, Mar 2023, San Juan (Puerto Rico), Puerto Rico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04377975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nineteenth-Century Italian Workshop of Neo-Late Medieval Ivory Instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Authentic, Fake or Mistaken Identity ? Creation, Recreation, Deception and Forgery in Music,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ZRC SAZU, Muzikološki inštitute, Metoda Kokole, Oct 2021, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing Francesco Gabrielli's portrait by Carlo Biffi etched in 1633</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedRen Munich 2023. Medieval and Renaissance Music Conference, RIdIM session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bavarian Academy of Sciences and Humanities, Jul 2023, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04277058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Bring a Portrait into Darkness – How to Bring Dirk Scholl of Delft under Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Quinquennial Congress of the International Musicological Society (IMS), Study Group on Musical Iconography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Athens, School of Philosophy, International Musicological Society (IMS), Study Group on Musical Iconography, Aug 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Day and night, months and seasons. Musical allegories in 17th century visual arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licht, Klang und Zeitwahrnehmung in der Musik der Frühen Neuzeit. Musikwissenschaftliche Tagung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Zürich, Musikwissenschaftliches Institut, Mar 2022, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1988-2018 – regard rétrospectif et personnel sur quelques expositions musicales en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’arte dei suoni in bella mostra. Esperienze di museologia musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bologna, Museo internazionale e biblioteca della musica - Museo di San Colombano, Apr 2022, Bologne (ITA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabry Garat (1774-after 1825), his portrait, his lyre-guitar: Parisian anticomania from Madame Vigée-Lebrun’s « Greek supper » to the travels of the « Lyre of Anacreon » in Spain and Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Quinquennial Congress of the International Musicological Society (IMS), RIDIM Session The Afterlife of Antiquity in Music Iconography Research,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Athens School of Philosophy - Répertoire international d'iconographie musicale, Aug 2022, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvertes et redécouvertes au Musée Instrumental : de Paul Brunold à Michel Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'invention du clavecin au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philharmonie de Paris - Musée de la Musique, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Musée instrumental du Conservatoire de Paris de 1933 à 1945 : ses collections, le « chantier intellectuel 1969&amp;quot;, sa mission, ses responsables, ses résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La spoliation des instruments de musique en Europe. 1933-1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philharmonie de Paris, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tambourin à cordes au XVIIIe siècle : iconographie musicale et spécimens des collections publiques en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel en ethnomusicologie de la France, Des États du couple flûte à trois trous – tambourin à cordes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée national du château, Institut d’études occitanes/Ethno-pôle, Nov 2022, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde 5 : Objectifs et impacts des revues francophones modérée par Yves Balmer, « La Revue Musique-Images-Instruments »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Les musicologies francophones dans un contexte international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque La Grange-Fleuret, CNRS, GRDI Épistémuse, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Richard Delalande ‘à la cour et à la ville’ : ses portraits et sa galerie de tableaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Faire de la musicologie avec Catherine Massip : entre art et science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque musicale La Grange- Fleuret - Ecole pratique des hautes études, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre des allégories dans l’Iconologie de Cesare Ripa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les imaginaires genrés de la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris-Sorbonne - Institut de recherche en musicologie, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reassessing the Musical Assembly with Reincken and Buxtehude painted by Johannes Voorhout in 1674</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.A. ReincKen in the Focus – J.A. Reincken im Fokus, Interdisciplinary Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule für Musik und Theater Hamburg (HTMT), Nov 2022, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur l’exposition ‘Musiciens des rues de Paris” (MNATP, 1996-1997) : l’anthropologie historique en milieu muséal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire itinérant « Les réveillées » IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MUCEM (Musée des Civilisations de l’Europe et de la Méditérannée), CCR - US In Visu, Dec 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travaux d’organologie de Claudie Marcel-Dubois et les développements de cette discipline au XXe siècle: Old vs New Organology ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire itinérant « Les réveillées ». Retour sur un demi-siècle d’ethnographie musicale en France (1939-1984)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ethno-pôle GARAE, Maison des Mémoires - US In Visu, Nov 2022, Carcassonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africanist Ethnomusicology and Musical Iconography: a dialogue with travelogues and music theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fürniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Ghirardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique en Afrique et sa diffusion dans le monde à l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’études supérieures de la Renaissance, Jun 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03978812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixty years of research on some symbolic figures of musicians : Allegories, Muses, Saintes, Brides, Courtesans, Wise Virgins and Foolish Virgins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mujeres en la iconografia musical : feminismo y construcciones de género</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Complutense (UCM), Facultad de Geografia e Historia, Dec 2021, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chanteur archéologue Delsarte' selon Saint-Saëns et Berlioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Saint-Saëns, d'un siècle à l'autre. Héritage - Réception - Interprétation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Études avancées de Paris - Bibliothèque nationale de France, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The musical scenes of sub-Saharan Africa in L’Illustration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fürniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie musicale en France au XIXe siècle vue par l’iconographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palazetto Bru-Zane, Fondation Bru-Zane, Centre de Musique romantique française, Dec 2021, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What they hear and what we dont' see: a look at listening in a missing painting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visualising the Unseen : Music in Visual Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucerne University of Applied Sciences and Arts, School of Music, Répertoire international d'Iconographie Musicale (RIDIM), Aug 2021, Lucerne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l'iconographie musicale pour mieux comprendre les musiques des pays méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Iconographie musicale dans les pays méditerranéens à l’heure de la numérisation intensive des images. Enjeux, méthodes et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tunis, Sidi Bou Saïd, Ennejma Ezzahra, Tunisie. pp.11-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03141661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux allégories de la Musique peintes sur un virginal de la collection Liechtenstein à Vienne : décrypter leur fonction, leurs sources, leur auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’IreMus présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en musicologie, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hornbostel-Sachs universal classification and André Schaeffner: a discordant or an original voice?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflecting on Hornbostel-Sachs's Versuch a century later</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondazione Ugo e Olga Levi, Jul 2015, Venise, Italy. pp.95-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trichet, ton Cabinet, ton portrait et ton livre en dépit de la mort te pourront faire Vivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmettre la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque Sainte-Geneviève - Bibliothèque nationale de France - Institut de recherche en musicologie, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les portraits de Jean-Louis Duport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude autour des frères Duport à l'occasion du bicentenaire de leur mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire national supérieur de musique de Paris - Christophe Coin, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musik sehen. Einsichten in die musikalische Ikonographie der Frühen Neuzeit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musik im Blick. Auditive und visuelle Kulturen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cologne, Institut für Historische Musikwissenschaft, Hochschule für Musik und Tanz Köln,, Dec 2019, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Thibault de Chambure (1902-1975) : ses travaux sur « Poésie et musique en France de 1450 à 1550 », ses collections musicales, ses concerts de musique ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Printemps des poètes 2019 – Découvrir, choisir et mettre en musique les poèmes du Moyen Âge, du XIXe au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris-Sorbonne ; Maison de la recherche, Mar 2019, Paris Auditorium du Petit Palais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait de musicien : épistémologie et historiographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire L’iconographie musicale et l’art occidentaI IV- Portraits de musiciens,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France, Université Paris-Sorbonne, Centre Chastel, Institut de recherche en musicologie, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux couvercles de clavecins des ateliers Ruckers peints au siècle de Rubens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres musicologiques de Valenciennes. Rubens et la musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des Beaux-Arts - Harmonia sacra - Université catholique de Louvain, May 2012, Valenciennes, France. pp.137-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02134158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait de compositeur en France (1660-1760) : les codes de représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’iconographie musicale et l’art occidentaI IV- Portraits de musiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France, Université Paris-Sorbonne, Centre Chastel, Institut de recherche en musicologie, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cent-vingt ans de travaux sur la musette : historiographie, résultats, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musette, un instrument de Cour, un instrument tout court</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen, CeRÉdi, May 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Musée instrumental du Conservatoire de Paris pendant la décennie Lang : ses initiatives pour la facture instrumentale, ses usagers baroqueux et revivalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collecter, conserver, exploiter les musiques de tradition orale en France et en Europe méridionale : « l’âge patrimonial"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des Civilisations de l'Europe et de la Méditerrannée, Jan 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait du musicien de profession : caractéristiques, variantes, évolution, fonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voci e suoni, matite e pennelli. Giornata di studio su La ritrattistica musicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Museo internazionale e Biblioteca della Musica - Il Saggiatore musicale, Oct 2018, Bologne (ITA), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music in the Garden, Castalian Spring, Fountain of Youth and Virginal Lids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Castalian Springs in Switzerland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Luzern - RIdIM (Répertoire international d'iiconographie musicale) - Historisches Museum Basel, Aug 2018, Herrliberg - Bâle, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inspiration dionysiaque dans l’iconographie des couvercles d’instruments à clavier (1580-1650) : convergence des arts et des plaisirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Between ecstasy and inspiration : wine and music in the visual arts / Entre extase et inspiration : le vin et la musique dans les arts visuels,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bordeaux, Cité du Vin, (Société internationale de musicologie) - IMS Working group on Musical Iconography, Jun 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting Musical Instruments in France (1795-1995) From National Heritage to Cultural Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Private Passion – Public Challenge. Musikinstrumente sammeln in Geschichte und Gegenwart,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Germanisches Nationalmuseum, Nürnberg - DFG, May 2017, Nuremberg, Germany. pp.88-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-assessing the Couperin Iconography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Couperin: a 350th anniversary symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Birmingham, Royal Conservatoire, Nov 2018, Birmingham (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositrice versus interprète dans la France du XIXe siècle : comment donner à voir la créatrice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interprètes et compositrices en France et en Allemagne : approches analytiques, sociologiques et historiques,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne-Université, Iremus, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watteau, ses ‘conversations réjouissantes et ses parties de plaisirs’. Construction d’un genre, définition, fortune, oubli et ré-interprétation romantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Envisioning Wordly and Otherwordly pleasures in Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Complutense - Conference of the International Musical Society - Study Group on Musical Iconography, Dec 2017, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la table ronde « Des savoirs en sociétés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centenaire de la Société française de musicologie, Penser la musicologie aujourd’hui. Objets, méthodes et prospectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité de la Musique, Société française de musicologie, Nov 2017, Paris Philharmonie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écouter la musique au XIXe siècle : attitudes, expressions et significations dans les arts visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Écouter est un art : figures d’auditeurs au XIXe siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Ouest, Centre de recherche en Littératures et Poétiques comparées, Jan 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sounds of Conflict: Listening to the Instruments and Music of the First World War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montagskolloquium. Klangforschung im Museum – Sound Research in the Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deutsches Museum, Münchner Zentrum für Wissenschafts- und Technikgeschichte, May 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curt Sachs and his Contribution to the Museology of Music</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Klang, Gedanke, Instrument. Curt Sachs und die Musikwissenschaft heute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Staatliches Institut für Musikforschung Preussischer Kulturbesitz, Sep 2006, Berlin, Germany. pp.99-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01616569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de la mise en exposition de la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Master Musique et Sciences sociales. 2017-2018,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Dec 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Conservatoire de Paris et ses sources visuelles : architecture, enseignement, collections artistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’ANR HEMEF, Histoire de l’enseignement musical en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IInstitut de recherche en musicologie ; Conservatoire national supérieur de musique de Paris ;, Mar 2017, Paris Bibliothèque nationale de France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilans et perspectives sur l’historiographie des musiques antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de savants et musiques antiques au XIXe siècle. L'élaboration d'un discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louvre-Lens, Dec 2017, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ensembles de violons en France à travers les sources visuelles (1650-1715)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cordes de l'orchestre français sous le règne de Louis XIV : instruments, répertoires et singularités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 2162 et UMR 200, Sep 2011, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depictions of the Church Serpent in France: Characteristics, Uses, Symbolisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Zink - Geschichte, Instrumente und Bauweise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stiftung Kloster Michaelstein, Oct 2009, Michaelstein, Germany. pp.213-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trompe dans les arts visuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Fastes de la trompe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation pour le rayonnement de la trompe musicale (FRTM) et Musée national des Invalides, Sep 2013, Paris, France. p. 87-107, 170-176, 187-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'image dans La Revue musicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Lallement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'oeuvre d'Henry Prunières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche sur le patrimoine musical en France (IRPMF), Oct 2009, Paris, France. pp.405-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01218456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Tolbecque et Eugène de Bricqueville : deux organographes collectionneurs d’instruments anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Framboisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectionner la musique. Érudits collectionneurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Royaumont, Institut de recherche sur le patrimoine musical en France (UMR 200), Nov 2013, Royaumont, France. pp.422-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01140258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liszt am Klavier (Vienne, 1840) : Josef Danhauser et la construction d'un archétype de salon parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il suono europeo all'epoca di Liszt: il viaggio musicale nel XIX secolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Medici Giulini (Briosco) - Centro Studi Opera Omnia Luigi Boccherini (Lucca) - Fondation Bru Zane (Venise), Sep 2011, Briosco, Italie. pp.29-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Trois mélodies pour le violoncelle avec accompagnement d'orgue expressif dédiées au Marquis de Corberon par Alexandre-Pierre-François Boëly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarre Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boëly, ses contemporains et le 'style sévère'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire à rayonnement régional de Paris - Université de Paris-Sorbonne, Dec 2008, Paris, France. pp.79-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01098635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Grasset, illustrateur de Jules Massenet : un &amp;quot;Art nouveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Massenet et l'Opéra Comique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Opéra Comique et Université Jean Monnet (Saint-Étienne), Dec 2012, Paris, France. pp.183-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière et musique : quelques réflexions des premiers organologues de langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre européenne autour de la facture instrumentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo 19 Anvers, Sep 1999, Cluny, France. pp.19-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01333813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vin et la Musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaia Prignano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Piperkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique, images, instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 293 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04018727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04019332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quella canzon m’intenerisce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musicians in Portraits: archaeology of a Genre, codes of representation, symbolic and social meanings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. The inaugural Claire Brook Award lecture, New York, The City University of New York, The Graduate Center, United States. 2019, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04020064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la musique à ses objets et ses images, entretien avec Florence Gétreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gétreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gribenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mayaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId212"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05486466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05486503v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davitt Moroney" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Plovie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098676v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857654v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kloster-michaelstein.de" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545660v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503621845-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857493v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399036v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857480v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035574v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Framboisier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle His" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580525v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857452v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272675v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne F&#252;rniss" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ghirardini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018720v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563727v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epi-revel.univ-cotedazur.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911338v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193641v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fayard.fr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503434v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lim.it" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503862v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hollitzer.at" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193634v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092838v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503589510-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092835v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://yalebooks.com/art" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092842v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190064v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910470v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chartes.psl.eu/fr/actualite/parution-musiques-liberte-entre-cour-provinces-au-temps-bourbons" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01988620v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gnm.de" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911924v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774866v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386302v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273130v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098613v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098608v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098609v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009447v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Davy-Rigaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348652v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857691v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn R. Tammen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398791v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04377961v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/dmd19.2.04" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855734v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w71" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387394v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guilloux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378063v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378067v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018726v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018722v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378064v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378045v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378048v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911384v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970923v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Michel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941881v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012436v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496970v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/em/caw080" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330550v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396881v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947332v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004410v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Daphy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025755v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Herlin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025753v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399216v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996398v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919367v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citadelles-mazenod.com/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503841v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vendries" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961490v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Battier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carpentier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maniguet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756621v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chesneau-Dupin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lissarrague" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leconte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soury" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Livres-d-Art/Le-vin-et-la-musique" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592256v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.citadelles-mazenod.com/livres-exceptionnels/429-voir-la-musique.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396869v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176797v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433595v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Couvreur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Latcham" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Battault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Pollens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00166627v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Colas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Haine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018719v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235139v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/collection.php?code=405" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218486v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chim&#232;nes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massip" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855664v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Lesage" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857635v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857725v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04277058v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018713v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018721v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04277018v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04377967v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378005v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04277041v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276990v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04277091v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04377975v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019415v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978812v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042121v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042114v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019455v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019429v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019425v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042116v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019897v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020545v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020548v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042118v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042112v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042111v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020549v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019369v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019376v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020542v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042109v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141661v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042106v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092697v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020539v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019361v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042105v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042103v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042102v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134158v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042104v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020537v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019990v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019908v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019931v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042094v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910472v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019941v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019975v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019352v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019347v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042082v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042088v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042090v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616569v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042091v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042085v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140258v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235145v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098629v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098688v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218456v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lallement" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098612v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098635v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarre Nicolas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145770v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333813v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018727v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Prignano" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Piperkov" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020064v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019332v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999842v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506916v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gribenski" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mayaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence G&#233;treau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kloster-michaelstein.de" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545660v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503621845-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857493v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399036v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857480v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04035574v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Framboisier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle His" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04580525v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857452v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04272675v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne F&#252;rniss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ghirardini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018720v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563727v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epi-revel.univ-cotedazur.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911338v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193641v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fayard.fr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503434v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lim.it" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503862v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hollitzer.at" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092838v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503589510-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092835v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://yalebooks.com/art" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092842v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190064v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01988620v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gnm.de" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01911924v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774866v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910470v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chartes.psl.eu/fr/actualite/parution-musiques-liberte-entre-cour-provinces-au-temps-bourbons" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01386302v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01273130v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098608v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098609v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098613v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009447v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Davy-Rigaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348722v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01348652v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857691v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn R. Tammen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05398791v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04377961v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/dmd19.2.04" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855734v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w71" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378067v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018726v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018722v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378064v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378045v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378048v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04387394v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guilloux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378063v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911384v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970923v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Michel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01941881v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012436v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330550v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396881v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496970v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/em/caw080" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947332v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004410v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Daphy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025755v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Herlin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04025753v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05486466v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05486503v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davitt Moroney" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Plovie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098676v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399216v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996398v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919367v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://citadelles-mazenod.com/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503841v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vendries" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756621v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chesneau-Dupin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lissarrague" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leconte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Soury" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Livres-d-Art/Le-vin-et-la-musique" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961490v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Battier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carpentier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maniguet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592256v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.citadelles-mazenod.com/livres-exceptionnels/429-voir-la-musique.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396869v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176797v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00433595v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Couvreur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Latcham" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Battault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Pollens" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00166627v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Colas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Haine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018719v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235139v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/collection.php?code=405" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218486v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Chim&#232;nes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massip" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855664v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Lesage" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857635v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04857725v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04277018v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04377967v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378005v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018713v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018721v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04277041v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276990v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04277091v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04377975v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019415v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04277058v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019897v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020545v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020548v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019455v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019429v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019425v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042116v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042118v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042112v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042111v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020549v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042121v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042114v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03978812v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020542v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019376v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042109v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019369v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141661v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042106v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092697v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020539v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019361v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042105v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042103v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042102v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134158v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042104v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020537v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019990v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019941v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019931v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042094v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910472v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019975v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019908v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019347v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042090v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042082v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042088v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616569v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042091v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042085v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019352v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235145v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098629v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098688v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218456v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lallement" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01140258v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098612v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098635v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarre Nicolas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145770v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333813v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018727v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Prignano" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Piperkov" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04019332v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999842v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04020064v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01506916v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gribenski" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mayaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>