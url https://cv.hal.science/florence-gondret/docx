--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -106,5552 +106,5570 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (129)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (130)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Paper: HotPig, a behavioural dataset of pigs under heat stress</w:t>
+                <w:t xml:space="preserve">Réduction des émissions de méthane entérique chez les ruminants : enjeux, solutions et perspectives à l’échelle de l’animal et des systèmes d’élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Bonneau de Beaufort</w:t>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Xavier</w:t>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Renaudeau</w:t>
+                <w:t xml:space="preserve">Mohamed Habibou Assouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Largouët</w:t>
+                <w:t xml:space="preserve">Valérie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Gondret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 5, pp.100112. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 39 (1), pp.9470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2025.100112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2026.39.1.9470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410799v1</w:t>
+                <w:t xml:space="preserve">hal-05526674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pilot study testing a continuous glucose monitoring sensor in lean growing pigs fed contrasting diets, to document nocturnal and diurnal glycemic excursions as well as their relationships</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Data Paper: HotPig, a behavioural dataset of pigs under heat stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bonneau de Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ollagnier</w:t>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Brajon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Largouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary and Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 32, pp.100612. </w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 5, pp.100112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vas.2026.100612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2025.100112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543421v1</w:t>
+                <w:t xml:space="preserve">hal-05410799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction des émissions de méthane entérique chez les ruminants : enjeux, solutions et perspectives à l’échelle de l’animal et des systèmes d’élevage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Gondret</w:t>
+                <w:t xml:space="preserve">A pilot study testing a continuous glucose monitoring sensor in lean growing pigs fed contrasting diets, to document nocturnal and diurnal glycemic excursions as well as their relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donato Andueza</w:t>
+                <w:t xml:space="preserve">Francis Amman Eugenio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Habibou Assouma</w:t>
+                <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Berthelot</w:t>
+                <w:t xml:space="preserve">Catherine Ollagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Boichard</w:t>
+                <w:t xml:space="preserve">Sophie Brajon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 39 (1), pp.9470. </w:t>
+              <w:t xml:space="preserve">Veterinary and Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 32, pp.100612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2026.39.1.9470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vas.2026.100612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05526674v1</w:t>
+                <w:t xml:space="preserve">hal-05543421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype and dietary inclusion of omega-3 fatty acids and fiber influence metabolism of subcutaneous adipose tissue and systemic metabolic outcomes in growing pigs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating alterations associated with heat stress and the recovery of the intestinal barrier using IPEC-J2 as an intestinal epithelial porcine cell model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamil Sierżant</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mauro-Vigroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Daré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2025.109911⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-026-45755-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168351v1</w:t>
+                <w:t xml:space="preserve">hal-05585951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Hydrogel Microneedle Arrays for Physiology Monitoring of Farm Animals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Xavier</w:t>
+                <w:t xml:space="preserve">Genotype and dietary inclusion of omega-3 fatty acids and fiber influence metabolism of subcutaneous adipose tissue and systemic metabolic outcomes in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorraine Novais-Gameiro</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kamil Sierżant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mi16091015⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 229, pp.109911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2025.109911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05307663v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a ‘One quality’ approach of pork: A perspective on the challenges and opportunities in the context of the farm-to-fork continuum – Invited review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 226, pp.109834. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meatsci.2025.109834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pilot study on alternative blood sampling methods in pigs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Design of Hydrogel Microneedle Arrays for Physiology Monitoring of Farm Animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurabelle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cornelia C. Metges</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Novais-Gameiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12917-025-04738-4⟩</w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (9), pp.1015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi16091015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05084798v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05307663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological traits of newborn piglets associated with colostrum intake, neonatal survival and preweaning growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+                <w:t xml:space="preserve">A pilot study on alternative blood sampling methods in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Resmond</w:t>
+                <w:t xml:space="preserve">Francis Amann Eugenio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Merlot</w:t>
+                <w:t xml:space="preserve">Jan Værum Nørgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Gondret</w:t>
+                <w:t xml:space="preserve">Cornelia C. Metges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100843⟩</w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21, pp.366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12917-025-04738-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123407v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small networks of expressed genes in the whole blood and relationships to profiles in circulating metabolites provide insights in inter-individual variability of feed efficiency in growing pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fixing molecular complexes in BioPAX standards to enrich interactions and detect redundancies using Semantic Web Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Juigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Juigné</w:t>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Moreews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Becker</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-023-09751-1⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (5), pp.btad257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btad257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304335v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exogenous porcine somatotropin administered to late pregnant gilts alters liver and muscle functionalities in pig foetuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Langendjik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17, pp.100691. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixing molecular complexes in BioPAX standards to enrich interactions and detect redundancies using Semantic Web Technologies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physiological traits of newborn piglets associated with colostrum intake, neonatal survival and preweaning growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Moreews</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Resmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btad257⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (6), pp.100843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084869v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving maternal welfare during gestation has positive outcomes on neonatal survival and modulates offspring immune response in pigs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Small networks of expressed genes in the whole blood and relationships to profiles in circulating metabolites provide insights in inter-individual variability of feed efficiency in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Juigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-023-09751-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2022.113751⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03601702v1</w:t>
+                <w:t xml:space="preserve">hal-04304335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seven steps to enhance Open Science practices in animal science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birte L Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Tobias Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PNAS Nexus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1 (3), pp.1-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgac106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review: Implication of redox imbalance in animal health and performance at critical periods, insights from different farm species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (6), pp.100543. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poor hygiene of housing conditions influences energy metabolism in a muscle type-dependent manner in growing pigs differing in feed efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.7991. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-022-12050-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of rosemary (Rosmarinus officinalis) and blackcurrant extracts (Ribes nigrum) supplementation on performance indices and oxidative stability of chicken broiler meat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Małgorzata Korzeniowska</w:t>
+                <w:t xml:space="preserve">Improving maternal welfare during gestation has positive outcomes on neonatal survival and modulates offspring immune response in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janusz Orda</w:t>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aneta Wojdyło</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Gondret</w:t>
+                <w:t xml:space="preserve">Benoît Peuteman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Père</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani11041155⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 249, pp.113751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2022.113751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211607v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of merged whole blood transcriptomic datasets to identify circulating molecular biomarkers of feed efficiency in growing pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Messad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-021-07843-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of blood immune and metabolic indicators explaining the variability of growth of pigs under contrasted sanitary conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The effect of rosemary (Rosmarinus officinalis) and blackcurrant extracts (Ribes nigrum) supplementation on performance indices and oxidative stability of chicken broiler meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Sierżant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Korzeniowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janusz Orda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneta Wojdyło</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.1155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani11041155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12917-021-02872-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03203960v1</w:t>
+                <w:t xml:space="preserve">hal-03211607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of adult stem cell populations to a high-fat/high-fiber diet in skeletal muscle and adipose tissue of growing pigs divergently selected for feed efficiency</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Identification of blood immune and metabolic indicators explaining the variability of growth of pigs under contrasted sanitary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Resmond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-020-02418-7⟩</w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17, pp.166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12917-021-02872-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986493v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAX2GRAPHML: a Python library for large-scale regulation network analysis using BIOPAX</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Response of adult stem cell populations to a high-fat/high-fiber diet in skeletal muscle and adipose tissue of growing pigs divergently selected for feed efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dessauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Becker</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btab441⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60, pp.2397-2408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-020-02418-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265223v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé et bien-être de la truie gestante et du porc en croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34 (3), pp.211-226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2021.34.3.4879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash dietary methionine supply over growth requirements in pigs: Multi-facetted effects on skeletal muscle metabolism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">PAX2GRAPHML: a Python library for large-scale regulation network analysis using BIOPAX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moreews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Becker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100268⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (24), pp.4889-4891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btab441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245785v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal muscle proteome of piglets is affected in a muscle-dependent manner by a limiting total sulfur amino acid supply</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Alberto Conde-Aguilera</w:t>
+                <w:t xml:space="preserve">Flash dietary methionine supply over growth requirements in pigs: Multi-facetted effects on skeletal muscle metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Gondret</w:t>
+                <w:t xml:space="preserve">D.I. I Batonon-Alavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59, pp.2939-2951. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (7), pp.100268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00394-019-02133-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377015v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long noncoding RNAs in lipid metabolism: literature review and conservation analysis across species</w:t>
+                <w:t xml:space="preserve">Skeletal muscle proteome of piglets is affected in a muscle-dependent manner by a limiting total sulfur amino acid supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Muret</w:t>
+                <w:t xml:space="preserve">Jose Alberto Conde-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Désert</w:t>
+                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Lagoutte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Gondret</w:t>
+                <w:t xml:space="preserve">Cristina Delgado-Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-019-6093-3⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59, pp.2939-2951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-019-02133-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387579v1</w:t>
+                <w:t xml:space="preserve">hal-02377015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of muscle transcriptomes using gradient boosting machine learning identifies molecular predictors of feed efficiency in growing pigs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Tissue-specific responses of antioxidant pathways to poor hygiene conditions in growing pigs divergently selected for feed efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Sierzant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-019-6010-9⟩</w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12917-019-2107-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267848v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sow environment during gestation. Part II. Influence on piglet physiology and tissue maturity at birth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Effect of the flavonoid baicalin on the proliferative capacity of bovine mammary cells and their ability to regulate oxidative stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731118003087⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.6565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627597v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue-specific responses of antioxidant pathways to poor hygiene conditions in growing pigs divergently selected for feed efficiency</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Sow environment during gestation. Part II. Influence on piglet physiology and tissue maturity at birth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15, pp.341. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (7), pp.1440-1447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12917-019-2107-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731118003087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299669v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the flavonoid baicalin on the proliferative capacity of bovine mammary cells and their ability to regulate oxidative stress</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Long noncoding RNAs in lipid metabolism: literature review and conservation analysis across species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Muret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Lagoutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.6565⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, pp.882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-019-6093-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073391v1</w:t>
+                <w:t xml:space="preserve">hal-02387579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sow environment during gestation. Part I. Influence on maternal physiology and lacteal secretions in relation with neonatal survival</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Investigation of muscle transcriptomes using gradient boosting machine learning identifies molecular predictors of feed efficiency in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Messad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Koffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731118002987⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20, pp.659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-019-6010-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627801v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of environmental enrichment with wood materials and straw pellets on the metabolic status of sows during gestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Peuteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 229, pp.43-48. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2019.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-tissue transcriptomic study reveals the main role of liver in the chicken adaptive response to a switch in dietary energy source through the transcriptional regulation of lipogenesis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Morgane Boutin</w:t>
+                <w:t xml:space="preserve">Sow environment during gestation. Part I. Influence on maternal physiology and lacteal secretions in relation with neonatal survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
+                <w:t xml:space="preserve">Hélène Pastorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-018-4520-5⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (7), pp.1432-1439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731118002987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01727161v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of adipose tissue during the last weeks of gestation in pure and crossbred Large White or Meishan fetuses gestated by sows of either breed</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+                <w:t xml:space="preserve">Multi-tissue transcriptomic study reveals the main role of liver in the chicken adaptive response to a switch in dietary energy source through the transcriptional regulation of lipogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Billon</w:t>
+                <w:t xml:space="preserve">Meziane Aite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40104-018-0244-2⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-4520-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763243v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving pork quality traits by a short-term dietary methionine supplementation at levels above growth requirements in finisher pigs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Proteomic analysis of adipose tissue during the last weeks of gestation in pure and crossbred Large White or Meishan fetuses gestated by sows of either breed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2018.06.040⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40104-018-0244-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827949v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hygiene of housing conditions on performance and health of two pig genetic lines divergent for residual feed intake</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Improving pork quality traits by a short-term dietary methionine supplementation at levels above growth requirements in finisher pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores I. Batonon-Alavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731117001379⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 145, pp.230-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2018.06.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01552145v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transcriptome multi-tissue analysis identifies biological pathways and genes associated with variations in feed efficiency of growing pigs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Siegel</w:t>
+                <w:t xml:space="preserve">Review. Divergent selection for residual feed intake in the growing pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-017-3639-0⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (9), pp.1427-1439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S175173111600286X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01494107v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methionine and cysteine deficiencies altered proliferation rate and time‑course differentiation of porcine preadipose cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Castellano-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amino Acids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 49 (2), pp.355-366. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00726-016-2369-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review. Divergent selection for residual feed intake in the growing pig</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Justine Faure</w:t>
+                <w:t xml:space="preserve">A transcriptome multi-tissue analysis identifies biological pathways and genes associated with variations in feed efficiency of growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gatellier</w:t>
+                <w:t xml:space="preserve">Magalie Houée-Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S175173111600286X⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-017-3639-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01547532v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection pour la consommation alimentaire moyenne journalière résiduelle chez le porc : impacts sur les caractères et défis pour la filière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Impact of hygiene of housing conditions on performance and health of two pig genetic lines divergent for residual feed intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gatellier</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (2), pp.350-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731117001379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.5.2274⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02629240v1</w:t>
+                <w:t xml:space="preserve">hal-01552145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentially expressed genes and gene networks involved in pig ovarian follicular atresia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+                <w:t xml:space="preserve">Sélection pour la consommation alimentaire moyenne journalière résiduelle chez le porc : impacts sur les caractères et défis pour la filière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00069.2016⟩</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (5), pp.439-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.5.2274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01529483v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systemic approach to explore the flexibility of energy stores at the cellular scale: examples from muscle cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differentially expressed genes and gene networks involved in pig ovarian follicular atresia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Mormede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.06.014⟩</w:t>
+              <w:t xml:space="preserve">Physiological Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (2), pp.67-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00069.2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01455904v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular alterations induced by a high-fat high-fiber diet in porcine adipose tissues: variations according to the anatomical fat location</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Increased expressions of genes and proteins involved in mitochondrial oxidation and antioxidant pathway in adipose tissue of pigs selected for a low residual feed intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Tacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-016-2438-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (12), pp.5042-5054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas2016-0619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286555v1</w:t>
+                <w:t xml:space="preserve">hal-01512046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased expressions of genes and proteins involved in mitochondrial oxidation and antioxidant pathway in adipose tissue of pigs selected for a low residual feed intake</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Molecular alterations induced by a high-fat high-fiber diet in porcine adipose tissues: variations according to the anatomical fat location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Houée-Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (12), pp.5042-5054. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas2016-0619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-2438-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512046v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomes of whole blood and PBMC in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Zerjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5740,3339 +5758,3326 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la flexibilité métabolique : vers une meilleure compréhension des capacités adaptatives de l’animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29 (3), pp.201-216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2016.29.3.2960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole blood transcriptomics is relevant to identify molecular changes in response to genetic selection for feed efficiency and nutritional status in the pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Trefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (1), pp.e0146550. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0146550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre- and postnatal adipose tissue development in farm animals: from stem cells to adipocyte physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10 (11), pp.1839-1847. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731116000872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertinent plasma indicators of the ability of chickens to synthesize and store lipids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A systemic approach to explore the flexibility of energy stores at the cellular scale: examples from muscle cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 93 (1), pp.107-116. </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 404, pp.331-341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2014-8482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207761v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methionine deficient diet enhances adipose tissue lipid metabolism and alters anti-oxidant pathways in young growing pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Castellano-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Alberto Conde Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (7), pp.e0130514. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0130514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ability of genetically lean or fat slow-growing chickens to synthesize and store lipids is not altered by the dietary energy source</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influences maternelles sur la consommation de colostrum et la survie néonatale du porcelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Farmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731115000683⟩</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (4), pp.295-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.4.3034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211037v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences maternelles sur la consommation de colostrum et la survie néonatale du porcelet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The ability of genetically lean or fat slow-growing chickens to synthesize and store lipids is not altered by the dietary energy source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.4.3034⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (10), pp.1643-1652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731115000683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636061v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding Duplication of Free Fatty Acid Receptor-2 (GPR43) Genes in the Chicken Genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Desert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Callebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Djari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (5), pp.1332-1348. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gbe/evv072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent selection for residual feed intake affects the transcriptomic and proteomic profiles of pig skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Trefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 93 (6), pp.2745-2758. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas2015-8928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR-based metabolomics highlights differences in plasma metabolites in pigs exhibiting diet-induced differences in adiposity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lalande-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illa Tea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 55 (3), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-015-0932-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delayed muscle development in small pig fetuses around birth cannot be rectified by maternal early feed restriction and subsequent overfeeding during gestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenha Mobuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Palin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (12), pp.1996-2005. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731115001202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a large-scale knowledge database on reactions and regulations to propose key upstream regulators of various sets of molecules participating in cell metabolism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pertinent plasma indicators of the ability of chickens to synthesize and store lipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lalande-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illa Tea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Systems Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1752-0509-8-32⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (1), pp.107-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2014-8482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980499v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meal frequency changes the basal and time-course profiles of plasma nutrient concentrations and affects feed efficiency in young growing pigs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Using a large-scale knowledge database on reactions and regulations to propose key upstream regulators of various sets of molecules participating in cell metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Gondret</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (1), pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1752-0509-8-32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2013-7505⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01210577v1</w:t>
+                <w:t xml:space="preserve">hal-00980499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production performance, carcass composition, and adipose tissue traits of heavy pigs. Influence of breed and production system</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meal frequency changes the basal and time-course profiles of plasma nutrient concentrations and affects feed efficiency in young growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Pollet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Thierry Le Naou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 92 (8), pp.3543-3556. </w:t>
+              <w:t xml:space="preserve">, 2014, 92 (5), pp.2008-2016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas2014-7398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2013-7505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210604v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The loss of adipokine genes in the chicken genome and implications for insulin metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production performance, carcass composition, and adipose tissue traits of heavy pigs. Influence of breed and production system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natasa Dakovic</w:t>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Terezol</w:t>
+                <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Pitel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Yves Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msu208⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92 (8), pp.3543-3556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas2014-7398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129850v1</w:t>
+                <w:t xml:space="preserve">hal-01210604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplying dextrose before insemination and L-arginine during the last third of pregnancy in sow diets. Effects on within-litter variation of piglet birth weight</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+                <w:t xml:space="preserve">The loss of adipokine genes in the chicken genome and implications for insulin metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasa Dakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Terezol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Roy</w:t>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lottin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Boulot</w:t>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2013-6701⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (10), pp.2637-2646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msu208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210544v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary energy sources affect the partition of body lipids and the hierarchy of energy metabolic pathways in growing pigs differing in feed efficiency</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Mourot</w:t>
+                <w:t xml:space="preserve">Supplying dextrose before insemination and L-arginine during the last third of pregnancy in sow diets. Effects on within-litter variation of piglet birth weight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+                <w:t xml:space="preserve">H Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Boulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 92 (11), pp.4865-4877. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2014-7995⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 92 (4), pp.1445-1450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2013-6701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207757v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Difference in short-term responses to a high-fiber diet in pigs divergently selected for residual feed intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Naou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 92 (4), pp.1512-1523. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2013-6623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'apport de dextrose et d'arginine dans le régime de la truie sur l'hétérogénéité du poids des porcelets à la naissance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dietary energy sources affect the partition of body lipids and the hierarchy of energy metabolic pathways in growing pigs differing in feed efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tech Porc</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92 (11), pp.4865-4877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2014-7995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210813v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm feed findings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effet de l'apport de dextrose et d'arginine dans le régime de la truie sur l'hétérogénéité du poids des porcelets à la naissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Boulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International innovation - environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 08/2013, pp.73-75</w:t>
+              <w:t xml:space="preserve">Tech Porc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.17-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210874v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous intra-uterine growth restriction modulates the endocrine status and the developmental expression of genes in porcine fetal and neonatal adipose tissue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Farm feed findings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International innovation - environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 08/2013, pp.73-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01210491v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial function, fatty acid metabolism, and immune system are relevant features of pig adipose tissue development</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Spontaneous intra-uterine growth restriction modulates the endocrine status and the developmental expression of genes in porcine fetal and neonatal adipose tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Tacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dare-Michelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Trefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00098.2012⟩</w:t>
+              <w:t xml:space="preserve">General and Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 194, pp.208-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygcen.2013.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210331v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipose tissue proteomes of intrauterine growth-restricted piglets artificially reared on a high-protein neonatal formula</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A comparison of subcutaneous adipose tissue proteomes in juvenile piglets with a contrasted adiposity underscored similarities with human obesity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2011.09.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75 (3), pp.949-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2011.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651291v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of subcutaneous adipose tissue proteomes in juvenile piglets with a contrasted adiposity underscored similarities with human obesity.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La variabilité des performances animales en élevage porcin : description et implications pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (1), pp.5-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01122161v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La variabilité des performances animales en élevage porcin : description et implications pratiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolic changes and tissue responses to selection on residual feed intake in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry T. Le Naou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (13), pp.4771-4780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2012-5226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210297v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards amino acid recommendations for specific physiological and patho-physiological states in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jacques Matte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 71 (3), pp.425 - 432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9100,752 +9105,747 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic changes and tissue responses to selection on residual feed intake in growing pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards candidate genes affecting body fatness at the SSC7 QTL by expression analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry T. Le Naou</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Tacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2012-5226⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 129 (4), pp.316-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0388.2011.00965.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001044v1</w:t>
+                <w:t xml:space="preserve">hal-01000464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards candidate genes affecting body fatness at the SSC7 QTL by expression analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Adipose tissue proteomes of intrauterine growth-restricted piglets artificially reared on a high-protein neonatal formula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousseynou Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0388.2011.00965.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (11), pp.1417-1424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2011.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000464v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-protein neonatal formula induces a temporary reduction of adiposity and changes later adipocyte physiology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mitochondrial function, fatty acid metabolism, and immune system are relevant features of pig adipose tissue development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Damon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiological Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (22), pp.1116-1124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00098.2012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpregu.00459.2010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02646220v1</w:t>
+                <w:t xml:space="preserve">hal-01210331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential gene expressions in subcutaneous adipose tissue pointed to a delayed adipocytic differentiation in small pig fetuses compared to their heavier siblings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A high-protein neonatal formula induces a temporary reduction of adiposity and changes later adipocyte physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousseynou Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Bee</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diff.2011.02.002⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 300 (2), pp.R387-R397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpregu.00459.2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02648872v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intramuscular fat content in meat-producing animals: development, genetic and nutritional control, and identification of putative markers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential gene expressions in subcutaneous adipose tissue pointed to a delayed adipocytic differentiation in small pig fetuses compared to their heavier siblings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Tacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">J. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Médale</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Giuseppe Bee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 81 (4), pp.253-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diff.2011.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731109991091⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667996v1</w:t>
+                <w:t xml:space="preserve">hal-02648872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prenatal exposure to maternal low or high protein diets induces modest changes in the adipose tissue proteome of newborn piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousseynou Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kalbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9922,103 +9922,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarkers of meat fat content - a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fleischwirtschaft International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (10), pp.69-72</w:t>
@@ -10033,2700 +10033,2700 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A minimal model for hepatic fatty acid balance during fasting: Application to PPAR alpha-deficient mice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Intramuscular fat content in meat-producing animals: development, genetic and nutritional control, and identification of putative markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Guillou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.G.P. Martin</w:t>
+                <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (2), pp.303-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731109991091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2009.07.025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00559147v1</w:t>
+                <w:t xml:space="preserve">hal-02667996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skeletal muscle adaptations and biomechanical properties of tendons in response to jump exercise in rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rémignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 87 (2), pp.544-553. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2527/jas.2008-1286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentially-expressed genes in pig Longissimus muscles with contrasting levels of fat, as identified by combined transcriptomic, reverse transcription PCR, and proteomic analyses.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Damon</w:t>
+                <w:t xml:space="preserve">A minimal model for hepatic fatty acid balance during fasting: Application to PPAR alpha-deficient mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Guitton</w:t>
+                <w:t xml:space="preserve">Hervé Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Guisle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ecolan</w:t>
+                <w:t xml:space="preserve">P.G.P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf8033144⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 261 (2), pp.266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2009.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653335v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional differences in porcine adipocytes isolated from skeletal muscle and adipose tissues as identified by a proteomic approach.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">Differentially-expressed genes in pig Longissimus muscles with contrasting levels of fat, as identified by combined transcriptomic, reverse transcription PCR, and proteomic analyses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingshun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ecolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2007-0750⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (9), pp.3808-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf8033144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653325v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid metabolism and cellular features of skeletal muscle and subcutaneous adipose tissue in pigs differing in IGF-II genotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karijn van den Maagdenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Buys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefaan de Smet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 34 (1), pp.45-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.domaniend.2006.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic and histochemical characteristics of fat and muscle tissues in homozygous or heterozygous pigs for the body composition QTL located on chromosome 7</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regional differences in porcine adipocytes isolated from skeletal muscle and adipose tissues as identified by a proteomic approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillerm-Regost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00270.2006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 86 (9), pp.2115-2125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2007-0750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662501v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adipocyte- and heart-type fatty acid binding proteins are both expressed in subcutaneous and intramuscular porcine (Sus scrofa) adipocytes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">The response of various muscle types to a restriction –re-alimentation feeding strategy in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Heyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpb.2007.03.017⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (6), pp.849-857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731107000201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02657407v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does feed restriction and re-alimentation differently affect lipid content and metabolism according to muscle type in pigs (Sus scrofa) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - A: Comparative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 147 (2), pp.375-382. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cbpa.2007.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The response of various muscle types to a restriction –re-alimentation feeding strategy in growing pigs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Adipocyte- and heart-type fatty acid binding proteins are both expressed in subcutaneous and intramuscular porcine (Sus scrofa) adipocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731107000201⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 148 (1), pp.14-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpb.2007.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659688v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low birth weight is associated with enlarged muscle fiber area and impaired meat tenderness of the longissimus muscle in pigs</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metabolic and histochemical characteristics of fat and muscle tissues in homozygous or heterozygous pigs for the body composition QTL located on chromosome 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiological Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 30 (3), pp.232-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00270.2006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/2006.84193x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02657598v1</w:t>
+                <w:t xml:space="preserve">hal-02662501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Number of intramuscular adipocytes and fatty acid binding protein-4 content are significant indicators of intramuscular fat level in crossbred Large White x Duroc pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 84, pp.1083-1092. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2527/2006.8451083x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular and biochemical features of skeletal muscle in obese Yucatan minipigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Guillerm-Regost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Sebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Champ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 14 (10), pp.1700-1707. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/oby.2006.195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La teneur en lipides de la viande : une balance métabolique complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 19 (5), pp.327-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid metabolism and secretory function of porcine intramuscular adipocytes compared with subcutaneous and perirenal adipocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 291, pp.E372-E380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/ajpendo.00482.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of piglet birth weight on postnatal growth performance, tissue lipogenic capacity, and muscle histological traits at market weight</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Low birth weight is associated with enlarged muscle fiber area and impaired meat tenderness of the longissimus muscle in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Production Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 84 (1), pp.93-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/2006.84193x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.livprodsci.2004.09.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02675139v1</w:t>
+                <w:t xml:space="preserve">hal-02657598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects génétiques de la croissance et de la qualité de la viande chez le lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 18 (2), pp.119-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The long-term influences of birth weight on muscle characteristics and eating meat quality in pigs individually reared and fed during fattening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv für Tierzucht</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 48, pp.68-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carcass composition, bone mechanical properties, and meat quality traits in relation to growth rate in rabbits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The influence of divergent selection for body weight at 63 days of age in rabbits on muscle characteristics at a same age or at a similar weight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 83, pp.1526-1535</w:t>
+              <w:t xml:space="preserve">Archiv für Tierzucht</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 48 (Special Issue), pp.98-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673908v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of divergent selection for body weight at 63 days of age in rabbits on muscle characteristics at a same age or at a similar weight</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Carcass composition, bone mechanical properties, and meat quality traits in relation to growth rate in rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiv für Tierzucht</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 48 (Special Issue), pp.98-104</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 83, pp.1526-1535</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670647v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of exercise during growth and alternative rearing systems on muscle fibers and collagen properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 45 (1), pp.69-86. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2005003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00900543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent selection on 63-day body weight in the rabbit: response on growth, carcass and muscle traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 37 (1), pp.105-122. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/gse:2004038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual metabolic characteristics in skeletal muscles of transgenic rabbits for human lipoprotein lipase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence of piglet birth weight on postnatal growth performance, tissue lipogenic capacity, and muscle histological traits at market weight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie M. Damon</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Herpin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Viglietta</w:t>
+                <w:t xml:space="preserve">X. Pichodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids in Health and Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Livestock Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 93, pp.137-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livprodsci.2004.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1476-511X-3-27⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02676819v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic principles of muscle development and growth in meat-producing mammals as affected by the insulin-like growth factor (IGF) system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Oksbjerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vestergaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12767,3055 +12767,3189 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related relationships between muscle fat content and metabolic traits in growing rabbits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Regulation of development and metabolism of adipose tissue by growth hormone and the insulin-like growth factor system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Herpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 44 (1), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 27 (3), pp.241-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/rnd:2004011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2004.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00900472v1</w:t>
+                <w:t xml:space="preserve">hal-02672962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of development and metabolism of adipose tissue by growth hormone and the insulin-like growth factor system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">GH and insulin affect fatty acid synthase activity in isolated porcine adipocytes in culture without modifications of sterol regulatory element binding protein-1 expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domestic Animal Endocrinology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 181, pp.271-280</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672962v1</w:t>
+                <w:t xml:space="preserve">hal-02670437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GH and insulin affect fatty acid synthase activity in isolated porcine adipocytes in culture without modifications of sterol regulatory element binding protein-1 expression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Age-related relationships between muscle fat content and metabolic traits in growing rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Herpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 44 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2004011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670437v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related changes in glucose utilization and fatty acid oxidation in a muscle-specific manner during rabbit growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Petit ... la naissance : Une croissance plus faible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Muscle Research and Cell Motility</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Paysan Morbihannais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1771, pp.12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02680797v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petit ... la naissance : Une croissance plus faible</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Age-related changes in glucose utilization and fatty acid oxidation in a muscle-specific manner during rabbit growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay B. Jadhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Houdebine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paysan Morbihannais</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Muscle Research and Cell Motility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25 (4-5), pp.405-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10974-004-2768-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679985v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petits porcelets: Qui sont-ils ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Dividich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atout Porc Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 21, pp.15-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning of cDNA encoding the nuclear form of chicken sterol response element binding protein-2 (SREBP-2), chromosomal localization, and tissue expression of chicken SREBP-1 and -2 genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Assaf</w:t>
+                <w:t xml:space="preserve">Unusual metabolic characteristics in skeletal muscles of transgenic rabbits for human lipoprotein lipase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Hazard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederique Pitel</w:t>
+                <w:t xml:space="preserve">S.B. Jadhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Morisson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Alizadeh</w:t>
+                <w:t xml:space="preserve">Céline Viglietta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lipids in Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3, pp.27-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1476-511X-3-27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670802v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of divergent selection for body weight at a fixed age on histological, chemical and rheological characteristics of rabbit muscles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cloning of cDNA encoding the nuclear form of chicken sterol response element binding protein-2 (SREBP-2), chromosomal localization, and tissue expression of chicken SREBP-1 and -2 genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Production Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 76, pp.81-89</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 82, pp.54-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670816v1</w:t>
+                <w:t xml:space="preserve">hal-02670802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de porcs présentant des teneurs extrêmes en lipides dans le muscle longissimus. 2- Capacités de stockage et d'utilisation des lipides intramusculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, HS, pp.167-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de porc présentant des teneurs extrêmes en lipides dans le muscle Longissimus. 1- Performances de croissance et qualité des carcasses et des viandes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effects of divergent selection for body weight at a fixed age on histological, chemical and rheological characteristics of rabbit muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, HS, pp.139-140</w:t>
+              <w:t xml:space="preserve">Livestock Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 76, pp.81-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670415v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding intensity and dietary protein level affect adipocyte cellularity and lipogenic capacity of muscle homogenates in growing pigs, without modification of the expression of Sterol Regulatory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comparaison de porc présentant des teneurs extrêmes en lipides dans le muscle Longissimus. 1- Performances de croissance et qualité des carcasses et des viandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 80 (12), pp.3184-3193</w:t>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, HS, pp.139-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671964v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADD-1/SREBP-1 is a major determinant of tissue differential lipogenic capacity in mammalian and avian species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Feeding intensity and dietary protein level affect adipocyte cellularity and lipogenic capacity of muscle homogenates in growing pigs, without modification of the expression of Sterol Regulatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Dugail</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 42 (1), pp.106-113</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 80 (12), pp.3184-3193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676624v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques musculaires et qualité de la viande chez deux lignées de lapins sélectionnées de manière divergente sur le poids à 63 jours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">ADD-1/SREBP-1 is a major determinant of tissue differential lipogenic capacity in mammalian and avian species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dugail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 21 (HS), pp.55-58</w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 42 (1), pp.106-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685477v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent selection on 63-day body weight in rabbit: preliminary results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Caractéristiques musculaires et qualité de la viande chez deux lignées de lapins sélectionnées de manière divergente sur le poids à 63 jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Rabbit Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 8 (1), pp.443-448</w:t>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 21 (HS), pp.55-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685434v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restricted feed intake during fattening reduces intramuscular lipid deposition without modifying muscle fiber characteristics in rabbits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Divergent selection on 63-day body weight in rabbit: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 130, pp.228-233</w:t>
+              <w:t xml:space="preserve">World Rabbit Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 8 (1), pp.443-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694475v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement musculaire et qualité des viandes de volailles, lapins et porcs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Restricted feed intake during fattening reduces intramuscular lipid deposition without modifying muscle fiber characteristics in rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lebas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, HS, pp.9-16</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 130, pp.228-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689411v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d'un rationnement sur les caractéristiques musculaires chez le lapin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Développement musculaire et qualité des viandes de volailles, lapins et porcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cuniculture Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 148 (26-4), pp.167-169</w:t>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, HS, pp.9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693257v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between de novo lipogenesis and tissue lipid content in muscle, perirenal fat and liver in the rabbit; effects of age and dietary fatty acids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les muscles et la qualité de la viande de lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mourot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Bonneau</w:t>
+                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 39 (1), pp.87-88</w:t>
+              <w:t xml:space="preserve">Cuniculture Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 148, pp.160-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900262v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lipogenèse chez le lapin. Importance pour le contrôle de la teneur en lipides de la viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 12 (4), pp.301-309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les muscles et la qualité de la viande de lapin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effects of feed restriction during fattening on muscle lipids traits in the rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lebas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cuniculture Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 148, pp.160-165</w:t>
+              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 58 (3), pp.A84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687767v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of feed restriction during fattening on muscle lipids traits in the rabbit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Relationships between de novo lipogenesis and tissue lipid content in muscle, perirenal fat and liver in the rabbit; effects of age and dietary fatty acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 58 (3), pp.A84</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 39 (1), pp.87-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687842v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place des caractéristiques du muscle chez le lapin et incidence sur la qualité de la viande</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effets d'un rationnement sur les caractéristiques musculaires chez le lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Bonneau</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lebas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 11 (5), pp.335-347</w:t>
+              <w:t xml:space="preserve">Cuniculture Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 148 (26-4), pp.167-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697552v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of age at slaughter on chemical traits and sensory quality of longissimus lumborum muscle in the rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 48 (1-2), pp.181-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02687906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of intramuscular adipose tissue cellularity in muscles differing in their lipid content and fibre type composition during rabbit growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Production Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 54, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipides intramusculaires et qualité de la viande de lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 7, pp.101-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary fatty acids on lipogenesis and lipid traits in muscle, adipose tissue and liver of growing rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 66, pp.483-489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of simultaneous gestation and lactation in rabbit does on muscular characteristics of the youngs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mise en place des caractéristiques du muscle chez le lapin et incidence sur la qualité de la viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 37, pp.163-172</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 11 (5), pp.335-347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686515v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental changes in lipogenic enzymes in muscle compared to liver and extramuscular adipose tissues in the rabbit (Oryctolagus cuniculus)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effects of simultaneous gestation and lactation in rabbit does on muscular characteristics of the youngs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology Part B: Comparative Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 117B (2), pp.259-265</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 37, pp.163-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686548v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of simultaneous gestation and lactation in rabbit does on muscular characteristics of the youngs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Developmental changes in lipogenic enzymes in muscle compared to liver and extramuscular adipose tissues in the rabbit (Oryctolagus cuniculus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M Bonneau</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 37 (2), pp.163-172</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology Part B: Comparative Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 117B (2), pp.259-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00899948v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effects of simultaneous gestation and lactation in rabbit does on muscular characteristics of the youngs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 37 (2), pp.163-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00899948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Myosin isoform transitions in four rabbit muscles during postnatal growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne d'Albis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Muscle Research and Cell Motility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 17 (6), pp.657-667. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF00154060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15825,17698 +15959,17698 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité et durabilité de la viande de porc - Une approche d’évaluation intégrée « de la ferme à la table » : le concept ‘One Quality’</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">WAIT4: Bien-être animal et IA, un combo gagnant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Termier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58. Journées de la Recherche Porcine (JRP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE; Ifip, Feb 2026, Saint-Malo, France. pp.102-112</w:t>
+              <w:t xml:space="preserve">2026 - IA: quelle capacité transformante pour l'agriculture ? Conférences INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Salon international de l'agriculture, Feb 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05497272v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De nouveaux alliés du bien-être des animaux confrontés aux défis des transitions agroécologiques et climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Allyndrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaelle Bary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2026 - 1ère édition des Trans Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRIA, Feb 2026, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WAIT4: Bien-être animal et IA, un combo gagnant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">What are the alternatives to standard blood sampling methods?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Vaerum Norgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2026 - IA: quelle capacité transformante pour l'agriculture ? Conférences INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Salon international de l'agriculture, Feb 2026, Paris, France</w:t>
+              <w:t xml:space="preserve">PIGWEB, an infrastructure for experimental research for sustainable pig production - Final Event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Feb 2026, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05531250v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the alternatives to standard blood sampling methods?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Qualité et durabilité de la viande de porc - Une approche d’évaluation intégrée « de la ferme à la table » : le concept ‘One Quality’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIGWEB, an infrastructure for experimental research for sustainable pig production - Final Event</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Feb 2026, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">58. Journées de la Recherche Porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Ifip, Feb 2026, Saint-Malo, France. pp.102-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05498991v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les leviers de maîtrise des émissions de méthane entérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comité des porteurs d'enjeux de Méthane 2030</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apis-Gene, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De nouveaux outils et algorithmes au service de la mesure du bien-être des animaux face au changement climatique – exemples chez les bovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Verplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Madouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion mensuelle du LIT Ouesterel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIT Ouesterel, May 2025, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05086556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérique et transition agroécologique des élevages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">De nouveaux outils et algorithmes au service de la mesure du bien-être des animaux face au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Verplanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobiliser la recherche numérique au service de l'agroécologie !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National d'Agroécologie, Jan 2025, Web-conférence, France</w:t>
+              <w:t xml:space="preserve">2025 - Journées scientifiques du programme PEPR Agroécologie et Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PEPR agroécologie et numérique, Jan 2025, Dijon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914224v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nouveaux outils et algorithmes au service de la mesure du bien-être des animaux face au changement climatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Numérique et transition agroécologique des élevages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 - Journées scientifiques du programme PEPR Agroécologie et Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PEPR agroécologie et numérique, Jan 2025, Dijon (FR), France</w:t>
+              <w:t xml:space="preserve">Mobiliser la recherche numérique au service de l'agroécologie !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National d'Agroécologie, Jan 2025, Web-conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920261v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitorer la physiologie animale par les outils connectés: mythe ou réalité ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Continuous monitoring of glycaemia to detect variations in intermediary metabolism during night and day cycles in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Malbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le numérique au service de la santé, du bien-être et des 3R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire Emerg'In et Liph@sas, May 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579816v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MONITORING CIRCULATING METABOLIC MARKERS THROUGH MICRONEEDLE ARRAYS FOR ANIMAL WELFARE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Sorrentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Brulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Verplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WISED (Wearable and Implantable Sensors and Electrochemical Devices)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous monitoring of glycaemia to detect variations in intermediary metabolism during night and day cycles in growing pigs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ruminants et méthane : défis de recherche et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.277</w:t>
+              <w:t xml:space="preserve">INRAE au SIA : les rencontres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691100v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruminants et méthane : défis de recherche et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les variations de rythmes alimentaires journaliers pourraient jouer un rôle dans la variabilité génétique de l'efficacité alimentaire chez le porc en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawal Agboola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE au SIA : les rencontres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Ifip, Feb 2024, Saint-Malo, France. pp.31-36 | 263, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04518334v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les variations de rythmes alimentaires journaliers pourraient jouer un rôle dans la variabilité génétique de l'efficacité alimentaire chez le porc en croissance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">High-density phenotyping and genomics to improve feed efficiency in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Moisan</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanille Déru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Carillier-Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Genome Biology and Technology Agricultural Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Phoenix, United States. pp.58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510834v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-density phenotyping and genomics to improve feed efficiency in pigs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Monitorer la physiologie animale par les outils connectés: mythe ou réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Genome Biology and Technology Agricultural Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Phoenix, United States. pp.58</w:t>
+              <w:t xml:space="preserve">Le numérique au service de la santé, du bien-être et des 3R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire Emerg'In et Liph@sas, May 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709851v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing minimally invasive blood collection techniques in pigs used for research</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">WAIT4: Welfare: Artificial Intelligence and new Technologies for Tracking key indicator Traits in animals facing challenges of the agroecological Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C Ollagnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.473</w:t>
+              <w:t xml:space="preserve">Journée de lancement du PEPR Agroécologie et numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205484v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of daily feeding rhythms in the genetics of feed efficiency in growing pigs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Bridging environmental sustainability and intrinsic quality traits of pork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.202</w:t>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.943</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188535v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WAIT4: Welfare: Artificial Intelligence and new Technologies for Tracking key indicator Traits in animals facing challenges of the agroecological Transition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Combined transcriptomics and metabolomics in the whole blood to depict feed efficiency in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Juigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de lancement du PEPR Agroécologie et numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979481v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging environmental sustainability and intrinsic quality traits of pork</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Élevage bovin : quelles voies d'adaptation pour faire face au changement climatique ? introduction et conclusion de la session</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.943</w:t>
+              <w:t xml:space="preserve">Salon des Productions Animales (Space) - Les rendez-vous INRAE au Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Sep 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04193295v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élevage bovin : quelles voies d'adaptation pour faire face au changement climatique ? introduction et conclusion de la session</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">State of the art in understanding interorgan crosstalk and physiology in farm animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tournayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon des Productions Animales (Space) - Les rendez-vous INRAE au Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Sep 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337106v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined transcriptomics and metabolomics in the whole blood to depict feed efficiency in pigs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le concept de « jumeau numérique » au service d’élevages durables, Où en est on à INRAE et pour quels objectifs pour l’animal et les systèmes d’élevage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.516</w:t>
+              <w:t xml:space="preserve">Salon des Productions Animales (Space) - Conférence Bretagne développement innovation / Agretic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bretagne Developpement Innovation, Sep 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103974v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art in understanding interorgan crosstalk and physiology in farm animals</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Role of daily feeding rhythms in the genetics of feed efficiency in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawal Agboola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Teissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.484</w:t>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196318v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept de « jumeau numérique » au service d’élevages durables, Où en est on à INRAE et pour quels objectifs pour l’animal et les systèmes d’élevage ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Testing minimally invasive blood collection techniques in pigs used for research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F A Eugenio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ollagnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon des Productions Animales (Space) - Conférence Bretagne développement innovation / Agretic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bretagne Developpement Innovation, Sep 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337081v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exogenous porcine somatotropin administered to late-pregnant gilts alters hepatic metabolism of protein and energy in pig foetuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Langendjik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Farmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.321, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peer Community In Animal Science: A free publication model for transparent and open science</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A method to identify target molecules and extract the corresponding graph of interactions in BioPAX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Juigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Becker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 ASAS-CSAS Annual Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BBCC2022 - Bioinformatics and Computational Biology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Virtual, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138498v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to identify target molecules and extract the corresponding graph of interactions in BioPAX</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Peer Community In Animal Science: A free publication model for transparent and open science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBCC2022 - Bioinformatics and Computational Biology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 ASAS-CSAS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oklahoma City, United States. pp.80-81, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skac247.158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876091v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WAIT4: un projet collaboratif sur l'évaluation en dynamique du bien-être des animaux d'élevage - de la captation de la donnée à la découverte de motifs signifiants et de seuils d'alertes spécifiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">WAIT4, An example of a new collaborative project addressing the assessment, evaluation and improvement of animal welfare, under the French Research Priority Policy for new equipment and programs in Agroecology and ICT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting - Metaprogram DIGIT-BIO Biologie numérique pour explorer et prédire le vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Dec 2022, Ecully, France</w:t>
+              <w:t xml:space="preserve">Annual INRAE – WUR-ASG meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen University, Nov 2022, Wageningen (NL), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337044v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WAIT4, An example of a new collaborative project addressing the assessment, evaluation and improvement of animal welfare, under the French Research Priority Policy for new equipment and programs in Agroecology and ICT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Detection and correction of non-conformities and redundancies in complexes of molecules in BioPAX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Juigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moreews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Becker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual INRAE – WUR-ASG meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wageningen University, Nov 2022, Wageningen (NL), Netherlands</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France. pp.1-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337059v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and correction of non-conformities and redundancies in complexes of molecules in BioPAX</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">WAIT4: un projet collaboratif sur l'évaluation en dynamique du bien-être des animaux d'élevage - de la captation de la donnée à la découverte de motifs signifiants et de seuils d'alertes spécifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Termier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Verplanck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France. pp.1-25</w:t>
+              <w:t xml:space="preserve">Annual meeting - Metaprogram DIGIT-BIO Biologie numérique pour explorer et prédire le vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Dec 2022, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752473v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de l’alimentation animale et des fonctions physiologiques cibles (classiques et nouvelles) : impacts de la variabilité des matières premières et des transitions agro écologiques sur ces fonctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques Transform - variabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Massy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress oxydant, performances et santé chez les animaux de rente - des périodes critiques communes à différentes espèces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau SOS-Agro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la nutrition précoce sur le développement des tissus musculaires et adipeux chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de l'accord cadre INRAE-ADISSEO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de biomarqueurs de l’efficacité alimentaire chez le porc en croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mette Skou Hedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Messad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisanne Verschuren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junjun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Journée de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de variables sanguines impliquées dans la variabilité de la vitesse de croissance des porcs selon leur statut inflammatoire et métabolique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Dietary hydroxy methionine supply in pigs: associated changes in muscle biological processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores I. Batonon-Alavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. pp.170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736880v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary hydroxy methionine supply in pigs: associated changes in muscle biological processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pre- and postnatal development of adipose depots in meat animals with a specific focus on the pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. pp.170</w:t>
+              <w:t xml:space="preserve">65. International Congress of Meat Science and Technology (ICoMST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282227v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre- and postnatal development of adipose depots in meat animals with a specific focus on the pig</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Identification de variables sanguines impliquées dans la variabilité de la vitesse de croissance des porcs selon leur statut inflammatoire et métabolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Resmond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">65. International Congress of Meat Science and Technology (ICoMST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267858v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle conduite des porcs en élevage pour quel potentiel antioxydant des tissus ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment le tissu gras détermine la qualité sensorielle et nutritionnelle des viandes et des charcuteries-salaisons ? Quelles actions mettre en oeuvre en élevage ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description and consequences of variability in sows and piglets</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Variabilité de l’efficacité alimentaire chez le porc en croissance : mécanismes moléculaires impliqués et recherche de biomarqueurs prédictifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Messad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Dubrovik, Croatia</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865608v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic molecular changes induced by a high-fat high-fibre diet in growing pigs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effet de la baïcaline sur la prolifération des cellules mammaires bovines et le stress oxydatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17. Journée de l'animation transversale glande mammaire, lait (GML)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865604v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la baïcaline sur la prolifération des cellules mammaires bovines et le stress oxydatif</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comment l'alimentation (niveau alimentaire, nature des matières premières dont co-produits) influence la composition et la qualité des gras ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Journée de l'animation transversale glande mammaire, lait (GML)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Comment le tissu gras détermine la qualité sensorielle et nutritionnelle des viandes et des charcuteries-salaisons ? Quelles actions mettre en oeuvre en élevage ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734250v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité de l’efficacité alimentaire chez le porc en croissance : mécanismes moléculaires impliqués et recherche de biomarqueurs prédictifs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Hepatic molecular changes induced by a high-fat high-fibre diet in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Daré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. pp.173, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-871-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736313v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l'alimentation (niveau alimentaire, nature des matières premières dont co-produits) influence la composition et la qualité des gras ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Description and consequences of variability in sows and piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comment le tissu gras détermine la qualité sensorielle et nutritionnelle des viandes et des charcuteries-salaisons ? Quelles actions mettre en oeuvre en élevage ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710362v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolisme énergétique, inefficience métabolique et efficience productive chez le porc en croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire recherche et inovation CCPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Saint Jacques de la Lande, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la qualité de la viande par une supplémentation flash en méthionine dans l’alimentation des porcs en finition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.I. Batonon-Alavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Flash” dietary methionine supply as an innovative way to improve pork quality traits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Identification des fonctions biologiques, spécifiques d’un tissu ou partagées entre tissus, associées aux différences d’efficacité alimentaire chez le porc en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Houee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Swine Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Adisseo France SAS. FRA., Jan 2017, Paris, France. 23 diapositives</w:t>
+              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France. pp.13-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603256v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress oxydant et efficience productive chez le porc en croissance : des relations théoriques ? Et après ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Prediction of variability in pig growth rate using immune and metabolism blood indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation technique porc - Provimi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Nantes, France. 32 diapositives</w:t>
+              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. pp.118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681893v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excess methionine supply during a short period improves technological and sensory pork quality</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">The biology of adipose tissue and animals’ efficiency: renewed interests on oxido-reduction pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Sierzant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Gondret</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. pp.268</w:t>
+              <w:t xml:space="preserve">, Aug 2017, Tallin, Estonia. pp.302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595288v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les performances, la santé, et les réponses immunitaires et métaboliques des porcs à un challenge sanitaire diffèrent selon leur potentiel génétique d’efficacité alimentaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effects of Scutellaria baïcalensis on sow mammary epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France. pp.195-202</w:t>
+              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. pp.265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607131v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des fonctions biologiques, spécifiques d’un tissu ou partagées entre tissus, associées aux différences d’efficacité alimentaire chez le porc en croissance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Excess methionine supply during a short period improves technological and sensory pork quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.I. Batonon-Alavo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France. pp.13-18</w:t>
+              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. pp.268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602699v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of variability in pig growth rate using immune and metabolism blood indicators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">“Flash” dietary methionine supply as an innovative way to improve pork quality traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores Batonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. pp.118</w:t>
+              <w:t xml:space="preserve">6. Swine Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adisseo France SAS. FRA., Jan 2017, Paris, France. 23 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943005v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The biology of adipose tissue and animals’ efficiency: renewed interests on oxido-reduction pathways</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Stress oxydant et efficience productive chez le porc en croissance : des relations théoriques ? Et après ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Tallin, Estonia. pp.302</w:t>
+              <w:t xml:space="preserve">Formation technique porc - Provimi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nantes, France. 32 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280406v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Scutellaria baïcalensis on sow mammary epithelial cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les performances, la santé, et les réponses immunitaires et métaboliques des porcs à un challenge sanitaire diffèrent selon leur potentiel génétique d’efficacité alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. pp.265</w:t>
+              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France. pp.195-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584509v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts de la génétique et du logement sur la santé du porc en croissance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L’efficience alimentaire chez le porc : processus biologiques internes à l’animal et réponses physiologiques associées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space 2016 - les rendez-vous de l'Inra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Saint Jacques de la lande, France</w:t>
+              <w:t xml:space="preserve">Assemblée générale 2016 - projet ANR Deffilait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801494v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’efficience alimentaire chez le porc : processus biologiques internes à l’animal et réponses physiologiques associées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Bien-être de la truie gestante et survie néonatale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pastorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale 2016 - projet ANR Deffilait</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Space 2016 - les rendez-vous de l'Inra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Saint Jacques de la lande, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607672v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être de la truie gestante et survie néonatale</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Impacts de la génétique et du logement sur la santé du porc en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space 2016 - les rendez-vous de l'Inra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Saint Jacques de la lande, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800284v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole blood transcriptomic analyses to study metabolisms related to RFI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Data integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Gondret</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Houee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting INRA-ISU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2015, Ames, United States</w:t>
+              <w:t xml:space="preserve">, Mar 2015, Ames, United States. 11 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01180023v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergence in residual feed intake (RFI) and tissue energy metabolism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Whole blood transcriptomic analyses to study metabolisms related to RFI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting INRA-ISU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2015, Ames, United States. 22 diapositives</w:t>
+              <w:t xml:space="preserve">, Mar 2015, Ames, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210939v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data integration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Divergence in residual feed intake (RFI) and tissue energy metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting INRA-ISU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2015, Ames, United States. 11 diapositives</w:t>
+              <w:t xml:space="preserve">, Mar 2015, Ames, United States. 22 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210940v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la source énergétique alimentaire sur les métabolites digestifs microbiens chez le poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illa Tea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métabolites plasmatiques peuvent-ils être des marqueurs du dépôt de gras dans les tissus périphériques chez le poulet ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lalande-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illa Tea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance, carcass traits and meat quality of genetically fat and lean broilers are unaffected by dietary energy source</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Berri</w:t>
+                <w:t xml:space="preserve">Métabolites microbiens dans le tractus digestif du poulet. Exemple chez des poulets de status métabolique différent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illa Tea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t>
+              <w:t xml:space="preserve">Journées du réseau NEM (Nutrition et Ecosystème Microbien)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210608v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métabolites microbiens dans le tractus digestif du poulet. Exemple chez des poulets de status métabolique différent</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+                <w:t xml:space="preserve">Performance, carcass traits and meat quality of genetically fat and lean broilers are unaffected by dietary energy source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du réseau NEM (Nutrition et Ecosystème Microbien)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">14. European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365428v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding lipids to fibrous diets: effects on growth performance and tissue traits in growing pigs and broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Swine Conference - New insights in nutrients in pigs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Paris, France. 20 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic approach using NMR to study the regulation of energy metabolism on chicken lines divergently selected for low or high abdominal fat deposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sow influence on neonatal survival : a special focus on colostrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Farmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées du Réseau Français de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t>
+              <w:t xml:space="preserve">9. Intenational Conference on Pig Reproduction (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Olsztyn, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210443v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticité métabolique et capacités adaptatives : apports de la modélisation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ontology dedicated to livestock traits: growth and meat products quality as an example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">15. European Symposium on the Quality of Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli studi di Milano [Milano]. Milan, ITA., Sep 2013, Bergamo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173656v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sow influence on neonatal survival : a special focus on colostrum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">L’apport de L-arginine durant le dernier tiers de gestation chez la truie réduit l’hétérogénéité des portées à la naissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Boulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Intenational Conference on Pig Reproduction (ICPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Olsztyn, Poland</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750121v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the liver proteome in response to a genetic divergence in feed efficiency in growing pigs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Short and long-term influences of intra-uterine growth restriction on muscle and adipose tissue properties and metabolic flexibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Huërou-Luron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUPA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Saint Malo, France. pp.132</w:t>
+              <w:t xml:space="preserve">Colloque fondateur de La Société Francophone Origines Développementales de la Santé (SF-DOHaD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210490v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short and long-term influences of intra-uterine growth restriction on muscle and adipose tissue properties and metabolic flexibility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Analysis of the liver proteome in response to a genetic divergence in feed efficiency in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Guevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Tacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque fondateur de La Société Francophone Origines Développementales de la Santé (SF-DOHaD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">EUPA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Saint Malo, France. pp.132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746660v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport de L-arginine durant le dernier tiers de gestation chez la truie réduit l’hétérogénéité des portées à la naissance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+                <w:t xml:space="preserve">Spécificités évolutives du métabolisme des lipides chez le poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210844v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology dedicated to livestock traits: growth and meat products quality as an example</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
+                <w:t xml:space="preserve">Metabolomic approach using NMR to study the regulation of energy metabolism on chicken lines divergently selected for low or high abdominal fat deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illa Tea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. European Symposium on the Quality of Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università degli studi di Milano [Milano]. Milan, ITA., Sep 2013, Bergamo, Italy</w:t>
+              <w:t xml:space="preserve">7èmes Journées du Réseau Français de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190568v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécificités évolutives du métabolisme des lipides chez le poulet</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasticité métabolique et capacités adaptatives : apports de la modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210391v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation à large échelle de bases de données de connaissance sur les réactions et régulations pour trouver des régulateurs clés de groupe de gènes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Using large scale knowledge database about reactions and regulations to find key regulators of sets of genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ouvertes en biologie, informatique et mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Rennes, France. pp.161-170</w:t>
+              <w:t xml:space="preserve">JOBIM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inria, 2012, Rennes, France. pp.123-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210385v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using large scale knowledge database about reactions and regulations to find key regulators of sets of genes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Formules d'allaitement hyperprotéique : un accélérateur de croissance avec des effets contrastés sur l'adiposité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inria, 2012, Rennes, France. pp.123-132</w:t>
+              <w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jan 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750512v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sélection génétique sur la consommation alimentaire journalière résiduelle chez le porc Large White en croissance entraîne une réponse corrélée sur les métabolismes énergétiques tissulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry T. Le Naou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44. Journées de la recherche porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Paris, France. pp.19-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formules d'allaitement hyperprotéique : un accélérateur de croissance avec des effets contrastés sur l'adiposité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Systems biology of piglet maturity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jan 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">11. Annual Meeting of the Complex Trait Community</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210743v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems biology of piglet maturity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle G. Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Annual Meeting of the Complex Trait Community</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">33. International Society for Animal Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Cairns, Australia. pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000048v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atol : une ontologie dédiée aux traits des animaux d'élevage, un exemple sur le thème de la croissance et de la qualité de la viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chatonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Caen, France. pp.151-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems biology of piglet maturity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Exploitation à large échelle de bases de données de connaissance sur les réactions et régulations pour trouver des régulateurs clés de groupe de gènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. International Society for Animal Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Cairns, Australia. pp.56</w:t>
+              <w:t xml:space="preserve">Journées ouvertes en biologie, informatique et mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rennes, France. pp.161-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001298v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for modeling reactions and regulations to analyze high-throughout data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Construction et évaluation de la qualité par l’approche physiologique : les apports de la génomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Damon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Animal Functional Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sorcha De Gras; Sorcha De Gras, Oct 2011, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Réunion du groupe de travail INRA-IFIP génétique et qualité des viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748096v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards specific amino acid recommendations for specific physiological and patho-physiological states in pigs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Basal and immune-challenged protein metabolism in liver and skeletal muscle of pigs divergently selected for residual feed intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel J.-N. Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Oskar Kellner Symposium : Metabolic Flexibility in Animal and Human Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Warnemünde, Germany</w:t>
+              <w:t xml:space="preserve">International Oskar Kellner Symposium: Metabolic Flexibility in Animal and Human Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Warnemünde, Germany. pp.92-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746262v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation de la qualité de la viande de porc selon la race : Basque ou Large White et le système d'élevage : conventionnel, alternatif ou extensif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basal and immune-challenged protein metabolism in liver and skeletal muscle of pigs divergently selected for residual feed intake</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Spontaneous intra-uterine growth restriction affects the pattern of gene expression in porcine adipose tissues during fetal and neonatal periods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Tacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Trefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Oskar Kellner Symposium: Metabolic Flexibility in Animal and Human Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Warnemünde, Germany. pp.92-92</w:t>
+              <w:t xml:space="preserve">2. Workshop meeting of the COST Action 925 : Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Posieux, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000153v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction et évaluation de la qualité par l’approche physiologique : les apports de la génomique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A new method for modeling reactions and regulations to analyze high-throughout data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Thiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carito Guziolowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du groupe de travail INRA-IFIP génétique et qualité des viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Animal Functional Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorcha De Gras; Sorcha De Gras, Oct 2011, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802598v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous intra-uterine growth restriction affects the pattern of gene expression in porcine adipose tissues during fetal and neonatal periods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Towards specific amino acid recommendations for specific physiological and patho-physiological states in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Matte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Workshop meeting of the COST Action 925 : Food and Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Posieux, Switzerland</w:t>
+              <w:t xml:space="preserve">International Oskar Kellner Symposium : Metabolic Flexibility in Animal and Human Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Warnemünde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747447v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immediate and long term effects of a neonatal diet enriched in proteins on growth and adipose tissue development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousseynou Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Developmental Origins of Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et caractérisation de modèles porcins de retard de croissance in utero (RCIU)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila D. Azzout-Marniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of a neonatal diet enriched in proteins on growth and adipose tissue gene expression in a porcine model of intra uterine growth restriction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousseynou Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic investigation of immediate adaptation of adipose tissues to a high protein intake during suckling in the pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousseynou Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Parme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'adiposité des carcasses et des viandes à la lumière des interactions tissus adipeux-muscles au cours de la croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels descripteurs phénotypiques pour caractériser la qualité de la viande de porc ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Aperçu des problématiques en génomique intégrative : projets et attentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil scientifique de l'IFIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Maisons Alfort, France</w:t>
+              <w:t xml:space="preserve">Journée BiogenOuest de génomique intégrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Rennes, France. 8 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820506v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aperçu des problématiques en génomique intégrative : projets et attentes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Quels descripteurs phénotypiques pour caractériser la qualité de la viande de porc ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée BiogenOuest de génomique intégrative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Rennes, France. 8 diapositives</w:t>
+              <w:t xml:space="preserve">Conseil scientifique de l'IFIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Maisons Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813760v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy and protein-related metabolisms in liver, skeletal muscle and adipose tissue of pigs in a divergent selection experiment for residual feed intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Naou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Parme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des systèmes de production pour diversifier la qualité des produits: intérêt des approches génomiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
+                <w:t xml:space="preserve">Caractérisation phénotypique à grande échelle des tissus adipeux sous-cutané et intramusculaire chez des porcs présentant une aptitude contrastée au dépôt de lipides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Wyszynska-Koko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres INRA. Salon International de l'Agriculture 2009. Des outils pour une filière porcine plus durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02812204v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du poids fœtal et de la supplémentation en L-arginine (Progenos™) du régime de la truie gestante sur la mise en place du tissu adipeux du porcelet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Des systèmes de production pour diversifier la qualité des produits: intérêt des approches génomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Bee</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Laville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">Les rencontres INRA. Salon International de l'Agriculture 2009. Des outils pour une filière porcine plus durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756317v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation phénotypique à grande échelle des tissus adipeux sous-cutané et intramusculaire chez des porcs présentant une aptitude contrastée au dépôt de lipides.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence du poids fœtal et de la supplémentation en L-arginine (Progenos™) du régime de la truie gestante sur la mise en place du tissu adipeux du porcelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Tacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Bee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757499v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological markers of intramuscular fat (IMF) content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Jurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62. American Meat Science Association Reciprocal Meat Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Rogers, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des porcelets de faible poids de naissance nourris avec une formule lactée hyperprotéique ont une croissance précoce accélérée et un développement adipeux modifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousseynou Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Jamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luron Le Huërou-Luron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la nutrition protéique précoce sur le développement à court et long termes du tissu adipeux sous-cutané chez le porc</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Metabolic and cellular controls of intramuscular fat deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants en Biologie Animale du Centre de Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Rennes, France</w:t>
+              <w:t xml:space="preserve">6. Euro Fed Lipid Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750899v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic and cellular controls of intramuscular fat deposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Impacts d'un régime déficient en protéines durant la gestation chez la truie sur le développement à court et long termes du tissu adipeux sous-cutané du porcelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousseynou Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Kalbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Euro Fed Lipid Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">7. Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751270v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts d'un régime déficient en protéines durant la gestation chez la truie sur le développement à court et long termes du tissu adipeux sous-cutané du porcelet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudia Kalbe</w:t>
+                <w:t xml:space="preserve">Production de lapins transgéniques pour la protéine srebp-1 et conséquences sur les lipides intramusculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Houdebine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia S. Prince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine C. Viglietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu M. Leroux-Coyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Brest, France</w:t>
+              <w:t xml:space="preserve">2. Journées de restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755525v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle moléculaire du métabolisme énergétique chez les animaux de rente</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Génomique et qualité de la viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Brest, France. n.p</w:t>
+              <w:t xml:space="preserve">Les enjeux de la génomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Rennes, France. 24 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822515v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génomique et qualité de la viande</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A minimal and dynamic model for fatty acid metabolism in mouse liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal G.P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux de la génomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Rennes, France. 24 diapositives</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Lille (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813197v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A minimal and dynamic model for fatty acid metabolism in mouse liver</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Contrôle moléculaire du métabolisme énergétique chez les animaux de rente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Guillou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes de Biologie, Informatique et Mathématique (JOBIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Lille (FR), France</w:t>
+              <w:t xml:space="preserve">7. Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Brest, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729742v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de lapins transgéniques pour la protéine srebp-1 et conséquences sur les lipides intramusculaires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of feeding different protein levels to sows during pregnancy on adipose tissue development in the offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Kalbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Metges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rehfeldt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées de restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Tours, France</w:t>
+              <w:t xml:space="preserve">4. Work Group Meeting COST Action 925. Possible new technologies to estimate the muscle fiber number for use in animal production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Viborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753897v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of feeding different protein levels to sows during pregnancy on adipose tissue development in the offspring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Short and long-term outcomes of low protein intake during sow gestation on adipose tissue features of the offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousseynou Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Kalbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Work Group Meeting COST Action 925. Possible new technologies to estimate the muscle fiber number for use in animal production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Viborg, Denmark</w:t>
+              <w:t xml:space="preserve">6. International Symposium for Young Scientists (ISYS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lublin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753454v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short and long-term outcomes of low protein intake during sow gestation on adipose tissue features of the offspring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+                <w:t xml:space="preserve">The effects of dietary protein intake during sow gestation on adipose tissue fetaures in the offspring: preliminary data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kalbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousseynou Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Kalbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium for Young Scientists (ISYS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Lublin, Poland</w:t>
+              <w:t xml:space="preserve">16. European Congress on Obesity (ECO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753175v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of dietary protein intake during sow gestation on adipose tissue fetaures in the offspring: preliminary data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A minimal and dynamical model for fatty acid metabolism in mouse liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal G.P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. European Congress on Obesity (ECO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lille, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751587v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A minimal and dynamical model for fatty acid metabolism in mouse liver</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Impact de la nutrition protéique précoce sur le développement à court et long termes du tissu adipeux sous-cutané chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousseynou Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lille, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants en Biologie Animale du Centre de Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817340v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional specifities in transcriptomic profiles of adipocytes isolated from skeletal muscle or adipose tissues in growing pigs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modélisation multi-organes et multi-espèces du métabolisme des lipides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Radulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
+              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755895v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multi-organes et multi-espèces du métabolisme des lipides</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Déterminisme de la teneur en lipides intramusculaires: intérêt d'une approche protéomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingshun Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillerm-Regost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées de la plateforme protéomique OuestGénopole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Rennes, France. 14 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756643v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminisme de la teneur en lipides intramusculaires: intérêt d'une approche protéomique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
+                <w:t xml:space="preserve">Comparative transcriptomic and proteomic analyses of pig longissimus muscles differing in intramuscular fat content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingshun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Ecolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Guislde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la plateforme protéomique OuestGénopole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Rennes, France. 14 diapositives</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820375v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative transcriptomic and proteomic analyses of pig longissimus muscles differing in intramuscular fat content</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
+                <w:t xml:space="preserve">Regional specifities in transcriptomic profiles of adipocytes isolated from skeletal muscle or adipose tissues in growing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752645v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis evidences regional differences between porcine adipocytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Etude des transporteurs d'acides gras dans les adipocytes isolés de muscle et de tissu adipeux sous-cutané chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753784v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des transporteurs d'acides gras dans les adipocytes isolés de muscle et de tissu adipeux sous-cutané chez le porc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
+                <w:t xml:space="preserve">Cellular and biochemical features of skeletal muscle and subcutaneous adipose tissue in pig differing in IGF-II genotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. van den Maagdenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Buys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefaan de Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">2006 Joint Annual Meeting of the American Society of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750916v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular and biochemical features of skeletal muscle and subcutaneous adipose tissue in pig differing in IGF-II genotype</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Identification des spécificités fonctionnelles des adipocytes intramusculaires par une approche protéomique chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 Joint Annual Meeting of the American Society of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754806v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des spécificités fonctionnelles des adipocytes intramusculaires par une approche protéomique chez le porc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Proteomic analysis evidences regional differences between porcine adipocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Pontrucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Trefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755247v1</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'exercice physique sur les performances de croissance, la qualité des carcasses et les caractéristiques mécaniques de l'attachement de la viande à l'os après cuisson chez le lapin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence du poids du porcelet à la naissance sur la composition des carcasses et des muscles au poids commercial d'abattage et la qualité sensorielle de la viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rémignon</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">37. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762504v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du poids du porcelet à la naissance sur la composition des carcasses et des muscles au poids commercial d'abattage et la qualité sensorielle de la viande</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Réorientation oxydative dans les muscles de la cuisse en réponse à l'exercice physique chez le lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih El Ramouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Pontrucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">11. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759031v1</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réorientation oxydative dans les muscles de la cuisse en réponse à l'exercice physique chez le lapin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence de l'exercice physique sur les performances de croissance, la qualité des carcasses et les caractéristiques mécaniques de l'attachement de la viande à l'os après cuisson chez le lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Doutreloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rémignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherche Cunicole</w:t>
+              <w:t xml:space="preserve">11èmes Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759766v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'activité physique chez le lapin : Caractéristiques de la carcasse, de la viande et du complexe tendino-osseux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
+                <w:t xml:space="preserve">Influence de l'exercice physique au cours de l'engraissement sur le métabolisme musculaire chez le lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. El Ramouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rémignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+              <w:t xml:space="preserve">10. Journées des Sciences du Muscle et Technologies de la Viande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761564v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'exercice physique au cours de l'engraissement sur le métabolisme musculaire chez le lapin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence de l'activité physique chez le lapin : Caractéristique de la carcasse, de la viande et du complexe tendino-osseux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maged Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Doutreloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
+                <w:t xml:space="preserve">Hervé Rémignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées des Sciences du Muscle et Technologies de la Viande</w:t>
+              <w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759234v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'activité physique chez le lapin : Caractéristique de la carcasse, de la viande et du complexe tendino-osseux.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dietary induced changes in growth rate: consequences on carcass, muscle and meat quality traits in pigs slaughtered at 110 kg live weight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rémignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t>
+              <w:t xml:space="preserve">European workshop on sustainable pork production: welfare, quality, nutrition and consumer attitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764302v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does selection for growth rate impair bone resistance in the rabbit?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. World Rabbit Congress, colegio de postagraduados for WRSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Puebla, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary induced changes in growth rate: consequences on carcass, muscle and meat quality traits in pigs slaughtered at 110 kg live weight</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Teneur en lipides et métabolisme des adipocytes dans le muscle chez le porc en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European workshop on sustainable pork production: welfare, quality, nutrition and consumer attitudes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760563v1</w:t>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niveaux d'expression de la leptine et des IGFs dans l'adipocyte intramusculaire de porc : Comparaison ... l'adipocyte sous-cutané</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence du poids individuel et de la taille de la portée à la naissance sur la survie du porcelet, ses performances de croissance et d'abattage et la qualité de la viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Pichodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pellois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Lyon, France</w:t>
+              <w:t xml:space="preserve">36. Journées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760797v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teneur en lipides et métabolisme des adipocytes dans le muscle chez le porc en croissance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
+                <w:t xml:space="preserve">Niveaux d'expression de la leptine et des IGFs dans l'adipocyte intramusculaire de porc : Comparaison ... l'adipocyte sous-cutané</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t>
+              <w:t xml:space="preserve">5. Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759102v1</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du poids individuel et de la taille de la portée à la naissance sur la survie du porcelet, ses performances de croissance et d'abattage et la qualité de la viande</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence de l'activité physique chez le lapin: caractéristiques de la carcasse, de la viande et du complexe tendino-osseux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Doutreloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rémignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Journées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">10. Journées des Sciences du Muscle et Technologies de la Viande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763687v1</w:t>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'activité physique chez le lapin: caractéristiques de la carcasse, de la viande et du complexe tendino-osseux</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Propriétés histologiques et métaboliques du muscle squelettique chez le mini-porc obèse et insulino-résistant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillerm-Regost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées des Sciences du Muscle et Technologies de la Viande</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t>
+              <w:t xml:space="preserve">5. Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760470v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés histologiques et métaboliques du muscle squelettique chez le mini-porc obèse et insulino-résistant</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie M. Damon</w:t>
+                <w:t xml:space="preserve">Influence de l'activité physique chez le lapin : Caractéristiques de la carcasse, de la viande et du complexe tendino-osseux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sébert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.P. Doutreloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rémignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Lyon, France</w:t>
+              <w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763326v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection divergente sur le poids à 63 jours : conséquences sur les caractéristiques musculaires à même âge ou à même poids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Analyse d'une expérience de séléction sur le poids à 63 jours : II-Déterminisme génétique de la composition corporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larzul</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762794v1</w:t>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of nutritional models as a tool in basic research</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Development of muscle fibers and collagen in non-ruminant mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Renaudeau</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Protein Metabolism and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Rostock-Warnemünde, Germany</w:t>
+              <w:t xml:space="preserve">54. Annual Meeting of the European Association for Animal Production (EAAP 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761285v1</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'une expérience de séléction sur le poids à 63 jours : II-Déterminisme génétique de la composition corporelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le devenir des petits porcelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Pichodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">7. Journée régionale Porc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Loudéac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759139v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of muscle fibers and collagen in non-ruminant mammals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence of pig birth weight on postnatal growth, muscle characteristics, and meat quality at commercial slaughter weight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pichodo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54. Annual Meeting of the European Association for Animal Production (EAAP 2003)</w:t>
+              <w:t xml:space="preserve">54. Annual meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2003, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758812v1</w:t>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le devenir des petits porcelets</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Analyse d'une expérience de séléction sur le poids à 63 jours : I-Déterminisme génétique de la croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journée régionale Porc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Loudéac, France</w:t>
+              <w:t xml:space="preserve">10. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762914v1</w:t>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'une expérience de séléction sur le poids à 63 jours : I-Déterminisme génétique de la croissance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Caractéristiques métaboliques des adipocytes selon leur origine tissulaire chez le porc : mise en place d'une étude du transcriptome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillerm-Regost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">OuestChips</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Nantes, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759283v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pig birth weight on postnatal growth, muscle characteristics, and meat quality at commercial slaughter weight</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The use of nutritional models as a tool in basic research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pichodo</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54. Annual meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2003, Rome, Italy</w:t>
+              <w:t xml:space="preserve">International Symposium on Protein Metabolism and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Rostock-Warnemünde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761732v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques métaboliques des adipocytes selon leur origine tissulaire chez le porc : mise en place d'une étude du transcriptome</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sélection divergente sur le poids à 63 jours : conséquences sur les caractéristiques musculaires à même âge ou à même poids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OuestChips</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Nantes, France. n.p</w:t>
+              <w:t xml:space="preserve">10. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759335v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de porcs présentant des teneurs extrêmes en lipides dans le muscle longissimus. 2- Capacités de stockage et d'utilisation des lipides intramusculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées des sciences du muscle et technologies de la viande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de porcs présentant des teneurs extrêmes en lipides dans le muscle longissimus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées des sciences du muscle et technologies de la viande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of selection on body size at fixed age on muscle characteristics in rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Darche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. World congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection sur le poids à 63 jours : quelles conséquences pour les caractéristiques bouchères ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Recherche et études des gènes impliqués dans la qualité de la viande de porc à travers l'analyse du transcriptome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Herpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de la Recherche cunicole en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Paris, France</w:t>
+              <w:t xml:space="preserve">Vimus, séminaire muscle viande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759048v1</w:t>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise de la teneur en lipides intramusculaires chez le porc et le lapin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Tendreté mécanique du muscle longissimus dorsi de lapin : étude méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Darche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vimus, séminaire muscle viande</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Montpellier, France</w:t>
+              <w:t xml:space="preserve">9. Journées de la Recherche Cunicole en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759372v1</w:t>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expression du gène de la lipoprotéine lipase humaine modifie le potentiel de transport des nutriments chez le lapin en croissance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
+                <w:t xml:space="preserve">Effects of a transgene containing a DNA fragment of the human LPL gene on muscle oxidative metabolism in the rabbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.B. Jadhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Congrès de l'AFN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Paris, France</w:t>
+              <w:t xml:space="preserve">52. Annual meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2001, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759736v1</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a transgene containing a DNA fragment of the human LPL gene on muscle oxidative metabolism in the rabbit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Maîtrise de la teneur en lipides intramusculaires chez le porc et le lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Herpin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Annual meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2001, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Vimus, séminaire muscle viande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758583v1</w:t>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tendreté mécanique du muscle longissimus dorsi de lapin : étude méthodologique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L'expression du gène de la lipoprotéine lipase humaine modifie le potentiel de transport des nutriments chez le lapin en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Damon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Houdebine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de la Recherche Cunicole en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Paris, France</w:t>
+              <w:t xml:space="preserve">11. Congrès de l'AFN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763294v1</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche et études des gènes impliqués dans la qualité de la viande de porc à travers l'analyse du transcriptome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
+                <w:t xml:space="preserve">Maîtrise de la teneur en lipides intramusculaires chez le porc et le lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Herpin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vimus, séminaire muscle viande</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Réunion INRA viande et muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Montpellier, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759601v1</w:t>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02825968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise de la teneur en lipides intramusculaires chez le porc et le lapin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sélection divergente sur le poids à 63 jours chez le lapin : conséquences sur les caractéristiques histologiques et biochimiques du muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion INRA viande et muscle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Montpellier, France. n.p</w:t>
+              <w:t xml:space="preserve">9. Journées de la Recherche Cunicole en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02825968v1</w:t>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection divergente sur le poids à 63 jours chez le lapin : conséquences sur les caractéristiques histologiques et biochimiques du muscle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Teneur en lipides intramusculaires chez le lapin : contribution relative des différentes voies métaboliques des tissus musculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larzul</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Herpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées de la Recherche Cunicole en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761264v1</w:t>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teneur en lipides intramusculaires chez le lapin : contribution relative des différentes voies métaboliques des tissus musculaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sélection sur le poids à 63 jours : quelles conséquences pour les caractéristiques bouchères ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Herpin</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de la Recherche Cunicole en France</w:t>
+              <w:t xml:space="preserve">9. Journées de la Recherche cunicole en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759293v1</w:t>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent selection on 63-day body weight in rabbit: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. World rabbit congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques musculaires et qualité de la viande chez deux lignées de lapins sélectionnées de manière divergente sur le poids à 63 jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de Rochambeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées des sciences du muscle et technologies de la viande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le facteur ADD1/SREBP1 contr&amp;quot;le la répartition tissulaire de la lipogénèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dugail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Conférence annuelle sur l'obésité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement musculaire et qualité des viandes de volailles, lapins et porcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées des Sciences du muscle et technologies de la viande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of feed restriction during fattening on muscle lipids traits in the rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. French-British symposium on nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of intramuscular fat development in rabbits born from eitheir simultaneously pregnant and lactaring does or only pregnant does</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50. Annual meeting of the European Association for Animal Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1999, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d'une restriction alimentaire en fin d'engraissement sur les carctéristiques biochimiques, cellulaires et métaboliques des muscles chez le lapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées de la recherche cunicole française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipides intramusculaires et qualité de la viande de lapin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Relationships between de novo lipogenesis and tissue lipid content in muscle, perirenal fat and liver in the rabbit, effects of age and dietary fatty acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la recherche cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1998, Lyon, France</w:t>
+              <w:t xml:space="preserve">French-polish symposium on nutrition and physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768427v1</w:t>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of feed restriction during fattening on muscle lipid traits in the rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AFN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between de novo lipogenesis and tissue lipid content in muscle, perirenal fat and liver in the rabbit, effects of age and dietary fatty acids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Aptitude d'un jury de dégustation à classer différents types de viande de lapin selon des critères sensoriels : Aspects méthodologiques et application à l'étude des effets de l'âge et du type génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lebas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-polish symposium on nutrition and physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1998, Paris, France</w:t>
+              <w:t xml:space="preserve">7. Journées de la recherche cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765229v1</w:t>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aptitude d'un jury de dégustation à classer différents types de viande de lapin selon des critères sensoriels : Aspects méthodologiques et application à l'étude des effets de l'âge et du type génétique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Lipides intramusculaires et qualité de la viande de lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la recherche cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771416v1</w:t>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse des travaux du secteur croissance et viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lebas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Association scientifique française de cuniculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of concurrent gestation and lactation in rabbit does on postnatal development and muscular characteristics of the youngs. Preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. World rabbit congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -33526,5251 +33660,5251 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WAIT4 : Intelligence artificielle et nouvelles technologies pour évaluer des indicateurs pertinents de bien-être pour des animaux confrontés aux défis de la transition agroécologique - contribution au continuum numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Trans Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer community in animal science: a free open science publication model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Muñoz-Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.B. Barragán-Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marion Lautrou; Sylvain Lerch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Engelberg, Switzerland. Animal - Science proceedings, 16 (3), pp.466-467, 2025, Proceedings of the 11th Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut 2025). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2025.07.297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation des porcs face à une vague de chaleur estivale : études physiologiques et comportementales via des outils numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurabelle Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Verplanck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques 2025 du PEPR agroécologie et numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on young post-graduated farmers: profiles, motivations, and difficulties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Luel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Petrowick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Florence, Italy. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal production, 34, pp.629, 2024, Book of abstracts of the 75th annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age et statut immunitaire chez le jeune veau laitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dietlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Le Croizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137155v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer Community In Animal Science: A free publication model for transparent and open science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Munoz Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Workshop on modelling nutrient digestion and utilization in farm animals (Modnut)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Alghero, Italy. Animal - science proceedings, 13 (4), pp.603, 2022, Proceedings of the 10th Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (MODNUT). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la baïcaline caractérisés par une approche in vitro sur les cellules musculaires et adipeuses des porcelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dessauge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, En ligne, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ifip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 53, pp.267-268, 53èmes journées de la recherche porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards biomarkers of feed efficiency Using –omics approaches for biomarkers discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mette Skou Hedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Messad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisanne Vershuren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion finale du projet européen Feed-a-Gene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Rennes, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du stress oxydant sur les performances, la robustesse et la santé des animaux de rente et sur la qualité de leurs produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of feed efficiency in growing pigs: towards predictive biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd annual meeting of H2020 Feed-a-Gene project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Newcastle, United Kingdom. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant capacities of pigs were altered in a tissue-specific manner by poor hygiene conditions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les cellules souches adultes du muscle et du tissu adipeux : des cibles nouvelles pour moduler la composition corporelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Conference on Production Diseases in Farm Animals (ICPD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744301v1</w:t>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cellules souches adultes du muscle et du tissu adipeux : des cibles nouvelles pour moduler la composition corporelle ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Impact of poor hygiene on health and performance of pigs divergently selected for feed efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">16. International Conference on Production Diseases in Farm Animals (ICPD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Wageningen, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academics Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16th International Conference on Production Diseases in Farm Animals. Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743556v1</w:t>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of poor hygiene on health and performance of pigs divergently selected for feed efficiency</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Antioxidant capacities of pigs were altered in a tissue-specific manner by poor hygiene conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Sierzant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Tacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Conference on Production Diseases in Farm Animals (ICPD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Wageningen, Netherlands. </w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2016, Wageningen, Netherlands. Wageningen Academics Publishers, 2016, 16th International Conference on Production Diseases in Farm Animals. Book of abstracts. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-831-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594944v1</w:t>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude multi-critères des mécanismes journaliers de stockage-déstockage du carbone alimentaire chez le porc en croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel J.-N. Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of gestation housing system on maternal stress, piglet maturity at birth and early survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pastorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions des transcriptomes du foie, tissu adipeux et muscle aux mécanismes d'adaptation des poulets de chair face à une variation de la source d'énergie dans l'aliment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meziane Aite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d’indicateurs moléculaires sanguins de la variation de l’adiposité corporelle par une approche transcriptomique chez le porc en croissance</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carence alimentaire en DL-méthionine chez le porc : la redistribution de l’énergie vers la synthèse lipidique s’accompagne d’une modification de l’activité anti-oxydante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Castellano-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Alberto Conde-Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 47, 2015, Journées de la Recherche Porcine en France</w:t>
+              <w:t xml:space="preserve">47. Journées de la recherche porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2015, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210878v1</w:t>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des lignages myogéniques et adipocytaires chez l’animal en croissance : rôle de PDGFRa dans la balance myogenèse/adipogenèse</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Integrative responses of pig adipose tissues to high-fat high-fiber diet: towards key regulators of energy flexibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Houee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Marseille, France. 2015, JFN 2015. Livre des résumés</w:t>
+              <w:t xml:space="preserve">ASAS/ADSA midwest meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Des Moines, United States. Journal of Animal Science, 93 (Suppl. 2), 2015, Abstract book of the ASAS/ADSA midwest meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739130v1</w:t>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative responses of pig adipose tissues to high-fat high-fiber diet: towards key regulators of energy flexibility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des lignages myogéniques et adipocytaires chez l’animal en croissance : rôle de PDGFRa dans la balance myogenèse/adipogenèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASAS/ADSA midwest meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Des Moines, United States. Journal of Animal Science, 93 (Suppl. 2), 2015, Abstract book of the ASAS/ADSA midwest meeting</w:t>
+              <w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Marseille, France. 2015, JFN 2015. Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210925v1</w:t>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carence alimentaire en DL-méthionine chez le porc : la redistribution de l’énergie vers la synthèse lipidique s’accompagne d’une modification de l’activité anti-oxydante</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherche d’indicateurs moléculaires sanguins de la variation de l’adiposité corporelle par une approche transcriptomique chez le porc en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47. Journées de la recherche porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2015, Journées de la Recherche Porcine en France</w:t>
+              <w:t xml:space="preserve">47. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 47, 2015, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210864v1</w:t>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent selection for residual feed intake influences whole blood transcriptomic profile in growing pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASAS/ADSA midwest meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Des Moines, United States. Journal of Animal Science, 93 (Suppl. 2), 2015, Abstract book of the ASAS/ADSA midwest meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La capacité de stockage des lipides par des poulets maigres ou gras n'est pas influencée par la source d'énergie de l'aliment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult stem cells in adipose tissue and skeletal muscle of pigs differing in body composition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Cellular and molecular basis of adipose tissue development: from stem cells to adipocyte physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210672v1</w:t>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular and molecular basis of adipose tissue development: from stem cells to adipocyte physiology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Can plasma metabolites predict fat deposition in peripheral tissues of chicken?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lalande-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Tea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">14. European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway. WPSA, Branche Norvégienne, 2014, XIVTH EUROPEAN POULTRY CONFERENCE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210670v1</w:t>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modelling of the plasticity of energy stores at cellular scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Dynamics of energy reserves in a generic cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Animal Production Science, 54 (11/12), 2014, Animal Production Science</w:t>
+              <w:t xml:space="preserve">9. European Conference on Mathematical and Theoretical Biology (ECMTB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Göteborg, Sweden. , 2014, Abstracts of the 9th European Conference on Mathematical and Theoretical Biology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210686v1</w:t>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of energy reserves in a generic cell</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Effects of dietary methionine deficiency on adipose tissue growth and oxidative status in piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Castellano-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Alberto Conde-Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European Conference on Mathematical and Theoretical Biology (ECMTB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Göteborg, Sweden. , 2014, Abstracts of the 9th European Conference on Mathematical and Theoretical Biology</w:t>
+              <w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210685v1</w:t>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary methionine deficiency on adipose tissue growth and oxidative status in piglets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Mercier</w:t>
+                <w:t xml:space="preserve">Composition corporelle et caractéristiques métaboliques de porcs en croissance à efficacité alimentaire contrastée et nourris avec des régimes plus ou moins riches en fibres et en lipides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lalande-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illa Tea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 46, 2014, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210667v1</w:t>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of redox state in pigs differeing in feed efficiency as revealed by a proteomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Tacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition corporelle et caractéristiques métaboliques de porcs en croissance à efficacité alimentaire contrastée et nourris avec des régimes plus ou moins riches en fibres et en lipides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mathematical modelling of the plasticity of energy stores at cellular scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 46, 2014, Journées de la Recherche Porcine en France</w:t>
+              <w:t xml:space="preserve">8. International Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cairns, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CSIRO, Astralien Centre for International Agricultural Research</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Animal Production Science, 54 (11/12), 2014, Animal Production Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210561v1</w:t>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can plasma metabolites predict fat deposition in peripheral tissues of chicken?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A dynamic mathematical model to study the flexibility of energy reserves in adipose and muscle cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway. WPSA, Branche Norvégienne, 2014, XIVTH EUROPEAN POULTRY CONFERENCE</w:t>
+              <w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210609v1</w:t>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic mathematical model to study the flexibility of energy reserves in adipose and muscle cells</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Des approches multi-omiques pour caractériser la fin du développement foetal et mieux comprendre le déterminisme de la maturité à la naissance en lien avec la survie néonatale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Voillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 46, 2014, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210668v1</w:t>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des approches multi-omiques pour caractériser la fin du développement foetal et mieux comprendre le déterminisme de la maturité à la naissance en lien avec la survie néonatale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+                <w:t xml:space="preserve">Effects of sulfur amino acids on porcine preadipocyte differentiation in culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Castellano-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 46, 2014, Journées de la Recherche Porcine en France</w:t>
+              <w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173389v1</w:t>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of sulfur amino acids on porcine preadipocyte differentiation in culture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Adult stem cells in adipose tissue and skeletal muscle of pigs differing in body composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId788" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210671v1</w:t>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR metabolomics to study the regulation of energy metabolism on chicken lines divergent for low or high abdominal fat deposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Divergent selection on residual feed intake influences gene and protein expressions in pig muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Annual Conference of the Metabolomics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Glasgow, United Kingdom. 2013, Metabolomics 2013. Annual international conference of the metabolomics society</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 64, 2013, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746863v1</w:t>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of adipose tissue to feed efficiency: effects of genetics, diet and feed restriction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Understanding the development of adipose tissue of pure and crossbred fetuses from Meishan and Large White sows during the last month of pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maëva Jégou</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal G.P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 19, 2013, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">9th International Conference on Pig Reproducion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Olsztyn, Poland. , 2013, 9th International Conference on Pig Reproducion : Program and Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId790" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210539v1</w:t>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent selection on residual feed intake influences gene and protein expressions in pig muscle</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of dextrose and L-arginine in sow diet on litter heterogeneity at birth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France. </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 64, 2013, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 19, 2013, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210457v1</w:t>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation mathématique de la plasticité des réserves énergétiques à l’échelle cellulaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Modélisation mathématiques de la plasticité des réserves énergétiques à l’échelle cellulaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2 p., 2013</w:t>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210689v1</w:t>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation mathématiques de la plasticité des réserves énergétiques à l’échelle cellulaire.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Modélisation mathématique de la plasticité des réserves énergétiques à l’échelle cellulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoomeh Taghipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2013</w:t>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. 2 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210828v1</w:t>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dextrose and L-arginine in sow diet on litter heterogeneity at birth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Effet de l'apport de dextrose avant l’insémination et d'arginine pendant le dernier tiers de gestation sur l'hétérogénéité du poids des porcelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Boulot</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Boulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Nantes, France. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 19, 2013, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">45. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 45, 2013, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210512v1</w:t>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the development of adipose tissue of pure and crossbred fetuses from Meishan and Large White sows during the last month of pregnancy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">La sélection divergente pour la consommation alimentaire journalière résiduelle chez le porc modifie l’expression des gènes dans les tissus adipeux, hépatique et musculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Trefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Pig Reproducion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Olsztyn, Poland. , 2013, 9th International Conference on Pig Reproducion : Program and Abstract Book</w:t>
+              <w:t xml:space="preserve">45. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 45, 2013, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210458v1</w:t>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'apport de dextrose avant l’insémination et d'arginine pendant le dernier tiers de gestation sur l'hétérogénéité du poids des porcelets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Boulot</w:t>
+                <w:t xml:space="preserve">NMR metabolomics to study the regulation of energy metabolism on chicken lines divergent for low or high abdominal fat deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illa Tea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 45, 2013, Journées de la Recherche Porcine en France</w:t>
+              <w:t xml:space="preserve">9th Annual Conference of the Metabolomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Glasgow, United Kingdom. 2013, Metabolomics 2013. Annual international conference of the metabolomics society</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210616v1</w:t>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sélection divergente pour la consommation alimentaire journalière résiduelle chez le porc modifie l’expression des gènes dans les tissus adipeux, hépatique et musculaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Responses of adipose tissue to feed efficiency: effects of genetics, diet and feed restriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Naou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. Journées de la Recherche Porcine</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 45, 2013, Journées de la Recherche Porcine en France</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 19, 2013, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId802" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210614v1</w:t>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of feeding frequency on body composition, tissue metabolic orientation, and feed efficiency in growing pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry T. Le Naou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Oskar Kellner Symposium : Metabolic Flexibility in Animal and Human Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Warnemünde, Germany. 2011, International Oskar Kellner symposium : Programme (with abstracts)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de la diversité des cellules de la fraction stroma vasculaire isolée des tissus adipeux ou musculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Trefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Tours, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -38780,147 +38914,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt et performances des porcelets issus de l'hyperprolificité. Conséquence de l'hétérogénéité du poids ... la naissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Merour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IFIP - Institut du Porc, 39 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -38930,638 +39064,638 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels défis pour des élevages durables ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Caquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rogel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Ressources" n°6, la revue INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, pp.14-49, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/NSCR-8325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lean and fat development in piglets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The suckling and weaned piglet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.41-69, 2020, 978-90-8686-343-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3920/978-90-8686-894-0_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sow influence on neonatal survival: a special focus on colostrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Rodriguez-Martinez, N.M. Soede, W.L. Flowers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control of pig reproduction IX. Proceedings of the ninth International conference on pig reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 68, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context Products Ltd.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Society of reproduction and fertility, 978-18-9904-348-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabbit meat quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent advances in rabbit sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute for Agricultural and Fisheries Research, 2006, 978-92-898-0030-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les performances zootechniques et la qualité de carcasse des porcs selon le poids de naissance et la taille de la portée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Pichodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Production porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chambres d'Agriculture de Bretagne, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -39571,304 +39705,304 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hen, the egg and the chick in conventional and on-farm hatching systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pci.animsci.100199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir les nouvelles générations des agroéquipements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04438889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varying the hemicellulose content in sow’s lactation diets enlightened again the importance of early-life interventions for improving health and performance of small piglets during the post-weaning period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.100014. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pci.animsci.100014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate predictions of chemical composition of pigs for a wide range of body weights: no longer a myth!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.100005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pci.animsci.100005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03078361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -39878,515 +40012,515 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence artificielle pour la recherche agronomique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dietary extra hydroxyl-methionine supply: associated changes in muscle biological processes in finishing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId832" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique. 2019</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contract] Adisseo France SAS. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02270133v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary extra hydroxyl-methionine supply: associated changes in muscle biological processes in finishing pigs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Intelligence artificielle pour la recherche agronomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Contract] Adisseo France SAS. 2019</w:t>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laclau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Moriceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02270132v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FatInteger - Recherche de régulateurs clés de la plasticité lipidique chez deux espèces monogastriques majeures (porc et poule) en combinant des données haut-débit et des approches statistiques, bio-informatiques et phylogénétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Agence Nationale de la Recherche. 2015, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolisme lipidique et capacités antixoydantes tissulaires en réponse à une carence en DL-méthionine chez le porc et le poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Adisseo France SAS. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrat de prestation de service : Composition tissulaire et chimique des porcs dans la gamme commerciale d'abattage : relations entre des indicateurs simples d'adiposité et les quantités de lipides corporels ou intramusculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Planchenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Layus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -40396,91 +40530,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle métabolique de la teneur en lipides intramusculaires chez le lapin et le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Rennes 1, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02819719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -40490,105 +40624,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le manchot dans l'hiver austral : un exemple dans la mise en œuvre de mécanismes adaptatifs dans un environnement fortement contraint ou comment assurer la robustesse d’une espèce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Master 2 Sciences de l'Animal pour l'Elevage de Demain (SAED) (Cours introductif - Module durabilité), 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId844"/>
+      <w:footerReference w:type="default" r:id="rId848"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -40735,51 +40869,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05410799v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonneau de Beaufort" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Xavier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largou&#235;t" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.100112" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05543421v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Amman Eugenio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Malbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ollagnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brajon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2026.100612" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05526674v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habibou Assouma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2026.39.1.9470" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168351v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Sier&#380;ant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2025.109911" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05307663v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurabelle Gautier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mass&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Novais-Gameiro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi16091015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057234v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2025.109834" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084798v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Amann Eugenio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan V&#230;rum N&#248;rgaard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia C. Metges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-025-04738-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123407v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gondret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100843" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304335v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juign&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Becker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09751-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03892083v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Langendjik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Farmer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100691" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084869v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btad257" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601702v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peuteman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine P&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2022.113751" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749515v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte L Nielsen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tobias Krause" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgac106" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100543" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676265v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dessauge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12050-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211607v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Korzeniowska" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Orda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Wojdy&#322;o" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11041155" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277570v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Messad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07843-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203960v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-021-02872-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986493v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02418-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265223v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Simon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab441" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474119v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.3.4879" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245785v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. I Batonon-Alavo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100268" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377015v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde-Aguilera" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Delgado-Andrade" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-019-02133-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387579v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Muret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lagoutte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6093-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267848v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Koffi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6010-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627597v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003087" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299669v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Sierzant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-019-2107-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073391v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Robert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Dupuis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6565" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627801v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pastorelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002987" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319388v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.09.005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727161v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Aite" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4520-5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763243v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-018-0244-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827949v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores I. Batonon-Alavo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2018.06.040" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552145v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Chatelet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001379" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494107v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hou&#233;e-Bigot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3639-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409322v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Castellano-Perez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-016-2369-y" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547532v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600286X" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629240v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.5.2274" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529483v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00069.2016" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455904v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.06.014" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29LC4W1F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286555v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2438-3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512046v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacher" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2016-0619" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341819v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2016.06.008" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PD6PQG6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391135v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2016.29.3.2960" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639563v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va J&#233;gou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Trefeu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146550" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318724v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000872" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207761v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande-Martin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8482" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211022v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde Aguilera" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130514" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211037v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000683" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636061v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.4.3034" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157691v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meslin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Desert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Callebaut" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djari" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klopp" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv072" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211015v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2015-8928" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210977v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-015-0932-z" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211025v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Palin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001202" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980499v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-8-32" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210577v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Naou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-7505" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210604v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pollet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-7398" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129850v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Dakovic" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu208" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210544v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Roy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lottin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boulot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6701" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207757v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-7995" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193801v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loisel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6623" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210813v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210874v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210491v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dare-Michelot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.09.018" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRZ3B6V6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210331v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00098.2012" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651291v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Sarr" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2011.09.002" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZS63Z9N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122161v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2011.10.012" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWCMVQ61-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210297v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Sala&#252;n" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210472v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacques Matte" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665112000560" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001044v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Le Naou" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5226" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000464v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2011.00965.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6P9TL9QR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646220v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jamin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00459.2010" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648872v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bee" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2011.02.002" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B87TLFLC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667996v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109991091" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658597v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kalbe" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Metges" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rehfeldt" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2542" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653866v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559147v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G.P. Martin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2009.07.025" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659763v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hernandez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1286" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653335v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingshun Liu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guitton" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guisle" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ecolan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8033144" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653325v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillerm-Regost" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2007-0750" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667523v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gardan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karijn van den Maagdenberg" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Buys" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Smet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2006.10.001" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCXJVR9Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662501v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00270.2006" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657407v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2007.03.017" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1Q5VZS2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666482v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.01.023" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RZPVN5X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659688v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Heyer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000201" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657598v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.84193x" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657010v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.8451083x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662914v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillerm-Regost" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sebert" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Champ" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oby.2006.195" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661571v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659514v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00482.2005" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675139v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pichodo" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2004.09.009" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PSTFZS6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680327v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678816v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673908v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Rochambeau" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670647v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900543v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005003" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669383v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2004038" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676819v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Jadhao" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herpin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viglietta" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-511X-3-27" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682310v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oksbjerg" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vestergaard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2004.06.007" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900472v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004011" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672962v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2004.06.004" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670437v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680797v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay B. Jadhao" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Houdebine" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10974-004-2768-7" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S23P5WSH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679985v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674159v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Dividich" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670802v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assaf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alizadeh" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670816v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669984v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670415v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671964v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676624v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferr&#233;" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dugail" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685477v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larzul" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685434v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694475v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebas" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689411v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693257v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900262v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mourot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689489v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687767v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687842v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697552v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687906v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684160v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684600v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685097v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686515v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686548v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899948v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonneau" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694859v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne d'Albis" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00154060" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D44CDD819D428CA45044E5019A1B7E537873D4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497272v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495907v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Bary" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05531250v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05498991v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oster" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vaerum Norgaard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385480v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086556v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verplanck" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914224v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920261v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04579816v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904808v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gautier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Sorrentino" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brulais" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Verplanck" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691100v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04518334v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04510834v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawal Agboola" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.170" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709851v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille D&#233;ru" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier-Jacquin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205484v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F A Eugenio" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oster" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ollagnier" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188535v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teissier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979481v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193295v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337106v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103974v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196318v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337081v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788188v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langendjik" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farmer" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.072" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138498v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hess" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac247.158" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03876091v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337044v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337059v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752473v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03620536v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381673v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;-Dicharry" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280392v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738249v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Skou Hedemann" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisanne Verschuren" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjun Wang" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736880v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282227v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267858v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710365v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865608v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcon" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865604v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dar&#233;" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-871-1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734250v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736313v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710362v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790700v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734324v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. Batonon-Alavo" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603256v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Batonon" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681893v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595288v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mercier" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607131v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602699v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Houee" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943005v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280406v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584509v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupuis" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801494v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607672v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800284v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180023v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210939v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210940v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210972v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210931v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210608v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365428v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210873v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210443v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173656v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750121v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210490v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Guevel" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746660v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210844v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190568v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brun" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210391v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210385v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750512v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004063v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210743v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000048v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001254v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Brun" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001298v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Boudry" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748096v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thiele" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746262v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Matte" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749497v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000153v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel J.-N. Thibault" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802598v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747447v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750544v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173381v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Azzout-Marniche" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752001v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751829v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757202v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820506v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813760v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193608v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sellier" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812204v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756317v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Berard" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757499v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wyszynska-Koko" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752836v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756694v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750899v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751270v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755525v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonhomme" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kalbe" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822515v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813197v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729742v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753897v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Prince" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Viglietta" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Leroux-Coyau" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753454v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Metges" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rehfeldt" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753175v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751587v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817340v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755895v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756643v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Radulescu" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820375v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752645v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Ecolan" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guislde" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guitton" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753784v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pontrucher" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750916v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754806v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van den Maagdenberg" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Buys" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755247v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762504v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moussa" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Doutreloux" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759031v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759766v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih El Ramouz" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761564v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Doutreloux" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759234v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Ramouz" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764302v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Moussa" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Doutreloux" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763598v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760563v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760797v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759102v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763687v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roy" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Guyomarc'H" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pellois" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760470v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussa" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763326v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S&#233;bert" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762794v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761285v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759139v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758812v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762914v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759283v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761732v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pichodo" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759335v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825971v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758634v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762061v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darche" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759048v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759372v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759736v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758583v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763294v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759601v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825968v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761264v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759293v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834925v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835523v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771414v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferre" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dugail" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838563v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836483v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768001v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770839v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768427v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766594v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765229v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771416v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malineau" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766097v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765568v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496194v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244515v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.B. Barrag&#225;n-Fonseca" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gervais" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.297" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920249v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777930v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Luel" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petrowick" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137155v2" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dietlin" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thomas" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Croizier" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872402v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.470" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213014v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hamard" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467148v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisanne Vershuren" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497716v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790359v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744301v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-831-5" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743556v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594944v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/362190.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741251v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455912v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210974v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305383.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210878v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739130v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210925v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210864v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210953v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210973v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305377.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210672v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210670v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210686v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/271507.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210685v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210667v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210669v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210561v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/index.htm" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210609v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tea" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210668v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173389v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Voillet" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210671v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Mayeur" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746863v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210539v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254957.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210457v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/210532.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210689v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210828v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210512v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lottin" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulot" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210458v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210616v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lottin" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210614v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746238v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823726v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barreau" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833244v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merour" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourmelen" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702363v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/NSCR-8325" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955307v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wageningenacademic.com/doi/book/10.3920/978-90-8686-894-0" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-894-0_2" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166405v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contextbookshop.com/user_uploads/files/booksamples/Control-of-Pig-Reproduction-IX.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811831v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Hernandez" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830473v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466341v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.animsci.100199" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438889v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752667v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.animsci.100014" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078361v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.animsci.100005" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270133v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moriceau" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270132v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210875v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210872v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821868v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Planchenault" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Layus" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maguer" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819719v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806744v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05526674v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habibou Assouma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2026.39.1.9470" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05410799v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bonneau de Beaufort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Xavier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largou&#235;t" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.100112" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05543421v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Amman Eugenio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Malbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ollagnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brajon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2026.100612" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585951v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mauro-Vigroux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dar&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-45755-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168351v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Sier&#380;ant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2025.109911" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2025.109834" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05307663v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurabelle Gautier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mass&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Novais-Gameiro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi16091015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084798v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Amann Eugenio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan V&#230;rum N&#248;rgaard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia C. Metges" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-025-04738-4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084869v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juign&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreews" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Becker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btad257" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03892083v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Langendjik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Farmer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100691" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123407v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gondret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100843" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304335v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09751-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749515v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mu&#241;oz-Tamayo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte L Nielsen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tobias Krause" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgac106" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03681823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100543" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676265v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dessauge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12050-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601702v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peuteman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine P&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2022.113751" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277570v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Messad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07843-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211607v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Korzeniowska" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Orda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Wojdy&#322;o" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11041155" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203960v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-021-02872-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986493v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dessauge" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02418-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474119v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.3.4879" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265223v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Simon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btab441" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245785v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. I Batonon-Alavo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100268" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377015v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde-Aguilera" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Delgado-Andrade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-019-02133-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299669v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Sierzant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-019-2107-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073391v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Robert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Dupuis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6565" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627597v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003087" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387579v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Muret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lagoutte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6093-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267848v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Koffi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6010-9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319388v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.09.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627801v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pastorelli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002987" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727161v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Aite" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4520-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763243v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-018-0244-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827949v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores I. Batonon-Alavo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2018.06.040" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547532v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600286X" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409322v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Castellano-Perez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-016-2369-y" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494107v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Hou&#233;e-Bigot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3639-0" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552145v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Chatelet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117001379" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629240v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.5.2274" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529483v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00069.2016" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512046v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tacher" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2016-0619" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286555v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2438-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341819v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2016.06.008" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PD6PQG6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391135v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoomeh Taghipoor" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2016.29.3.2960" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639563v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va J&#233;gou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Trefeu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146550" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318724v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116000872" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455904v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.06.014" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29LC4W1F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211022v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Conde Aguilera" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130514" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636061v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.4.3034" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211037v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000683" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157691v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meslin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Desert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Callebaut" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djari" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klopp" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv072" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211015v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2015-8928" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210977v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande-Martin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-015-0932-z" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211025v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Palin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001202" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207761v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8482" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00980499v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-8-32" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210577v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Naou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-7505" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210604v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pollet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-7398" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129850v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Dakovic" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu208" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210544v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Roy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lottin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boulot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6701" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193801v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loisel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6623" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207757v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-7995" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210813v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210874v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210491v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dare-Michelot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.09.018" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRZ3B6V6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122161v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2011.10.012" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWCMVQ61-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210297v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Sala&#252;n" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001044v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Le Naou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5226" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210472v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacques Matte" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665112000560" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000464v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0388.2011.00965.x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6P9TL9QR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651291v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Sarr" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2011.09.002" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZS63Z9N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210331v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00098.2012" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646220v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jamin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00459.2010" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648872v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bee" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diff.2011.02.002" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B87TLFLC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658597v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kalbe" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Metges" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rehfeldt" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2542" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653866v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667996v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109991091" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659763v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hernandez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1286" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559147v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G.P. Martin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2009.07.025" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653335v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingshun Liu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guitton" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guisle" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ecolan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8033144" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667523v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gardan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karijn van den Maagdenberg" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Buys" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Smet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2006.10.001" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZCXJVR9Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653325v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillerm-Regost" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2007-0750" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659688v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Heyer" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000201" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666482v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.01.023" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RZPVN5X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657407v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2007.03.017" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1Q5VZS2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662501v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00270.2006" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657010v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.8451083x" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662914v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillerm-Regost" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sebert" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Champ" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oby.2006.195" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661571v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659514v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00482.2005" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657598v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.84193x" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680327v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678816v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670647v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de Rochambeau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673908v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900543v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005003" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669383v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2004038" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675139v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pichodo" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2004.09.009" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PSTFZS6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682310v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oksbjerg" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vestergaard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2004.06.007" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672962v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2004.06.004" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670437v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900472v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herpin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004011" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679985v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680797v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay B. Jadhao" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Houdebine" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10974-004-2768-7" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S23P5WSH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674159v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Dividich" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676819v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Jadhao" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viglietta" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-511X-3-27" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670802v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assaf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alizadeh" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669984v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670816v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670415v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671964v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676624v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferr&#233;" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dugail" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685477v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larzul" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685434v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694475v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebas" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689411v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687767v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689489v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687842v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900262v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mourot" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693257v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687906v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684160v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684600v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685097v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697552v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686515v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686548v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899948v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonneau" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694859v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne d'Albis" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00154060" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1D44CDD819D428CA45044E5019A1B7E537873D4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05531250v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Termier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495907v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Allyndr&#233;e" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Bary" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05498991v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Oster" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vaerum Norgaard" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497272v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385480v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086556v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Verplanck" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920261v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914224v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691100v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904808v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gautier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Sorrentino" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brulais" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Verplanck" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04518334v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04510834v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawal Agboola" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Moisan" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.170" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709851v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille D&#233;ru" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier-Jacquin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04579816v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03979481v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193295v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103974v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337106v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196318v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337081v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188535v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teissier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205484v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F A Eugenio" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oster" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ollagnier" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788188v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langendjik" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farmer" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.072" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03876091v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04138498v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Munoz Tamayo" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hess" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac247.158" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337059v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752473v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337044v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03620536v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381673v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;-Dicharry" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280392v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738249v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Skou Hedemann" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisanne Verschuren" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjun Wang" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282227v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267858v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736880v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710365v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736313v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734250v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710362v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865604v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-871-1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865608v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcon" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790700v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734324v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. Batonon-Alavo" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602699v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Houee" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943005v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280406v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584509v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robert" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dupuis" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595288v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mercier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603256v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Batonon" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681893v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607131v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607672v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800284v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801494v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210940v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180023v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210939v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210972v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210931v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365428v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210608v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210873v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750121v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190568v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brun" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210844v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746660v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Hu&#235;rou-Luron" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210490v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Guevel" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210391v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210443v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173656v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750512v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210743v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004063v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000048v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001298v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Boudry" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001254v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Brun" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210385v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802598v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000153v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel J.-N. Thibault" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749497v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747447v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748096v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Thiele" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carito Guziolowski" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746262v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Matte" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750544v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173381v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luron" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila D. Azzout-Marniche" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blat" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752001v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751829v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757202v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813760v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820506v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193608v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sellier" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757499v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wyszynska-Koko" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812204v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756317v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Berard" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752836v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756694v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751270v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755525v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonhomme" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kalbe" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753897v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia S. Prince" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Viglietta" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Leroux-Coyau" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813197v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729742v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G.P. Martin" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822515v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753454v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Metges" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rehfeldt" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753175v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751587v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817340v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750899v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756643v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Radulescu" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820375v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752645v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Ecolan" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guislde" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guitton" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755895v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750916v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754806v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van den Maagdenberg" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Buys" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755247v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753784v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pontrucher" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759031v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759766v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih El Ramouz" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762504v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moussa" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Doutreloux" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759234v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Ramouz" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764302v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Moussa" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Doutreloux" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760563v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763598v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759102v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763687v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roy" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Guyomarc'H" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pellois" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760797v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760470v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussa" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Doutreloux" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763326v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S&#233;bert" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761564v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759139v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758812v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762914v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761732v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pichodo" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759283v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759335v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761285v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762794v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825971v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758634v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762061v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darche" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759601v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763294v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758583v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759372v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759736v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825968v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761264v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759293v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759048v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834925v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835523v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771414v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferre" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dugail" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838563v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836483v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768001v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770839v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765229v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766594v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771416v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malineau" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768427v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766097v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765568v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496194v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244515v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.B. Barrag&#225;n-Fonseca" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gervais" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.297" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920249v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777930v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Luel" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petrowick" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137155v2" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dietlin" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thomas" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Croizier" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872402v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.470" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213014v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hamard" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467148v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisanne Vershuren" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497716v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790359v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743556v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594944v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/362190.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744301v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-831-5" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741251v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455912v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210974v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305383.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210864v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210925v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739130v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210878v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210953v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210973v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305377.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210670v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210609v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tea" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210685v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210667v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210561v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/index.htm" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210669v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210686v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/271507.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210668v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173389v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Voillet" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210671v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Mayeur" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210672v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210457v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/210532.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210458v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210512v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lottin" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulot" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210828v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210689v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210616v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lottin" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210614v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746863v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210539v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254957.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746238v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823726v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barreau" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833244v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merour" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourmelen" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702363v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/NSCR-8325" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955307v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wageningenacademic.com/doi/book/10.3920/978-90-8686-894-0" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-894-0_2" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166405v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contextbookshop.com/user_uploads/files/booksamples/Control-of-Pig-Reproduction-IX.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811831v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Hernandez" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830473v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466341v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.animsci.100199" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04438889v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752667v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.animsci.100014" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078361v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.animsci.100005" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270132v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270133v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moriceau" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210875v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210872v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821868v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Planchenault" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Layus" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maguer" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819719v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806744v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>