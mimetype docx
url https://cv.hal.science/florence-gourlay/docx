--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -204,217 +204,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles politiques publiques pour le nomadisme numérique ? Une analyse multi-scalaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coworkation and digital nomadism: normalization and/or differentiation of working and living practices?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marinos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Gourlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel du GIS M@rsouin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS M@rsouin, May 2024, Redon, France</w:t>
+              <w:t xml:space="preserve">35th International Geographical Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Geographical Union, Aug 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606892v1</w:t>
+                <w:t xml:space="preserve">hal-04689613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coworkation and digital nomadism: normalization and/or differentiation of working and living practices?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles politiques publiques pour le nomadisme numérique ? Une analyse multi-scalaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gourlay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Marinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Geographical Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Geographical Union, Aug 2024, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Séminaire annuel du GIS M@rsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS M@rsouin, May 2024, Redon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689613v1</w:t>
+                <w:t xml:space="preserve">hal-04606892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et enjeux des espaces de coworkation insulaires et littoraux</w:t>
               </w:r>
@@ -1458,216 +1458,728 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique L’« alliance des territoires »: Usages de la notion et perspectives scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet reteralim : reterritorialisation de l’alimentation par le développement des filières locales : le cas du pays de lorient, Rapport final à l’Ademe, AAP TEES (2021), 78 pages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam Karâa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cleuziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lobjois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Foutrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ademe - Agence de la transition écologique. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet RETERALIM - Lait du Pays de Lorient, étude du développement d'une filière locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Délézir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Pasbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboratoire d'Economie et Gestion de l'Ouest (LEGO). 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le changement climatique en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Treguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bessonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bulletin 2023, Haut Conseil Breton Pour le Climat (HCBC). 2023, 27 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programme PEPPS - Pertinence Environnementale de la restauration des Petits marais et Prés Salés- rapport Final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Salugueiro Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UBO - Université de Brest; UBS; Université de Rennes 1, France. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Changement Climatique en Bretagne, Bulletin du HCBC 2024 : Le littoral breton face aux défis climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Tréguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires fabriqués / Territoires instrumentalisés (colloque, Vannes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1719,569 +2231,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ertus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066378v1</w:t>
-              </w:r>
-[...510 lines deleted...]
-                <w:t xml:space="preserve">hal-03929368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2397,217 +2397,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le phénomène des tracances : des enjeux géographiques d’importance</w:t>
+                <w:t xml:space="preserve">Espaces de coworkation et nomades numériques : des objets touristiques non identifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Duhamel</w:t>
+                <w:t xml:space="preserve">Julie Pasquer -Jeanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 273, pp31-34</w:t>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480219v1</w:t>
+                <w:t xml:space="preserve">hal-04384727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces de coworkation et nomades numériques : des objets touristiques non identifiés</w:t>
+                <w:t xml:space="preserve">Le phénomène des tracances : des enjeux géographiques d’importance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Pasquer -Jeanne</w:t>
+                <w:t xml:space="preserve">Philippe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 273, pp31-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384727v1</w:t>
+                <w:t xml:space="preserve">hal-05480219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le processus foncier comme révélateur des enjeux d’une opération de dépoldérisation - Etude de l’Aber-en-Crozon</w:t>
               </w:r>
@@ -3387,165 +3387,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00636874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement durable entre intériorisation de la mondialisation et renouveau territorial</w:t>
+                <w:t xml:space="preserve">Lorient, un territoire dans la mondialisation économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gourlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2006 (4), pp.65-72</w:t>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11/2008 (N°77), pp.66-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00489801v1</w:t>
+                <w:t xml:space="preserve">hal-00489825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorient, un territoire dans la mondialisation économique</w:t>
+                <w:t xml:space="preserve">Le développement durable entre intériorisation de la mondialisation et renouveau territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gourlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 11/2008 (N°77), pp.66-70</w:t>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2006 (4), pp.65-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00489825v1</w:t>
+                <w:t xml:space="preserve">hal-00489801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3681,51 +3681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas de la Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Délézir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gourlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4239,51 +4239,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372986v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marinos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mah&#233;o" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606892v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689613v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651626v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771625v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laidin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baudelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Charles-Le-Bihan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Burger-Bodin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178109v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine de La Palli&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Guyvarc'H" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145651v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goullet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145635v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551798v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587818v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chartain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Damak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ertus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431867v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01644153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381714v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066378v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746931v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fran&#231;ois-Lecompte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Kar&#226;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cleuziou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lobjois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foutrel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353958v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le D&#233;l&#233;zir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Pasbecq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Le Lay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381668v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Treguier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929368v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Salugueiro Simon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourhis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvergne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780793v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12gj5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480219v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384727v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pasquer -Jeanne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306361v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia D&#232;bre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pailloux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.22583" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306348v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12429" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060442v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pasquier-Jeanne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2021.0002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03517290v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pasquer-Jeanne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411708v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067735ar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672579v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00636874v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gu&#233;rard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decourcelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sabourin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Floch-Laizet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Grel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489801v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489825v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01686611v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01123808v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850504v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lequin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067101v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372986v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marinos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mah&#233;o" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689613v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606892v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651626v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771625v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laidin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baudelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Charles-Le-Bihan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Burger-Bodin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178109v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine de La Palli&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Guyvarc'H" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145651v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goullet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145635v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551798v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587818v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chartain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Damak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ertus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431867v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01644153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746931v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fran&#231;ois-Lecompte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Kar&#226;a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cleuziou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lobjois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foutrel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353958v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le D&#233;l&#233;zir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Pasbecq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Le Lay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381668v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Treguier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Salugueiro Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourhis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvergne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381714v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066378v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780793v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12gj5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384727v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pasquer -Jeanne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480219v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306361v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia D&#232;bre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pailloux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.22583" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306348v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12429" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060442v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pasquier-Jeanne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2021.0002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03517290v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pasquer-Jeanne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411708v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067735ar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672579v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00636874v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gu&#233;rard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decourcelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sabourin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Floch-Laizet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Grel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489825v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489801v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01686611v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01123808v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850504v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lequin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067101v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>