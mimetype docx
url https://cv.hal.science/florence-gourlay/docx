--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -204,217 +204,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coworkation and digital nomadism: normalization and/or differentiation of working and living practices?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles politiques publiques pour le nomadisme numérique ? Une analyse multi-scalaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gourlay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Marinos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Geographical Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Geographical Union, Aug 2024, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Séminaire annuel du GIS M@rsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS M@rsouin, May 2024, Redon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689613v1</w:t>
+                <w:t xml:space="preserve">hal-04606892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles politiques publiques pour le nomadisme numérique ? Une analyse multi-scalaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coworkation and digital nomadism: normalization and/or differentiation of working and living practices?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marinos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Gourlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel du GIS M@rsouin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS M@rsouin, May 2024, Redon, France</w:t>
+              <w:t xml:space="preserve">35th International Geographical Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Geographical Union, Aug 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606892v1</w:t>
+                <w:t xml:space="preserve">hal-04689613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et enjeux des espaces de coworkation insulaires et littoraux</w:t>
               </w:r>
@@ -709,799 +709,799 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place du crowdfunding dans le financement des TPE/PME bretonnes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand le coworking le suffit plus, on va plus loin ! Une étude exploratoire des quart-lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine de La Pallière</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Petr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@rsouin Digital Society Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178109v1</w:t>
+                <w:t xml:space="preserve">halshs-02145635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dynamiques territoriales et de proximités dans le financement participatif des entreprises en Bretagne</w:t>
+                <w:t xml:space="preserve">La place du crowdfunding dans le financement des TPE/PME bretonnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nadine de La Pallière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaïck Guyvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annaïck Guyvarc'H</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@rsouin Digital Society Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02145651v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le coworking le suffit plus, on va plus loin ! Une étude exploratoire des quart-lieux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les dynamiques territoriales et de proximités dans le financement participatif des entreprises en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine de La Pallière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Goullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaïck Guyvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@rsouin Digital Society Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02145635v1</w:t>
+                <w:t xml:space="preserve">halshs-02145651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émergence d’un territoire d’action et de projet : Bretagne Sud, entre construction et indécision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Marinos</w:t>
+                <w:t xml:space="preserve">L’OPPORTUNITE D’UNE LABELLISATION «BRETAGNE SUD». Entre reconnaissance par les acteurs et nécessité d’incertitude, Conférence inaugurale du colloque.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Damak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ertus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gourlay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Territoires Fabriqués / Territoires Instrumentalisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bretagne Sud, Jun 2017, Vannes, France</w:t>
+              <w:t xml:space="preserve">TERRITOIRES FABRIQUÉS / TERRITOIRES INSTRUMENTALISÉS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, VANNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01551798v1</w:t>
+                <w:t xml:space="preserve">hal-02431867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’opportunité d’un label « Bretagne Sud » : Entre reconnaissance par les acteurs et nécessité d’incertitude</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascale Ertus</w:t>
+                <w:t xml:space="preserve">Bretagne Sud : De la construction interterritoriale à la métropole en réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gourlay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La montagne, territoire d'innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, abEx ITEM (Innovation et Territoires de montagne), Jan 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique L’« alliance des territoires »: Usages de la notion et perspectives scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587818v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’OPPORTUNITE D’UNE LABELLISATION «BRETAGNE SUD». Entre reconnaissance par les acteurs et nécessité d’incertitude, Conférence inaugurale du colloque.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascale Ertus</w:t>
+                <w:t xml:space="preserve">L’émergence d’un territoire d’action et de projet : Bretagne Sud, entre construction et indécision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gourlay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TERRITOIRES FABRIQUÉS / TERRITOIRES INSTRUMENTALISÉS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, VANNES, France</w:t>
+              <w:t xml:space="preserve">Colloque International Territoires Fabriqués / Territoires Instrumentalisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bretagne Sud, Jun 2017, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431867v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bretagne Sud : De la construction interterritoriale à la métropole en réseau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Marinos</w:t>
+                <w:t xml:space="preserve">L’opportunité d’un label « Bretagne Sud » : Entre reconnaissance par les acteurs et nécessité d’incertitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chartain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Damak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ertus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gourlay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique L’« alliance des territoires »: Usages de la notion et perspectives scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">La montagne, territoire d'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, abEx ITEM (Innovation et Territoires de montagne), Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644153v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2149,103 +2149,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires fabriqués / Territoires instrumentalisés (colloque, Vannes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chartain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Boyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t>
+                <w:t xml:space="preserve">Leïla Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ertus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -2397,217 +2397,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces de coworkation et nomades numériques : des objets touristiques non identifiés</w:t>
+                <w:t xml:space="preserve">Le phénomène des tracances : des enjeux géographiques d’importance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Pasquer -Jeanne</w:t>
+                <w:t xml:space="preserve">Philippe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 273, pp31-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384727v1</w:t>
+                <w:t xml:space="preserve">hal-05480219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le phénomène des tracances : des enjeux géographiques d’importance</w:t>
+                <w:t xml:space="preserve">Espaces de coworkation et nomades numériques : des objets touristiques non identifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Duhamel</w:t>
+                <w:t xml:space="preserve">Julie Pasquer -Jeanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 273, pp31-34</w:t>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05480219v1</w:t>
+                <w:t xml:space="preserve">hal-04384727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le processus foncier comme révélateur des enjeux d’une opération de dépoldérisation - Etude de l’Aber-en-Crozon</w:t>
               </w:r>
@@ -2827,51 +2827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Petr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pasquier-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2983,51 +2983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pasquer-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Petr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (1), pp.31-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3052,90 +3052,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’importance de la dimension régionale pour les plateformes de crowdfunding : le cas du territoire breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine de La Pallière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Goullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaïck Guyvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3387,331 +3387,492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00636874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorient, un territoire dans la mondialisation économique</w:t>
+                <w:t xml:space="preserve">Le développement durable entre intériorisation de la mondialisation et renouveau territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gourlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 11/2008 (N°77), pp.66-70</w:t>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2006 (4), pp.65-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00489825v1</w:t>
+                <w:t xml:space="preserve">hal-00489801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement durable entre intériorisation de la mondialisation et renouveau territorial</w:t>
+                <w:t xml:space="preserve">Lorient, un territoire dans la mondialisation économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gourlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2006 (4), pp.65-72</w:t>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11/2008 (N°77), pp.66-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00489801v1</w:t>
+                <w:t xml:space="preserve">hal-00489825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréhender l'émergence de systèmes agroalimentaires territorialisés : quels enjeux pour la recherche-action participative ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Damak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ertus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Bougeard-Delfosse; Vincent Boyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires fabriqués, territoires instrumentalisés : entre considération et négation de la complexité territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Presses Universitaires de Rennes, pp.151-166, 2020, 978-2-7535-7989-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires fabriqués / Territoires instrumentalisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Chartain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Boyer</w:t>
+                <w:t xml:space="preserve">Leïla Damak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Chartain</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascale Ertus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, pp.286, 2020, 275357989X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas de la Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Délézir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3720,218 +3881,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gourlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Autrement, pp.104, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123808v1</w:t>
-              </w:r>
-[...159 lines deleted...]
-                <w:t xml:space="preserve">hal-04850504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4001,51 +4001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pasquier-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Petr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence 2019 Marsouin, Recherche sur la société numérique et l'innovation, Rennes (35), 23-24 mai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rennes, France. Conférence 2019 Marsouin, Recherche sur la société numérique et l'innovation, Rennes (35), 23-24 mai, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4239,51 +4239,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372986v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marinos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mah&#233;o" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689613v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606892v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651626v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771625v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laidin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baudelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Charles-Le-Bihan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Burger-Bodin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178109v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine de La Palli&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Guyvarc'H" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145651v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goullet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145635v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551798v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587818v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chartain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Damak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ertus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431867v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01644153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746931v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fran&#231;ois-Lecompte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Kar&#226;a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cleuziou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lobjois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foutrel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353958v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le D&#233;l&#233;zir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Pasbecq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Le Lay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381668v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Treguier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Salugueiro Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourhis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvergne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381714v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066378v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780793v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12gj5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384727v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pasquer -Jeanne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480219v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306361v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia D&#232;bre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pailloux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.22583" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306348v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12429" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060442v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pasquier-Jeanne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2021.0002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03517290v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pasquer-Jeanne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411708v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067735ar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672579v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00636874v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gu&#233;rard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decourcelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sabourin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Floch-Laizet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Grel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489825v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489801v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01686611v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01123808v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850504v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lequin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067101v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372986v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marinos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mah&#233;o" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606892v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689613v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651626v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771625v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laidin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baudelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Charles-Le-Bihan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Burger-Bodin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145635v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178109v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine de La Palli&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Guyvarc'H" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145651v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goullet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431867v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Damak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ertus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01644153v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587818v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chartain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746931v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fran&#231;ois-Lecompte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Kar&#226;a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cleuziou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lobjois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foutrel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353958v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le D&#233;l&#233;zir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Pasbecq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Le Lay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381668v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Treguier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Salugueiro Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourhis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvergne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381714v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066378v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780793v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12gj5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480219v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384727v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pasquer -Jeanne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306361v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia D&#232;bre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pailloux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.22583" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306348v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12429" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060442v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pasquier-Jeanne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2021.0002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03517290v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pasquer-Jeanne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411708v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067735ar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672579v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00636874v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gu&#233;rard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decourcelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sabourin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Floch-Laizet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Grel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489801v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489825v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lequin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01686611v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01123808v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067101v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>