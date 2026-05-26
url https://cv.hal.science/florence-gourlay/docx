--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -1479,535 +1479,1799 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01587818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making Use of the World: Digital Nomadism between Mobility, Work, and Tourism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marinos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38-1/2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12gj5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces de coworkation et nomades numériques : des objets touristiques non identifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pasquer -Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le phénomène des tracances : des enjeux géographiques d’importance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 273, pp31-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le processus foncier comme révélateur des enjeux d’une opération de dépoldérisation - Etude de l’Aber-en-Crozon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Dèbre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Pailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 97 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.22583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépoldérisation, réappropriation et protection des marais littoraux. Enquête sur les représentations et l’évolution des pratiques de l’Aber-en-Crozon (Finistère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Dèbre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Pailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 263, pp.55-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.12429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles situations d'intermédiation territoriale : l'exemple des quart-lieux périphériques (espaces de coworkation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pasquer-Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Petr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (1), pp.31-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles situations d’intermédiation territoriale : l’exemple des « quart-lieux » périphériques (espaces de coworkation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Petr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pasquier-Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marinos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (1), pp.31-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.2021.0002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’importance de la dimension régionale pour les plateformes de crowdfunding : le cas du territoire breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine de La Pallière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Goullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaïck Guyvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (3-4), pp.113-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1067735ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’émergence d’un territoire d’action et de projet : Bretagne Sud, entre coopération et indécision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Marinos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dossier « L’alliance des territoires », 111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent developments of marine ingredients for food and nutraceutical applications: a review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Decourcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Floch-Laizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Grel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des Sciences Halieutique et Aquatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.21-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00636874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement durable entre intériorisation de la mondialisation et renouveau territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2006 (4), pp.65-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorient, un territoire dans la mondialisation économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11/2008 (N°77), pp.66-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet reteralim : reterritorialisation de l’alimentation par le développement des filières locales : le cas du pays de lorient, Rapport final à l’Ademe, AAP TEES (2021), 78 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriam Karâa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lobjois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Foutrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ademe - Agence de la transition écologique. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet RETERALIM - Lait du Pays de Lorient, étude du développement d'une filière locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Délézir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Pasbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire d'Economie et Gestion de l'Ouest (LEGO). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement climatique en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Treguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bessonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bulletin 2023, Haut Conseil Breton Pour le Climat (HCBC). 2023, 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme PEPPS - Pertinence Environnementale de la restauration des Petits marais et Prés Salés- rapport Final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Salugueiro Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UBO - Université de Brest; UBS; Université de Rennes 1, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2017,169 +3281,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Changement Climatique en Bretagne, Bulletin du HCBC 2024 : Le littoral breton face aux défis climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Tréguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05381714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires fabriqués / Territoires instrumentalisés (colloque, Vannes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2231,1321 +3495,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ertus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066378v1</w:t>
-              </w:r>
-[...1262 lines deleted...]
-                <w:t xml:space="preserve">hal-00489825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3842,51 +3842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas de la Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Délézir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gourlay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3988,51 +3988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Marinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pasquier-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Petr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4239,51 +4239,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372986v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marinos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mah&#233;o" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606892v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689613v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651626v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771625v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laidin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baudelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Charles-Le-Bihan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Burger-Bodin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145635v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178109v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine de La Palli&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Guyvarc'H" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145651v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goullet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431867v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Damak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ertus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01644153v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587818v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chartain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746931v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fran&#231;ois-Lecompte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Kar&#226;a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cleuziou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lobjois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foutrel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353958v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le D&#233;l&#233;zir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Pasbecq" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Le Lay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381668v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Treguier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Salugueiro Simon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourhis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvergne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381714v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066378v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780793v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12gj5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480219v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384727v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pasquer -Jeanne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306361v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia D&#232;bre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pailloux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.22583" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306348v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12429" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060442v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pasquier-Jeanne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2021.0002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03517290v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pasquer-Jeanne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411708v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067735ar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672579v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00636874v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gu&#233;rard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decourcelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sabourin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Floch-Laizet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Grel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489801v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489825v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lequin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01686611v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01123808v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067101v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372986v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marinos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mah&#233;o" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606892v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689613v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651626v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771625v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laidin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Baudelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Charles-Le-Bihan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Burger-Bodin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145635v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178109v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine de La Palli&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Guyvarc'H" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145651v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goullet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431867v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Damak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ertus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01644153v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587818v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chartain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780793v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12gj5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384727v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pasquer -Jeanne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480219v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306361v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia D&#232;bre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pailloux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.22583" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306348v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12429" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03517290v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pasquer-Jeanne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060442v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pasquier-Jeanne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2021.0002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411708v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067735ar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672579v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00636874v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gu&#233;rard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decourcelle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sabourin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Floch-Laizet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Grel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489801v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489825v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746931v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fran&#231;ois-Lecompte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Kar&#226;a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cleuziou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lobjois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foutrel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353958v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le D&#233;l&#233;zir" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Pasbecq" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Le Lay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381668v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Treguier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929368v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Salugueiro Simon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bourhis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvergne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381714v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066378v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lequin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01686611v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01123808v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067101v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>