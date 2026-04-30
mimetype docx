--- v0 (2026-03-05)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Guignot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplification de la méthode de préparation des embryons équins avant cryoconservation par vitrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling how vitrification affects the porcine blastocyst: clues from a transcriptomic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Almiñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bauersachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40104-021-00672-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quick, cheap and viable technique to cryopreserve Welsh pony embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Gascogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2022.103976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Xylocaine to facilitate embryo transfer to Welsh pony recipient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesbert A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2022.103992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early steps of cryopreservation of day one honeybee (Apis mellifera) embryos treated with low-frequency sonophoresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fortini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Burette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 83, pp.27-33. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2018.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preimplantation genetic diagnosis in Welsh pony embryos after biopsy and cryopreservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tartarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Babilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (11), pp.5222-5231. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2015-9469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of different culture systems on adipocyte differentiation-related protein (ADRP) in bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulrahman Al Darwich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145 (3-4), pp.105-113. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2014.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance de 4 poulains issus de transferts d'embryons génotypés et cryoconservés : une première européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Juillet 2014, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferência de embrioes como ferramenta para formaçao de rebanho experimental ovino e analise dos fatores que podem maximizar a multiplicaçao do plantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira De Reprodução Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (1), pp.62-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can caprine arthritis encephalitis virus (CAEV) be transmitted by in vitro fertilization with experimentally infected sperm?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fieni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77 (3), pp.644-651. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2011.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex and PRNP genotype determination in preimplantation caprine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Pougnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction in Domestic Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (4), pp.656-663. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0531.2010.01724.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of adiponectin on bovine granulosa cell steroidogenesis, oocyte maturation and embryo development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Uzbekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8:23, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1477-7827-8-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of PUFA on embryo cryoresistance, gene expression and AMPKalpha phosphorylation in IVF-derived bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulrahman Al Darwich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Papillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prostaglandins and Other Lipid Mediators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93 (1-2), pp.30-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of sex and scrapie resistance genotype in preimplantation ovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cognié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Folch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 76 (2), pp.183-190. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrd.20940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra rapid open pulled straw (OPS) vitrification is a perspective for freezing horse embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Grizelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vidament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Plotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinarski Arhiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79 (2), pp.105-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of coculture with oviduct epithelial cells on viability after transfer of vitrified in vitro produced goat embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rodriguez-Dorta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (1), pp.908-913. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2007.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved vitrification method allowing direct transfer of goat embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Salvetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 66 (4), pp.1004-1011. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2006.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine muscle 20S proteasome. II: Contribution of the 20S proteasome to meat tenderization as revealed by an ultrastructural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (2), pp.337-344. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2006.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro comparisons of two cryopreservation techniques for equine embryos: Slow-cooling and open pulled straw (OPS) vitrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bersinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 64, pp.1619-1632. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2005.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryoconservation des embryons des espèces domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (1), pp.27-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid sexing of ovine blastocysts using polymerase chain reaction after microsection: farm application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.A. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction in Domestic Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 38 (4), p:352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromanipulation des gamètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (5), pp.341-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of time during transport of excised mare ovaries on oocyte recovery rate and quality after in vitro maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 52 (5), pp.757-766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary observations in in vitro development of equine embryo after ICSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ottogalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Magistrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38 (6), pp.653-663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between post-mortem pH changes and some traits of sensory quality in veal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Touraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 37, pp.315-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post mortem evolution of myofilament spacing and extracellular space in veal muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 33, pp.333-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between muscle type and some traits influencing veal colour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 58, pp.523-529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ultimate pH in proteolysis and calpain/calpastatin activity in bovine muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.H. Geesink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J.M. Smulders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 74 (3), pp.283-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation de la rigor mortis dans le muscle de dinde et comparaison avec d'autres especes animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bielicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 11 (6), pp.279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre l'evolution du pH et l'espace extracellulaire dans le muscle de veau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gaillard-Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 11 (6), pp.280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakthrough to improve the reproductive capacity of gene bank material.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blesbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Liptoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Woelders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berna-Juarez B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandi S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Farming for a Healthy World, EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATIONS OF OSMOTIC EVENTS IN VITRIFICATION OF EQUINE OOCYTES AND PORCINE EMBRYOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Woelders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortiz-Escribano Nerea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann van Soom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smitz K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th annual meeting of the society for cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy technique to cryopreserve welsh pony embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gascogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Gaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières naissances en France après transfert d’embryons équins génotypés et cryoconservés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First birth after transfer of sexed and cryopreserved Welsh pony blastocysts in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Orbinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Colloque Scientifique de l' AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2014, Dresden, Germany. 205 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First pregnancies after transfer of biopsied & vitrified embryos in Welsh pony mare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gascogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th International Congress on Controversies in Cryopreservation of Stem Cells, Reproductive Cells, Tissues and Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comtecmed medical Congresses. DEU., Mar 2013, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières gestations après transfert d'embryons équins biopsés et sexés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Le Pin au Haras, FRA. Institut National de la Recherche Agronomique (INRA)., Feb 2013, Paris, France. 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génotypage et cryoconservation d'embryons équins : état des courses. Premières gestations après transfert d'embryons équins biopsés et sexés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Information Actualité en Elevage Equin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haras Nationaux. Le Pin-au-Haras, FRA., Jan 2013, Le Pin-au-Haras, France. pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping and cryopreservation of equine embryos: new developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA., Aug 2013, Nantes, France. 660 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of pregnancies after transfer of biopsied equine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Equine Embryo Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAR. Labo/service de l'auteur, Ville service., Jul 2012, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early pregnancies after transfer of biopsied equine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Scientific Meeting AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). Lyon, FRA., Sep 2012, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a modified WOW-system and embryo density during in vitro culture on developmental rate of caprine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lahoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Alabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Colloque Scientifique de l'Association Européenne de Transfert Embryonnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Chester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'embryons in vivo et transfert chez les petits ruminants : synthèse des applications/résultats selon les races</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of adipokines in bovine ovary: effect of human recombinant adiponectin and resistin on ovarian cells in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Uzbekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium International sur la Physiologie des Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential involvement of adiponectin and resistin (adipokines) in granulosa cell steroidogenesis and ovocyte maturation in cow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Uzbekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEPS Meeting 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferência de embriões como ferramenta para formação de rebanho experimental ovino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huber Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congresso Brasileiro de Buiatria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Belo Horizonte, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of pregnancy-associated glycoprotein and oestrone sulphate concentrations in recipient goats of in vitro produced embryos cultured in synthetic oviduct fluid (fresh and vitrified) or co-cultured with goat epithelial oviduct cells (vitrified)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Meeting of the Spanish Association for Animal Reproduction (AERA) and the British Andrology Society (BAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination sex and scrapie resistance genotype of preimplantation caprine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of RT conditions for the use of 18S-RNA as internal standard for bovine embryo transcription level studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aldarwich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Farm Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Rolduc, Netherlands. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved in vivo survival rate of in vitro produced goat embryos after coculture with bovine oviductal cells and vitrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Farm Animal Reproduction (ICFAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Rolduc, Netherlands. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved vitrification survival in vivo of in vitro produced goat embryos after coculture with oviduct epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Conference of the European Society for Domestic Animals Reproduction (ESDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Portoroz-Lipica, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro production of ruminant embryos: results, limits and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Uzbekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium COA/INRA Scientific Cooperation in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of surgical equine embryo transfer after open pulled straw vitrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grizelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vidament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Embryo transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la survie embryonnaire après transfert d'embryons caprins produits in vitro et vitrifiés grâce à un développement sur tapis de cellules d'oviductes bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo survival rate of vitrified ovine embryos after biopsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Annual Meeting A.E.T.E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kidding and embryo survival rate after traditional or direct transfer of frozen/thawed gaot embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Pougnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Forgerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Congress on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Porto Seguro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of cell proliferation rate in equine and caprine embryos using a modified BrdU incorporation assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Congress on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Porto Seguro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitrification of goat embryos: effect of sucrose of embryo survival rate after transfer into recipient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Salvetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Reproduction in Small Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Colonia del Sacramento, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur la cryopréservation des embryons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude AERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid sexing of ovine blastocysts using polymerase chain reaction after microsection: farm application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.A. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conference of the European Society for Domestic Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des méthodes de cryopreservation et de transfet d'embryons chez les petits ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Pougnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Traldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary observations in in vitro development of equine embryo after ICSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ottogalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Magistrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. French-Czech-Slovak Colloquium on From In Vitro Maturation to Nuclear Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Jouy-en-Josas, France. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:19980607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ultimate pH in proteolysis and calpain/calpastatin activity in bovine muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.H. Geesink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J.M. Smulders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OECD Workshop on the Role of Proteinases in Muscle Growth and Meat Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1991, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between ultimate pH and meat quality in veal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Touraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1992, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between pH changes and extracellular space changes in post mortem muscle of calf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Kulmbach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre l'evolution du pH et l'espace extracellulaire dans le muscle de veau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gaillard-Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journees Recherches Viande : Biochimie Musculaire et Controle de la Qualite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1990, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation de la rigor mortis dans le muscle de dinde et comparaison avec d'autres especes animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bielicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journees Recherches Viande : Biochimie Musculaire et Controle de la Qualite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1990, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quick and cheap technique to cryopreserve Welsh pony embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterenn Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gascogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ISEET, International Symposium on Equine Embryo Transfer and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pregnancy after short exposure of cryopreserved porcine embryo to cryoprotective agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voiry Camille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royer Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanetti Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How vitrification and in vitro culture affect pig embryos? Clues from RNA-sequencing data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Alminana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Bauersachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blesbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lindau, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preimplantation genetic diagnosis in donkey embryos after biopsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Ottmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allamellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Magistrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Equine Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cambridge, United Kingdom. , Journal of Equine Veterinary Science, 66, 2018, XIIth International Symposium on Equine Reproduction. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2018.05.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières gestations après transfert d'embryons équins cryoconservés avec une technique simple, utilisable en condition de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. IFCE - Institut Français du Cheval et de l'Equitation, Journée de la Recherche Equine, 43, 182 p., 2017, Journée de la Recherche Equine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooling equine embryo for 24h prior to vitrification: What are the consequences on its viability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Equine Embryo Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ghent, Belgium. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Equine Veterinary Science, 41, 2016, International Equine Embryo Symposium. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy, quick and cheap technique to cryopreserve Welsh B pony blastocyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gascogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Gaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Equine Embryo Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ghent, Belgium. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Equine Veterinary Science, 41, 2016, International Equine Embryo Symposium. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADRP localization with immunofluorescence in bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Annual Meeting AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Saint Malo, France. 2012, 28th Annual Meeting AETE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations in cryoconservation of animal genetic resources – Practical guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blesbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael de Oliveira Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boes, J., Boettcher, P. &amp; Honkatukia, M., eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO Animal Production and Health Guidelines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, No. 33, 2023, ISBN 978-92-5-137297-5. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4060/cc3078en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId241"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Guignot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplification de la méthode de préparation des embryons équins avant cryoconservation par vitrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling how vitrification affects the porcine blastocyst: clues from a transcriptomic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Almiñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bauersachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40104-021-00672-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quick, cheap and viable technique to cryopreserve Welsh pony embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Gascogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2022.103976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Xylocaine to facilitate embryo transfer to Welsh pony recipient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesbert A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2022.103992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early steps of cryopreservation of day one honeybee (Apis mellifera) embryos treated with low-frequency sonophoresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fortini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Burette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 83, pp.27-33. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2018.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preimplantation genetic diagnosis in Welsh pony embryos after biopsy and cryopreservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tartarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Babilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (11), pp.5222-5231. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2015-9469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance de 4 poulains issus de transferts d'embryons génotypés et cryoconservés : une première européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Juillet 2014, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of different culture systems on adipocyte differentiation-related protein (ADRP) in bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulrahman Al Darwich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145 (3-4), pp.105-113. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2014.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferência de embrioes como ferramenta para formaçao de rebanho experimental ovino e analise dos fatores que podem maximizar a multiplicaçao do plantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira De Reprodução Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (1), pp.62-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can caprine arthritis encephalitis virus (CAEV) be transmitted by in vitro fertilization with experimentally infected sperm?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fieni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77 (3), pp.644-651. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2011.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex and PRNP genotype determination in preimplantation caprine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Pougnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction in Domestic Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (4), pp.656-663. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0531.2010.01724.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of PUFA on embryo cryoresistance, gene expression and AMPKalpha phosphorylation in IVF-derived bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulrahman Al Darwich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Papillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prostaglandins and Other Lipid Mediators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93 (1-2), pp.30-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of adiponectin on bovine granulosa cell steroidogenesis, oocyte maturation and embryo development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Uzbekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8:23, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1477-7827-8-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra rapid open pulled straw (OPS) vitrification is a perspective for freezing horse embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Grizelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vidament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Plotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinarski Arhiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79 (2), pp.105-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of sex and scrapie resistance genotype in preimplantation ovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cognié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Folch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 76 (2), pp.183-190. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrd.20940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of coculture with oviduct epithelial cells on viability after transfer of vitrified in vitro produced goat embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rodriguez-Dorta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (1), pp.908-913. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2007.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved vitrification method allowing direct transfer of goat embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Salvetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 66 (4), pp.1004-1011. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2006.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine muscle 20S proteasome. II: Contribution of the 20S proteasome to meat tenderization as revealed by an ultrastructural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (2), pp.337-344. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2006.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro comparisons of two cryopreservation techniques for equine embryos: Slow-cooling and open pulled straw (OPS) vitrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bersinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 64, pp.1619-1632. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2005.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryoconservation des embryons des espèces domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (1), pp.27-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid sexing of ovine blastocysts using polymerase chain reaction after microsection: farm application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.A. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction in Domestic Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 38 (4), p:352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of time during transport of excised mare ovaries on oocyte recovery rate and quality after in vitro maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 52 (5), pp.757-766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromanipulation des gamètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (5), pp.341-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary observations in in vitro development of equine embryo after ICSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ottogalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Magistrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38 (6), pp.653-663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between post-mortem pH changes and some traits of sensory quality in veal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Touraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 37, pp.315-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post mortem evolution of myofilament spacing and extracellular space in veal muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 33, pp.333-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between muscle type and some traits influencing veal colour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 58, pp.523-529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ultimate pH in proteolysis and calpain/calpastatin activity in bovine muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.H. Geesink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J.M. Smulders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 74 (3), pp.283-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation de la rigor mortis dans le muscle de dinde et comparaison avec d'autres especes animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bielicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 11 (6), pp.279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre l'evolution du pH et l'espace extracellulaire dans le muscle de veau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gaillard-Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 11 (6), pp.280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakthrough to improve the reproductive capacity of gene bank material.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blesbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Liptoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Woelders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berna-Juarez B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandi S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Farming for a Healthy World, EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATIONS OF OSMOTIC EVENTS IN VITRIFICATION OF EQUINE OOCYTES AND PORCINE EMBRYOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Woelders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortiz-Escribano Nerea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann van Soom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smitz K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th annual meeting of the society for cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy technique to cryopreserve welsh pony embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gascogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Gaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières naissances en France après transfert d’embryons équins génotypés et cryoconservés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First birth after transfer of sexed and cryopreserved Welsh pony blastocysts in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Orbinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Colloque Scientifique de l' AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2014, Dresden, Germany. 205 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières gestations après transfert d'embryons équins biopsés et sexés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Le Pin au Haras, FRA. Institut National de la Recherche Agronomique (INRA)., Feb 2013, Paris, France. 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génotypage et cryoconservation d'embryons équins : état des courses. Premières gestations après transfert d'embryons équins biopsés et sexés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Information Actualité en Elevage Equin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haras Nationaux. Le Pin-au-Haras, FRA., Jan 2013, Le Pin-au-Haras, France. pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First pregnancies after transfer of biopsied & vitrified embryos in Welsh pony mare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gascogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th International Congress on Controversies in Cryopreservation of Stem Cells, Reproductive Cells, Tissues and Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comtecmed medical Congresses. DEU., Mar 2013, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping and cryopreservation of equine embryos: new developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA., Aug 2013, Nantes, France. 660 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early pregnancies after transfer of biopsied equine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Scientific Meeting AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). Lyon, FRA., Sep 2012, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of pregnancies after transfer of biopsied equine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Equine Embryo Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAR. Labo/service de l'auteur, Ville service., Jul 2012, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a modified WOW-system and embryo density during in vitro culture on developmental rate of caprine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lahoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Alabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Colloque Scientifique de l'Association Européenne de Transfert Embryonnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Chester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'embryons in vivo et transfert chez les petits ruminants : synthèse des applications/résultats selon les races</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferência de embriões como ferramenta para formação de rebanho experimental ovino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huber Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congresso Brasileiro de Buiatria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Belo Horizonte, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential involvement of adiponectin and resistin (adipokines) in granulosa cell steroidogenesis and ovocyte maturation in cow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Uzbekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEPS Meeting 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of adipokines in bovine ovary: effect of human recombinant adiponectin and resistin on ovarian cells in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Uzbekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium International sur la Physiologie des Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of pregnancy-associated glycoprotein and oestrone sulphate concentrations in recipient goats of in vitro produced embryos cultured in synthetic oviduct fluid (fresh and vitrified) or co-cultured with goat epithelial oviduct cells (vitrified)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Meeting of the Spanish Association for Animal Reproduction (AERA) and the British Andrology Society (BAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination sex and scrapie resistance genotype of preimplantation caprine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of RT conditions for the use of 18S-RNA as internal standard for bovine embryo transcription level studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aldarwich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Farm Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Rolduc, Netherlands. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved in vivo survival rate of in vitro produced goat embryos after coculture with bovine oviductal cells and vitrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Farm Animal Reproduction (ICFAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Rolduc, Netherlands. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved vitrification survival in vivo of in vitro produced goat embryos after coculture with oviduct epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Conference of the European Society for Domestic Animals Reproduction (ESDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Portoroz-Lipica, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro production of ruminant embryos: results, limits and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Uzbekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium COA/INRA Scientific Cooperation in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of surgical equine embryo transfer after open pulled straw vitrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grizelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vidament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Embryo transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la survie embryonnaire après transfert d'embryons caprins produits in vitro et vitrifiés grâce à un développement sur tapis de cellules d'oviductes bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitrification of goat embryos: effect of sucrose of embryo survival rate after transfer into recipient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Salvetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Reproduction in Small Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Colonia del Sacramento, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo survival rate of vitrified ovine embryos after biopsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Annual Meeting A.E.T.E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kidding and embryo survival rate after traditional or direct transfer of frozen/thawed gaot embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Pougnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Forgerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Congress on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Porto Seguro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of cell proliferation rate in equine and caprine embryos using a modified BrdU incorporation assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Congress on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Porto Seguro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur la cryopréservation des embryons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude AERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid sexing of ovine blastocysts using polymerase chain reaction after microsection: farm application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.A. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conference of the European Society for Domestic Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des méthodes de cryopreservation et de transfet d'embryons chez les petits ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Pougnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Traldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary observations in in vitro development of equine embryo after ICSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ottogalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Magistrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. French-Czech-Slovak Colloquium on From In Vitro Maturation to Nuclear Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Jouy-en-Josas, France. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:19980607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ultimate pH in proteolysis and calpain/calpastatin activity in bovine muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.H. Geesink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J.M. Smulders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OECD Workshop on the Role of Proteinases in Muscle Growth and Meat Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1991, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between ultimate pH and meat quality in veal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Touraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1992, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between pH changes and extracellular space changes in post mortem muscle of calf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Kulmbach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre l'evolution du pH et l'espace extracellulaire dans le muscle de veau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gaillard-Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journees Recherches Viande : Biochimie Musculaire et Controle de la Qualite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1990, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation de la rigor mortis dans le muscle de dinde et comparaison avec d'autres especes animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bielicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journees Recherches Viande : Biochimie Musculaire et Controle de la Qualite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1990, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quick and cheap technique to cryopreserve Welsh pony embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterenn Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gascogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ISEET, International Symposium on Equine Embryo Transfer and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pregnancy after short exposure of cryopreserved porcine embryo to cryoprotective agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voiry Camille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royer Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanetti Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How vitrification and in vitro culture affect pig embryos? Clues from RNA-sequencing data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Alminana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Bauersachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blesbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lindau, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preimplantation genetic diagnosis in donkey embryos after biopsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Ottmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allamellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Magistrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Equine Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cambridge, United Kingdom. , Journal of Equine Veterinary Science, 66, 2018, XIIth International Symposium on Equine Reproduction. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2018.05.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières gestations après transfert d'embryons équins cryoconservés avec une technique simple, utilisable en condition de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. IFCE - Institut Français du Cheval et de l'Equitation, Journée de la Recherche Equine, 43, 182 p., 2017, Journée de la Recherche Equine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooling equine embryo for 24h prior to vitrification: What are the consequences on its viability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Equine Embryo Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ghent, Belgium. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Equine Veterinary Science, 41, 2016, International Equine Embryo Symposium. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy, quick and cheap technique to cryopreserve Welsh B pony blastocyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gascogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Gaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Equine Embryo Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ghent, Belgium. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Equine Veterinary Science, 41, 2016, International Equine Embryo Symposium. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADRP localization with immunofluorescence in bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Annual Meeting AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Saint Malo, France. 2012, 28th Annual Meeting AETE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations in cryoconservation of animal genetic resources – Practical guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blesbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael de Oliveira Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boes, J., Boettcher, P. &amp; Honkatukia, M., eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO Animal Production and Health Guidelines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, No. 33, 2023, ISBN 978-92-5-137297-5. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4060/cc3078en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId241"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620508v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guignot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art10" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627949v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Almi&#241;ana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Dubuisson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bauersachs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Royer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-021-00672-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744252v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barri&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Blard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gesbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gascogne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103976" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744221v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Reigner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesbert A" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Deleuze" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103992" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622796v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fortini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grateau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Burette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dreyfus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.06.009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594227v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tartarin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Babilliot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9469" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129822v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Al Darwich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Coudert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2014.01.010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629435v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Caillaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129673v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rizzo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Francois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fassier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129585v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fieni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pellerin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Poulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2011.09.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79FQ0MGK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129507v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cavarroc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Pougnard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2010.01724.x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5CFM7S92-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136275v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-8-23" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129438v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Petit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360345v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dupont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cogni&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Folch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20940" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4F24E3AE308CBCF5469B15CBA17C950924BB5AC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662061v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Grizelj" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vidament" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plotto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661163v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rodriguez-Dorta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2007.07.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660541v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouttier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Salvetti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pignon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2006.02.040" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657149v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dutaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2006.03.026" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3T2NSJC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672883v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bersinger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doligez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2005.04.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675494v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677529v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. King" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685509v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685850v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bezard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palmer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900239v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ottogalli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Yvon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701604v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Touraille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ouali" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renerre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701975v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706145v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quilichini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacourt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706825v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Geesink" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.M. Smulders" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Talmant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tassy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709657v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bielicki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacourt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707353v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard-Martinie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129099v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Liptoi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Woelders" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berna-Juarez B" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandi S" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129062v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortiz-Escribano Nerea" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann van Soom" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smitz K" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739335v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barri&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gascogne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gaude" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743373v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Reigner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743617v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Orbinot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746727v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190221v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019866v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746478v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744812v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746537v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745952v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lahoz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Alabart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753438v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815876v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752124v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757006v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huber Rizzo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756988v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rodriguez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cognie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sulon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752465v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817143v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aldarwich" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820927v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755439v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753187v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753827v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grizelj" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757253v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Beckers" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760445v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupont" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763212v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pougnard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leboeuf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Forgerit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760518v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perreau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760754v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758799v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832055v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762104v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Traldi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771439v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:19980607" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849355v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777026v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775176v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843994v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846831v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129007v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Vigouroux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128975v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voiry Camille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royer Eric" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanetti Anais" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129121v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bauersachs" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738094v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ottmann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Allamellou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2018.05.085" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605969v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caillaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Trinh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741204v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Provost" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/356108.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.04.028" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742233v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/356109.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.04.022" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748755v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupont" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278005v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Oliveira Silva" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Hopkins" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/cc3078en" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620508v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guignot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art10" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627949v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Almi&#241;ana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Dubuisson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bauersachs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Royer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-021-00672-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744252v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barri&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Blard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gesbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gascogne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103976" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744221v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Reigner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesbert A" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Deleuze" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103992" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622796v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fortini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grateau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Burette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dreyfus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.06.009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594227v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tartarin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Babilliot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9469" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629435v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Caillaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129822v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Al Darwich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Coudert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2014.01.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129673v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rizzo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Francois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fassier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129585v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fieni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pellerin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Poulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2011.09.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79FQ0MGK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129507v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cavarroc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Pougnard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2010.01724.x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5CFM7S92-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129438v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Petit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136275v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-8-23" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662061v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Grizelj" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vidament" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plotto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360345v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dupont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cogni&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Folch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20940" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4F24E3AE308CBCF5469B15CBA17C950924BB5AC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661163v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rodriguez-Dorta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2007.07.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660541v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouttier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Salvetti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pignon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2006.02.040" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657149v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dutaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2006.03.026" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3T2NSJC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672883v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bersinger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doligez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2005.04.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675494v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677529v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. King" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685850v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bezard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palmer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685509v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900239v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ottogalli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Yvon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701604v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Touraille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ouali" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renerre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701975v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706145v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quilichini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacourt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706825v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Geesink" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.M. Smulders" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Talmant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tassy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709657v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bielicki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacourt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707353v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard-Martinie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129099v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Liptoi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Woelders" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berna-Juarez B" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandi S" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129062v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortiz-Escribano Nerea" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann van Soom" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smitz K" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739335v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barri&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gascogne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gaude" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743373v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Reigner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743617v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Orbinot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190221v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019866v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746727v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746478v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746537v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744812v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745952v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lahoz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Alabart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753438v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757006v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huber Rizzo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752124v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815876v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756988v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rodriguez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cognie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sulon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752465v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817143v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aldarwich" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820927v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755439v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753187v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753827v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grizelj" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757253v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Beckers" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760754v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760445v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupont" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763212v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pougnard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leboeuf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Forgerit" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760518v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perreau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758799v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832055v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762104v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Traldi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771439v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:19980607" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849355v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777026v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775176v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843994v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846831v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129007v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Vigouroux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128975v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voiry Camille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royer Eric" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanetti Anais" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129121v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bauersachs" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738094v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ottmann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Allamellou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2018.05.085" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605969v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caillaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Trinh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741204v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Provost" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/356108.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.04.028" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742233v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/356109.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.04.022" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748755v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupont" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278005v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Oliveira Silva" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Hopkins" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/cc3078en" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>