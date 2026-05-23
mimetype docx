--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Guignot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplification de la méthode de préparation des embryons équins avant cryoconservation par vitrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling how vitrification affects the porcine blastocyst: clues from a transcriptomic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Almiñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bauersachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40104-021-00672-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quick, cheap and viable technique to cryopreserve Welsh pony embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Gascogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2022.103976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Xylocaine to facilitate embryo transfer to Welsh pony recipient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesbert A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2022.103992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early steps of cryopreservation of day one honeybee (Apis mellifera) embryos treated with low-frequency sonophoresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fortini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Burette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 83, pp.27-33. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2018.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preimplantation genetic diagnosis in Welsh pony embryos after biopsy and cryopreservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tartarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Babilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (11), pp.5222-5231. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2015-9469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance de 4 poulains issus de transferts d'embryons génotypés et cryoconservés : une première européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Juillet 2014, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of different culture systems on adipocyte differentiation-related protein (ADRP) in bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulrahman Al Darwich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145 (3-4), pp.105-113. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2014.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferência de embrioes como ferramenta para formaçao de rebanho experimental ovino e analise dos fatores que podem maximizar a multiplicaçao do plantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira De Reprodução Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (1), pp.62-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can caprine arthritis encephalitis virus (CAEV) be transmitted by in vitro fertilization with experimentally infected sperm?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fieni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77 (3), pp.644-651. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2011.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex and PRNP genotype determination in preimplantation caprine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Pougnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction in Domestic Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (4), pp.656-663. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0531.2010.01724.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of PUFA on embryo cryoresistance, gene expression and AMPKalpha phosphorylation in IVF-derived bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulrahman Al Darwich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Papillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prostaglandins and Other Lipid Mediators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93 (1-2), pp.30-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of adiponectin on bovine granulosa cell steroidogenesis, oocyte maturation and embryo development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Uzbekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8:23, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1477-7827-8-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra rapid open pulled straw (OPS) vitrification is a perspective for freezing horse embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Grizelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vidament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Plotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinarski Arhiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79 (2), pp.105-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of sex and scrapie resistance genotype in preimplantation ovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cognié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Folch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 76 (2), pp.183-190. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrd.20940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of coculture with oviduct epithelial cells on viability after transfer of vitrified in vitro produced goat embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rodriguez-Dorta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (1), pp.908-913. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2007.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved vitrification method allowing direct transfer of goat embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Salvetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 66 (4), pp.1004-1011. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2006.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine muscle 20S proteasome. II: Contribution of the 20S proteasome to meat tenderization as revealed by an ultrastructural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (2), pp.337-344. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2006.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro comparisons of two cryopreservation techniques for equine embryos: Slow-cooling and open pulled straw (OPS) vitrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bersinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 64, pp.1619-1632. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2005.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryoconservation des embryons des espèces domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (1), pp.27-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid sexing of ovine blastocysts using polymerase chain reaction after microsection: farm application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.A. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction in Domestic Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 38 (4), p:352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of time during transport of excised mare ovaries on oocyte recovery rate and quality after in vitro maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 52 (5), pp.757-766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromanipulation des gamètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (5), pp.341-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary observations in in vitro development of equine embryo after ICSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ottogalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Magistrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38 (6), pp.653-663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between post-mortem pH changes and some traits of sensory quality in veal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Touraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 37, pp.315-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post mortem evolution of myofilament spacing and extracellular space in veal muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 33, pp.333-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between muscle type and some traits influencing veal colour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 58, pp.523-529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ultimate pH in proteolysis and calpain/calpastatin activity in bovine muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.H. Geesink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J.M. Smulders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 74 (3), pp.283-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation de la rigor mortis dans le muscle de dinde et comparaison avec d'autres especes animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bielicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 11 (6), pp.279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre l'evolution du pH et l'espace extracellulaire dans le muscle de veau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gaillard-Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 11 (6), pp.280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakthrough to improve the reproductive capacity of gene bank material.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blesbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Liptoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Woelders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berna-Juarez B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandi S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Farming for a Healthy World, EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATIONS OF OSMOTIC EVENTS IN VITRIFICATION OF EQUINE OOCYTES AND PORCINE EMBRYOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Woelders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortiz-Escribano Nerea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann van Soom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smitz K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th annual meeting of the society for cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy technique to cryopreserve welsh pony embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gascogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Gaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières naissances en France après transfert d’embryons équins génotypés et cryoconservés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First birth after transfer of sexed and cryopreserved Welsh pony blastocysts in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Orbinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Colloque Scientifique de l' AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2014, Dresden, Germany. 205 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières gestations après transfert d'embryons équins biopsés et sexés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Le Pin au Haras, FRA. Institut National de la Recherche Agronomique (INRA)., Feb 2013, Paris, France. 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génotypage et cryoconservation d'embryons équins : état des courses. Premières gestations après transfert d'embryons équins biopsés et sexés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Information Actualité en Elevage Equin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haras Nationaux. Le Pin-au-Haras, FRA., Jan 2013, Le Pin-au-Haras, France. pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First pregnancies after transfer of biopsied & vitrified embryos in Welsh pony mare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gascogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th International Congress on Controversies in Cryopreservation of Stem Cells, Reproductive Cells, Tissues and Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comtecmed medical Congresses. DEU., Mar 2013, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping and cryopreservation of equine embryos: new developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA., Aug 2013, Nantes, France. 660 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early pregnancies after transfer of biopsied equine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Scientific Meeting AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). Lyon, FRA., Sep 2012, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of pregnancies after transfer of biopsied equine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Equine Embryo Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAR. Labo/service de l'auteur, Ville service., Jul 2012, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a modified WOW-system and embryo density during in vitro culture on developmental rate of caprine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lahoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Alabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Colloque Scientifique de l'Association Européenne de Transfert Embryonnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Chester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'embryons in vivo et transfert chez les petits ruminants : synthèse des applications/résultats selon les races</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferência de embriões como ferramenta para formação de rebanho experimental ovino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huber Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congresso Brasileiro de Buiatria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Belo Horizonte, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential involvement of adiponectin and resistin (adipokines) in granulosa cell steroidogenesis and ovocyte maturation in cow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Uzbekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEPS Meeting 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of adipokines in bovine ovary: effect of human recombinant adiponectin and resistin on ovarian cells in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Uzbekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium International sur la Physiologie des Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of pregnancy-associated glycoprotein and oestrone sulphate concentrations in recipient goats of in vitro produced embryos cultured in synthetic oviduct fluid (fresh and vitrified) or co-cultured with goat epithelial oviduct cells (vitrified)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Meeting of the Spanish Association for Animal Reproduction (AERA) and the British Andrology Society (BAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination sex and scrapie resistance genotype of preimplantation caprine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of RT conditions for the use of 18S-RNA as internal standard for bovine embryo transcription level studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aldarwich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Farm Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Rolduc, Netherlands. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved in vivo survival rate of in vitro produced goat embryos after coculture with bovine oviductal cells and vitrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Farm Animal Reproduction (ICFAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Rolduc, Netherlands. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved vitrification survival in vivo of in vitro produced goat embryos after coculture with oviduct epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Conference of the European Society for Domestic Animals Reproduction (ESDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Portoroz-Lipica, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro production of ruminant embryos: results, limits and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Uzbekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium COA/INRA Scientific Cooperation in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of surgical equine embryo transfer after open pulled straw vitrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grizelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vidament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Embryo transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la survie embryonnaire après transfert d'embryons caprins produits in vitro et vitrifiés grâce à un développement sur tapis de cellules d'oviductes bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitrification of goat embryos: effect of sucrose of embryo survival rate after transfer into recipient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Salvetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Reproduction in Small Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Colonia del Sacramento, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo survival rate of vitrified ovine embryos after biopsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Annual Meeting A.E.T.E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kidding and embryo survival rate after traditional or direct transfer of frozen/thawed gaot embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Pougnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Forgerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Congress on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Porto Seguro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of cell proliferation rate in equine and caprine embryos using a modified BrdU incorporation assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Congress on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Porto Seguro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur la cryopréservation des embryons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude AERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid sexing of ovine blastocysts using polymerase chain reaction after microsection: farm application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.A. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conference of the European Society for Domestic Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des méthodes de cryopreservation et de transfet d'embryons chez les petits ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Pougnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Traldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary observations in in vitro development of equine embryo after ICSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ottogalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Magistrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. French-Czech-Slovak Colloquium on From In Vitro Maturation to Nuclear Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Jouy-en-Josas, France. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:19980607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ultimate pH in proteolysis and calpain/calpastatin activity in bovine muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.H. Geesink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J.M. Smulders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OECD Workshop on the Role of Proteinases in Muscle Growth and Meat Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1991, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between ultimate pH and meat quality in veal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Touraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1992, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between pH changes and extracellular space changes in post mortem muscle of calf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Kulmbach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre l'evolution du pH et l'espace extracellulaire dans le muscle de veau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gaillard-Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journees Recherches Viande : Biochimie Musculaire et Controle de la Qualite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1990, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation de la rigor mortis dans le muscle de dinde et comparaison avec d'autres especes animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bielicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journees Recherches Viande : Biochimie Musculaire et Controle de la Qualite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1990, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quick and cheap technique to cryopreserve Welsh pony embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterenn Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gascogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ISEET, International Symposium on Equine Embryo Transfer and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pregnancy after short exposure of cryopreserved porcine embryo to cryoprotective agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voiry Camille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royer Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanetti Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How vitrification and in vitro culture affect pig embryos? Clues from RNA-sequencing data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Alminana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Bauersachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blesbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lindau, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preimplantation genetic diagnosis in donkey embryos after biopsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Ottmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allamellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Magistrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Equine Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cambridge, United Kingdom. , Journal of Equine Veterinary Science, 66, 2018, XIIth International Symposium on Equine Reproduction. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2018.05.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières gestations après transfert d'embryons équins cryoconservés avec une technique simple, utilisable en condition de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. IFCE - Institut Français du Cheval et de l'Equitation, Journée de la Recherche Equine, 43, 182 p., 2017, Journée de la Recherche Equine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooling equine embryo for 24h prior to vitrification: What are the consequences on its viability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Equine Embryo Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ghent, Belgium. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Equine Veterinary Science, 41, 2016, International Equine Embryo Symposium. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy, quick and cheap technique to cryopreserve Welsh B pony blastocyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gascogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Gaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Equine Embryo Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ghent, Belgium. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Equine Veterinary Science, 41, 2016, International Equine Embryo Symposium. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADRP localization with immunofluorescence in bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Annual Meeting AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Saint Malo, France. 2012, 28th Annual Meeting AETE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations in cryoconservation of animal genetic resources – Practical guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blesbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael de Oliveira Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boes, J., Boettcher, P. &amp; Honkatukia, M., eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO Animal Production and Health Guidelines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, No. 33, 2023, ISBN 978-92-5-137297-5. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4060/cc3078en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId241"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Guignot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplification de la méthode de préparation des embryons équins avant cryoconservation par vitrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling how vitrification affects the porcine blastocyst: clues from a transcriptomic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Almiñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bauersachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40104-021-00672-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quick, cheap and viable technique to cryopreserve Welsh pony embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Gascogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2022.103976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Xylocaine to facilitate embryo transfer to Welsh pony recipient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesbert A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2022.103992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early steps of cryopreservation of day one honeybee (Apis mellifera) embryos treated with low-frequency sonophoresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fortini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Burette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 83, pp.27-33. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2018.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preimplantation genetic diagnosis in Welsh pony embryos after biopsy and cryopreservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tartarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Babilliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (11), pp.5222-5231. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2015-9469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of different culture systems on adipocyte differentiation-related protein (ADRP) in bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulrahman Al Darwich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 145 (3-4), pp.105-113. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2014.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance de 4 poulains issus de transferts d'embryons génotypés et cryoconservés : une première européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Juillet 2014, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferência de embrioes como ferramenta para formaçao de rebanho experimental ovino e analise dos fatores que podem maximizar a multiplicaçao do plantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira De Reprodução Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (1), pp.62-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can caprine arthritis encephalitis virus (CAEV) be transmitted by in vitro fertilization with experimentally infected sperm?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fieni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77 (3), pp.644-651. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2011.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex and PRNP genotype determination in preimplantation caprine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cavarroc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Pougnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction in Domestic Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (4), pp.656-663. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0531.2010.01724.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of adiponectin on bovine granulosa cell steroidogenesis, oocyte maturation and embryo development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Uzbekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8:23, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1477-7827-8-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of PUFA on embryo cryoresistance, gene expression and AMPKalpha phosphorylation in IVF-derived bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulrahman Al Darwich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Papillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prostaglandins and Other Lipid Mediators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 93 (1-2), pp.30-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of sex and scrapie resistance genotype in preimplantation ovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cognié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Folch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 76 (2), pp.183-190. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrd.20940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra rapid open pulled straw (OPS) vitrification is a perspective for freezing horse embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Grizelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vidament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Plotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinarski Arhiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79 (2), pp.105-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of coculture with oviduct epithelial cells on viability after transfer of vitrified in vitro produced goat embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rodriguez-Dorta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (1), pp.908-913. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2007.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved vitrification method allowing direct transfer of goat embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Salvetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 66 (4), pp.1004-1011. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2006.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine muscle 20S proteasome. II: Contribution of the 20S proteasome to meat tenderization as revealed by an ultrastructural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (2), pp.337-344. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2006.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro comparisons of two cryopreservation techniques for equine embryos: Slow-cooling and open pulled straw (OPS) vitrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bersinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Doligez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 64, pp.1619-1632. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2005.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryoconservation des embryons des espèces domestiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (1), pp.27-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid sexing of ovine blastocysts using polymerase chain reaction after microsection: farm application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.A. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction in Domestic Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 38 (4), p:352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of time during transport of excised mare ovaries on oocyte recovery rate and quality after in vitro maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bezard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 52 (5), pp.757-766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromanipulation des gamètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (5), pp.341-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary observations in in vitro development of equine embryo after ICSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ottogalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Magistrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38 (6), pp.653-663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between post-mortem pH changes and some traits of sensory quality in veal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Touraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 37, pp.315-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post mortem evolution of myofilament spacing and extracellular space in veal muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 33, pp.333-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between muscle type and some traits influencing veal colour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Quilichini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 58, pp.523-529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ultimate pH in proteolysis and calpain/calpastatin activity in bovine muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.H. Geesink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J.M. Smulders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 74 (3), pp.283-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation de la rigor mortis dans le muscle de dinde et comparaison avec d'autres especes animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bielicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 11 (6), pp.279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre l'evolution du pH et l'espace extracellulaire dans le muscle de veau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gaillard-Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 11 (6), pp.280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakthrough to improve the reproductive capacity of gene bank material.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blesbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Liptoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Woelders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berna-Juarez B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nandi S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Farming for a Healthy World, EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULATIONS OF OSMOTIC EVENTS IN VITRIFICATION OF EQUINE OOCYTES AND PORCINE EMBRYOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Woelders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortiz-Escribano Nerea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann van Soom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smitz K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th annual meeting of the society for cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy technique to cryopreserve welsh pony embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gascogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Gaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières naissances en France après transfert d’embryons équins génotypés et cryoconservés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First birth after transfer of sexed and cryopreserved Welsh pony blastocysts in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Orbinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Colloque Scientifique de l' AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2014, Dresden, Germany. 205 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First pregnancies after transfer of biopsied & vitrified embryos in Welsh pony mare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gascogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th International Congress on Controversies in Cryopreservation of Stem Cells, Reproductive Cells, Tissues and Organs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comtecmed medical Congresses. DEU., Mar 2013, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génotypage et cryoconservation d'embryons équins : état des courses. Premières gestations après transfert d'embryons équins biopsés et sexés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Information Actualité en Elevage Equin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Haras Nationaux. Le Pin-au-Haras, FRA., Jan 2013, Le Pin-au-Haras, France. pp.3-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières gestations après transfert d'embryons équins biopsés et sexés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). Le Pin au Haras, FRA. Institut National de la Recherche Agronomique (INRA)., Feb 2013, Paris, France. 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotyping and cryopreservation of equine embryos: new developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA., Aug 2013, Nantes, France. 660 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of pregnancies after transfer of biopsied equine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Equine Embryo Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAR. Labo/service de l'auteur, Ville service., Jul 2012, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early pregnancies after transfer of biopsied equine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Scientific Meeting AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). Lyon, FRA., Sep 2012, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a modified WOW-system and embryo density during in vitro culture on developmental rate of caprine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lahoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Alabart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Colloque Scientifique de l'Association Européenne de Transfert Embryonnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Chester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'embryons in vivo et transfert chez les petits ruminants : synthèse des applications/résultats selon les races</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential involvement of adiponectin and resistin (adipokines) in granulosa cell steroidogenesis and ovocyte maturation in cow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Uzbekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEPS Meeting 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of adipokines in bovine ovary: effect of human recombinant adiponectin and resistin on ovarian cells in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Uzbekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium International sur la Physiologie des Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transferência de embriões como ferramenta para formação de rebanho experimental ovino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huber Rizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congresso Brasileiro de Buiatria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Belo Horizonte, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of pregnancy-associated glycoprotein and oestrone sulphate concentrations in recipient goats of in vitro produced embryos cultured in synthetic oviduct fluid (fresh and vitrified) or co-cultured with goat epithelial oviduct cells (vitrified)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Meeting of the Spanish Association for Animal Reproduction (AERA) and the British Andrology Society (BAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Gijon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination sex and scrapie resistance genotype of preimplantation caprine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved in vivo survival rate of in vitro produced goat embryos after coculture with bovine oviductal cells and vitrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Farm Animal Reproduction (ICFAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Rolduc, Netherlands. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of RT conditions for the use of 18S-RNA as internal standard for bovine embryo transcription level studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aldarwich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Farm Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Rolduc, Netherlands. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved vitrification survival in vivo of in vitro produced goat embryos after coculture with oviduct epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Conference of the European Society for Domestic Animals Reproduction (ESDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Portoroz-Lipica, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of surgical equine embryo transfer after open pulled straw vitrification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grizelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Vidament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Embryo transfer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro production of ruminant embryos: results, limits and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Uzbekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium COA/INRA Scientific Cooperation in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la survie embryonnaire après transfert d'embryons caprins produits in vitro et vitrifiés grâce à un développement sur tapis de cellules d'oviductes bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo survival rate of vitrified ovine embryos after biopsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Annual Meeting A.E.T.E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kidding and embryo survival rate after traditional or direct transfer of frozen/thawed gaot embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Pougnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Forgerit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Congress on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Porto Seguro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of cell proliferation rate in equine and caprine embryos using a modified BrdU incorporation assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Duchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Congress on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Porto Seguro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitrification of goat embryos: effect of sucrose of embryo survival rate after transfer into recipient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Salvetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Reproduction in Small Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Colonia del Sacramento, Uruguay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur la cryopréservation des embryons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude AERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid sexing of ovine blastocysts using polymerase chain reaction after microsection: farm application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.A. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conference of the European Society for Domestic Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des méthodes de cryopreservation et de transfet d'embryons chez les petits ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Pougnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Traldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary observations in in vitro development of equine embryo after ICSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ottogalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Magistrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. French-Czech-Slovak Colloquium on From In Vitro Maturation to Nuclear Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Jouy-en-Josas, France. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:19980607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of ultimate pH in proteolysis and calpain/calpastatin activity in bovine muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.H. Geesink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J.M. Smulders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OECD Workshop on the Role of Proteinases in Muscle Growth and Meat Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1991, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between ultimate pH and meat quality in veal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Touraille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1992, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between pH changes and extracellular space changes in post mortem muscle of calf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Kulmbach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installation de la rigor mortis dans le muscle de dinde et comparaison avec d'autres especes animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Bielicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journees Recherches Viande : Biochimie Musculaire et Controle de la Qualite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1990, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre l'evolution du pH et l'espace extracellulaire dans le muscle de veau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gaillard-Martinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journees Recherches Viande : Biochimie Musculaire et Controle de la Qualite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1990, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quick and cheap technique to cryopreserve Welsh pony embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterenn Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gascogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ISEET, International Symposium on Equine Embryo Transfer and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pregnancy after short exposure of cryopreserved porcine embryo to cryoprotective agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voiry Camille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Royer Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanetti Anais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How vitrification and in vitro culture affect pig embryos? Clues from RNA-sequencing data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Alminana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Bauersachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blesbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Lindau, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preimplantation genetic diagnosis in donkey embryos after biopsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Ottmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Allamellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Magistrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Equine Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cambridge, United Kingdom. , Journal of Equine Veterinary Science, 66, 2018, XIIth International Symposium on Equine Reproduction. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2018.05.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières gestations après transfert d'embryons équins cryoconservés avec une technique simple, utilisable en condition de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gillian Trinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. IFCE - Institut Français du Cheval et de l'Equitation, Journée de la Recherche Equine, 43, 182 p., 2017, Journée de la Recherche Equine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooling equine embryo for 24h prior to vitrification: What are the consequences on its viability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Equine Embryo Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ghent, Belgium. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Equine Veterinary Science, 41, 2016, International Equine Embryo Symposium. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.04.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy, quick and cheap technique to cryopreserve Welsh B pony blastocyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gascogne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Gaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Equine Embryo Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Ghent, Belgium. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Equine Veterinary Science, 41, 2016, International Equine Embryo Symposium. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADRP localization with immunofluorescence in bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Annual Meeting AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Saint Malo, France. 2012, 28th Annual Meeting AETE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations in cryoconservation of animal genetic resources – Practical guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Blesbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael de Oliveira Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Hopkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boes, J., Boettcher, P. &amp; Honkatukia, M., eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO Animal Production and Health Guidelines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, No. 33, 2023, ISBN 978-92-5-137297-5. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4060/cc3078en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId241"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620508v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guignot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art10" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627949v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Almi&#241;ana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Dubuisson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bauersachs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Royer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-021-00672-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744252v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barri&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Blard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gesbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gascogne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103976" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744221v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Reigner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesbert A" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Deleuze" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103992" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622796v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fortini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grateau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Burette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dreyfus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.06.009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594227v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tartarin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Babilliot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9469" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629435v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Caillaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129822v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Al Darwich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Coudert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2014.01.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129673v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rizzo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Francois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fassier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129585v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fieni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pellerin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Poulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2011.09.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79FQ0MGK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129507v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cavarroc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Pougnard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2010.01724.x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5CFM7S92-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129438v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Petit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136275v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-8-23" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662061v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Grizelj" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vidament" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plotto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360345v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dupont" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cogni&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Folch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20940" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4F24E3AE308CBCF5469B15CBA17C950924BB5AC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661163v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rodriguez-Dorta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2007.07.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660541v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouttier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Salvetti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pignon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2006.02.040" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657149v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dutaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2006.03.026" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3T2NSJC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672883v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bersinger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doligez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2005.04.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675494v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677529v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. King" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685850v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bezard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palmer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685509v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900239v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ottogalli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Yvon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701604v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Touraille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ouali" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renerre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701975v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706145v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quilichini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacourt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706825v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Geesink" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.M. Smulders" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Talmant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tassy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709657v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bielicki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacourt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707353v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard-Martinie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129099v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Liptoi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Woelders" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berna-Juarez B" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandi S" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129062v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortiz-Escribano Nerea" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann van Soom" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smitz K" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739335v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barri&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gascogne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gaude" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743373v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Reigner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743617v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Orbinot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190221v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019866v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746727v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746478v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746537v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744812v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745952v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lahoz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Alabart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753438v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757006v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huber Rizzo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752124v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815876v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756988v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rodriguez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cognie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sulon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752465v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817143v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aldarwich" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820927v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755439v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753187v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753827v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grizelj" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757253v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Beckers" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760754v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760445v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupont" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763212v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pougnard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leboeuf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Forgerit" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760518v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perreau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758799v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832055v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762104v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Traldi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771439v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:19980607" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849355v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777026v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775176v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843994v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846831v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129007v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Vigouroux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128975v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voiry Camille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royer Eric" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanetti Anais" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129121v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bauersachs" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738094v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ottmann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Allamellou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2018.05.085" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605969v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caillaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Trinh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741204v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Provost" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/356108.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.04.028" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742233v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/356109.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.04.022" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748755v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupont" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278005v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Oliveira Silva" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Hopkins" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/cc3078en" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620508v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guignot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art10" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627949v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Almi&#241;ana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Dubuisson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bauersachs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Royer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-021-00672-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744252v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Barri&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Blard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gesbert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gascogne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103976" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744221v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Reigner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesbert A" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Deleuze" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103992" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622796v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fortini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grateau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Burette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dreyfus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.06.009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594227v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tartarin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Babilliot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9469" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129822v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulrahman Al Darwich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Coudert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2014.01.010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629435v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Caillaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129673v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rizzo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Francois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fassier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129585v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fieni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pellerin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Poulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2011.09.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-79FQ0MGK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129507v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cavarroc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Pougnard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2010.01724.x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5CFM7S92-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136275v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-8-23" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129438v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Petit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360345v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dupont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cogni&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Folch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.20940" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4F24E3AE308CBCF5469B15CBA17C950924BB5AC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662061v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Grizelj" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Duchamp" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vidament" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Plotto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661163v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rodriguez-Dorta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2007.07.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660541v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouttier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Salvetti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pignon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2006.02.040" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657149v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dutaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2006.03.026" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3T2NSJC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672883v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bersinger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doligez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2005.04.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675494v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677529v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.A. King" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685850v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bezard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palmer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685509v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900239v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ottogalli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Yvon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701604v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Touraille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ouali" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renerre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701975v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706145v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quilichini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacourt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706825v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Geesink" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.M. Smulders" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Talmant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tassy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709657v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bielicki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacourt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miri" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707353v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gaillard-Martinie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129099v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Liptoi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Woelders" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berna-Juarez B" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandi S" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129062v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ortiz-Escribano Nerea" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann van Soom" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smitz K" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739335v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barri&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gascogne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gaude" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743373v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Reigner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743617v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Orbinot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746727v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019866v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190221v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746478v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744812v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746537v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745952v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lahoz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Alabart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753438v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752124v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815876v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757006v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huber Rizzo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756988v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rodriguez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cognie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sulon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752465v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820927v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817143v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aldarwich" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755439v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753827v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grizelj" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753187v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757253v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Beckers" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760445v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupont" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763212v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pougnard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leboeuf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Forgerit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760518v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perreau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760754v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758799v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832055v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762104v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Traldi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771439v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:19980607" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849355v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777026v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775176v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846831v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843994v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129007v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Vigouroux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128975v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voiry Camille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royer Eric" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanetti Anais" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129121v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Alminana" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bauersachs" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738094v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ottmann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Allamellou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2018.05.085" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605969v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caillaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Trinh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741204v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Provost" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/356108.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.04.028" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742233v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/356109.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.04.022" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748755v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupont" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278005v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de Oliveira Silva" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Hopkins" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4060/cc3078en" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>