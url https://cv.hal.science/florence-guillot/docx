--- v0 (2026-03-19)
+++ v1 (2026-04-17)
@@ -971,217 +971,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La vallée de la Bellongue (Pyrénées-Couserans) au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourdoncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourdoncle Stéphane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Comminges et des Pyrénées centrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2006 (2), pp.173-208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les fortifications des comtes de Foix au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 23-24 (23-24), pp.265-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687843v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">hal-02458385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1590,165 +1590,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enquêtes sur la morphogénèse des habitats groupés en basse vallée de l'Ariège au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second colloque du Programme Collectif de Recherche "Naissance, évolutions et fonctions des fortifications médiévales dans les comtés de Foix, Couserans et Comminges"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Foix, France. pp.281-317</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Seigneurie, villages et château, la vallée de Miglos au Moyen Âge, un ensemble exemplaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">second colloque du Programme Collectif de Recherche "Naissance, évolutions et fonctions des fortifications médiévales dans les comtés de Foix, Couserans et Comminges"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, FOIX, France. pp.319-343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920449v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00920436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction du Second colloque du Programme Collectif de Recherche « Naissance, évolution et fonctions des fortifications médiévales dans les comtés de Foix, Couserans et Comminges », Foix 2011</w:t>
               </w:r>
@@ -1866,260 +1866,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00558130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;bosse&amp;quot; de Labatut (Ariège)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dieulafait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Dieulafait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs pyrénéens : de la résidence aristocratique au castrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Mercuès, France. pp.273-292</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montréal-de-Sos, premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Montréal-de-Sos, premiers résultats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Seix, France. pp.303-336</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le comte et les rois : Montréal-de-Sos en 1272</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le château à la Une !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Périgueux, France. pp.27-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584715v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-00534586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grottes fortifiées du sabartès, une occupation médiévale spécifique du milieu souterrain</w:t>
               </w:r>
@@ -3081,50 +3081,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le château de La-Salvetat-Saint-Gilles et ses jardins (Haute-Garonne) Étude archéologique des bâtis et analyse de la documentation écrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Robert-Cols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Prax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commune de La Salvetat-Saint-Gilles. 2025, 259 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude documentaire et d’archéologie des bâtis à la spoulga de Bouan (Bouan – Ariège)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Robert-Cols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commune de Bouan. 2025, 196 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La porte des Ormeaux ou Grand Portail, la maison Fabre et la maison Cordier à Cordes-sur-Ciel (Tarn – code Insee 81069) — Travaux 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3139,4334 +3328,4145 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Béa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert-Cols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Calvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traces; Société des Amis du Vieux Cordes. 2025, 171 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maison du Grand Écuyer à Cordes-sur-Ciel (Tarn) Contexte historique et travaux d’archéologie du bâti sur la façade nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">TRACES UMR 5608. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le château de La-Salvetat-Saint-Gilles et ses jardins (Haute-Garonne) Étude archéologique des bâtis et analyse de la documentation écrite</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grottes de la Jaubernie. Lidar, étude des bâtis et archives. Coux – Ardèche – Auvergne-Rhône-Alpes - Insee commune 07072</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Urruty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commune de Coux. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le site de hauteur du Roc de Malbézi à Quirbajou et Marsa (Aude)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Despratx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Saout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Tréton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traces. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La porte des Ormeaux ou Grand Portail, la maison Fabre et la maison Cordier à Cordes-sur-Ciel (Tarn) — Travaux 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traces; Société des Amis du Vieux Cordes. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondage archéologique à l’auberge de jeunesse de la cité – Carcassonne (11) Rapport final d’opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traces. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourtouse. Le village castral, le palais épiscopal et l’église Notre-Dame de l’Assomption – étude archivistique et bibliographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traces; ACCA. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour du château de Penne d'Albigeois (Tarn)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Béa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Catalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">TRACES UMR 5608. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de Prospection Thématique archéologique La porte des Ormeaux ou Grand Portail, la maison Fabre et la maison Cordier à Cordes-sur-Ciel (Tarn) — Travaux 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert-Cols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Commune de La Salvetat-Saint-Gilles. 2025, 259 p</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Béa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">TRACES UMR 5608. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Étude documentaire et d’archéologie des bâtis à la spoulga de Bouan (Bouan – Ariège)</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de sondages et d’étude du bâti archéologiques La tour-porte et le passage de la Carambelle Entrée fortifiée du village de La Caunette (Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lefort</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert-Cols</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Commune de Bouan. 2025, 196 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elise Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">TRACES UMR 5608. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Les grottes de la Jaubernie. Lidar, étude des bâtis et archives. Coux – Ardèche – Auvergne-Rhône-Alpes - Insee commune 07072</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Pierre et Saint-Paul de Montgauch - étude historique et archivistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Commune de Coux. 2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">TRACES UMR 5608. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le site de hauteur du Roc de Malbézi à Quirbajou et Marsa (Aude)</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospection thématique — première année — 2023 La Roque d’Arifat (Terre-de-Bancalié – 81)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alan Le Saout</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Débax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">TRACES UMR 5608. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise à jour de la connaissance historique à propos de l’église Saint-Pierre de Vernaux (Ariège) – étude archivistique et remise en contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">TRACES UMR 5608. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La porte des Ormeaux ou Grand Portail et la maison Fabre à Cordes-sur-Ciel (Tarn)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Béa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Robert-Cols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société des Amis du Vieux Cordes. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de fouilles programmées à la grotte fortifiée ou spoulga de Niaux (Niaux - Ariège)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Cangini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sorriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pergent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Traces. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour du château de Penne d'Albigeois (Tarn) Études sur la forteresse et son contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Béa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Catalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SCI La Forteresse. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude d’histoire à propos de l’église de Daumazan (sur-Arize) et de son contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">TRACES UMR 5608. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospection Thématique - 2022. La Bastide-des-Vassals (Saint-Grégoire -Tarn)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mendygal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil Départemental d'Archéologie du Tarn. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour du château de Penne d'Albigeois (Tarn). Études sur la forteresse et son contexte (Rapport annuel de la fouille programmée triennale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Béa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Catalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Traces. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photogrammétrie et étude du bâti de la façade occidentale de la cathédrale de Saint-Pons-de-Thomières (Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospection Thématique - 2021. La Bastide-des-Vassals (Saint-Grégoire -Tarn)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mendrygal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannie Cadeilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Favero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">TRACES UMR 5608. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programme Collectif de Recherche — 2020 Autour du château de Penne d’Albigeois (Tarn). Études sur la forteresse et son contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Catalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Landarc. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112836v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Pierre de Mérens et son contexte, étude d'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">TRACES UMR 5608. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de sondages archéologiques à La grotte de Sibada n°1 (Niaux -Ariège)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sorriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pigelet-Tacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie Pigelet-Tacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour du château de Penne d'Albigeois (Tarn). Rassemblement des études pluridisciplinaires récentes et définitions des problématiques de la recherche sur la forteresse et dans son contexte. Rapport du sondage archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Catalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carvalho Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Dieulafait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Traces; Landarc. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le complexe karstique : description générale des cavités in Occitanie, PCR Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien. Rapport de l'année 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] TRACES. 2018, pp.32-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vestiges médiévaux : la fortification médiévale de la Caune de La Valette in Occitanie, PCR &amp;quot;Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien. Rapport de l'année 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Loppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Tréton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pergent</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] TRACES. 2018, pp.157-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse du mobilier métallique in Sondage archéologique - 2018 - Castet d'Izaut (Izaut-de-l'Hôtel, Haute-Garonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coiffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Traces. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inventaire des vestiges et des traces d'occupations et d'utilisations historiques dans les porches du Sabartès (haute Ariège) Rapport de prospection 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] TRACES. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Balestro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chandevau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Traces. 2024</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2018, 489 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">La porte des Ormeaux ou Grand Portail, la maison Fabre et la maison Cordier à Cordes-sur-Ciel (Tarn) — Travaux 2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de sondages archéologiques [Soulcem – Auzat (09)] 2017 Pour une archéologie de la montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Traces; Société des Amis du Vieux Cordes. 2024</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Travaux et recherches archéologiques sur les cultures, les espaces et les sociétés. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Sondage archéologique à l’auberge de jeunesse de la cité – Carcassonne (11) Rapport final d’opération</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport des sondages archéologiques Montréal-de-Sos (Auzat) – Ariège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Traces. 2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] TRACES. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Tourtouse. Le village castral, le palais épiscopal et l’église Notre-Dame de l’Assomption – étude archivistique et bibliographique</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de sondages archéologiques et décapages aux orris de Jean Lamic et à l'Ouriote (vallée de Soulcem - Auzat - Ariège) 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Traces; ACCA. 2024</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Le Barri. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Autour du château de Penne d'Albigeois (Tarn)</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de sondages archéologiques[Sem, Palet de Samson – Ariège]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Charles Peytavie</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Mairie d'Auzat. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de sondages archéologiques [Soulcem, abris sous roche – Auzat (09)] Pour une archéologie de la montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Montagne et patrimoine. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de sondages archéologiques - Montréal-de-Sos - Ariège - 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de sondage archéologique à la grotte du Campanal (Montréal-de-Sos - Auzat- Ariège) 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inventaire des vestiges et traces d'occupations et d'utilisations historiques en milieu souterrain en Sabartès (Ariège)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de sondages archéologiques - Montréal-de-Sos - Ariège - 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Mairie d'Auzat. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport final de fouilles programmées biennales Montréal-de-Sos - Ariège - 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Mairie d'Auzat. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de prospection (2010) - Inventaire des vestiges et des traces d'occupations et d'utilisations historiques dans les porches du Sabartès (haute Ariège)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programme collectif de recherche Naissance, évolutions et fonctions des fortifications médiévales dans les comtés de Foix, Couserans et Comminges 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Audabram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourdoncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">TRACES UMR 5608. 2023</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] TRACES. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Prospection thématique — première année — 2023 La Roque d’Arifat (Terre-de-Bancalié – 81)</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport intermédiaire de fouilles programmées Montréal-de-Sos - Ariège Travaux 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programme Collectif de Recherche Naissance, évolutions et fonctions des fortifications médiévales dans les comtés de Foix, Couserans et Comminges - Rapport des travaux 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] TRACES. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de prospection (2009) Inventaire des vestiges et des traces d'occupations et d'utilisations historiques dans les porches du Sabartès (haute Ariège)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] TRACES. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naissance, évolutions et fonctions des fortifications médiévales dans les comtés de Foix, Couserans et Comminges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Audabram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourdoncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dieulafait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">TRACES UMR 5608. 2023</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] TRACES. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...2856 lines deleted...]
-                <w:t xml:space="preserve">Programme collectif de recherche Naissance, évolutions et fonctions des fortifications médiévales dans les comtés de Foix, Couserans et Comminges 2010</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programme collectif de recherche Naissance, évolutions et fonctions des fortifications médiévales dans les comtés de Foix, Couserans et Comminges 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Audabram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...338 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bourdoncle</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourdoncle Stéphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...121 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dieulafait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] TRACES. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7913,151 +7913,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">High-level excavation, rope access and floor reconstruction at the fortified cave of Niaux, Ariège (09)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Niaux, France. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mesh of the external facing of the wall of the bailey of the castle of Penne, Tarn (81)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer graphics. Penne d’Albigeois, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763962v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03763963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photogrammetry and phasing of the western façade of the cathedral of Saint-Pons-de-Thomières, Hérault (34)</w:t>
               </w:r>
@@ -8336,51 +8336,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011653v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Peytavie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Portet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline B&#233;a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13jeh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554725v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2018.2190" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398588v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lasnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audabram" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupuy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2017.2147" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183370v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2011.2014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824718v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raynaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rondi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kirche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687844v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529898v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584701v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530367v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687843v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458385v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourdoncle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Teisseire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdoncle St&#233;phane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878584v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Parissot de la Boisse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Tr&#233;ton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148321v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450780v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267049v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458620v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raynaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920449v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920436v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083245v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558130v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584715v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644692v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dieulafait" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534586v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588641v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593370v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669116v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chassan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Cangini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Massendari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/amime_1278-3358_2017_sup_8_1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2017.2113" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740888v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399071v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia Casas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermengol Gassiot Ballb&#232;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463863v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584668v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/-Meridiennes,149-.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531076v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870874v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535431v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ferran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983316v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Robert-Cols" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Calvet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042995v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452670v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Prax" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452681v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Langlois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefort" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452678v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Urruty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Berthet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983309v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Despratx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Saout" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pergent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983306v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983312v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983318v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354072v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371026v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;bax" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bardou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370820v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Alcouffe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371054v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garcia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Gardel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407293v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407289v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909697v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407281v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521222v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sorriaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909791v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878567v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mendygal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mathieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918447v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mendrygal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pech" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannie Cadeilhan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Favero" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501834v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425873v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112836v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407298v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320839v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pigelet-Tacq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Pigelet-Tacq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410478v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carvalho Coelho" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942724v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942742v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925529v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988019v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coiff&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025738v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Balestro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668967v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266482v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769263v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087257v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092712v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920427v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769260v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709156v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688144v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557702v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557647v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958018v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ayrault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Favre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531415v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530204v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530397v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957800v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Claverie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942643v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534295v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534379v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534422v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534463v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537320v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03763962v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03763963v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03764352v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03763855v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011653v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Peytavie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Portet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline B&#233;a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13jeh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554725v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2018.2190" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398588v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lasnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audabram" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupuy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2017.2147" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183370v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2011.2014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824718v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raynaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rondi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kirche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687844v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529898v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584701v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530367v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458385v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourdoncle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Teisseire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdoncle St&#233;phane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687843v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878584v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Parissot de la Boisse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Tr&#233;ton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148321v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450780v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267049v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458620v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raynaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920436v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920449v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083245v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558130v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644692v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dieulafait" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534586v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584715v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588641v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593370v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669116v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chassan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Cangini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Massendari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/amime_1278-3358_2017_sup_8_1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2017.2113" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740888v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399071v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia Casas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermengol Gassiot Ballb&#232;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463863v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584668v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/-Meridiennes,149-.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531076v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870874v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535431v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ferran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452670v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Robert-Cols" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Prax" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452681v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Langlois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983316v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Calvet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042995v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452678v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Urruty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Berthet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983309v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Despratx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Saout" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pergent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983306v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983312v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983318v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354072v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370820v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Alcouffe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371054v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garcia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Gardel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407293v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371026v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;bax" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bardou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407289v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909697v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521222v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sorriaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909791v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407281v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878567v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mendygal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mathieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501834v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425873v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918447v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mendrygal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pech" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannie Cadeilhan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Favero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112836v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407298v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320839v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pigelet-Tacq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Pigelet-Tacq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410478v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carvalho Coelho" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942742v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942724v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988019v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coiff&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925529v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025738v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Balestro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668967v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266482v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769263v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087257v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092712v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920427v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769260v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688144v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709156v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557702v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557647v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958018v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ayrault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Favre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531415v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530204v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530397v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957800v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Claverie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942643v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534295v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534379v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534422v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534463v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537320v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03763963v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03763962v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03764352v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03763855v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>