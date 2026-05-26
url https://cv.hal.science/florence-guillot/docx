--- v1 (2026-04-17)
+++ v2 (2026-05-26)
@@ -496,226 +496,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evolution du pastoralisme en haute vallée de Soulcem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kirche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ariège, terre de science, Regards croisés de chercheurs sur un territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (19), pp.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vestiges et traces troglodytiques médiévaux autour de Tarascon-sur-Ariège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29 (29), pp.123-147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/amime.2011.2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183370v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">hal-01824718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vallée de Sos à la fin du Moyen Âge</w:t>
               </w:r>
@@ -902,286 +902,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'abbaye bénédictine du Mas d'Azil (Ariège) et son contexte à travers la documentation écrite de ses origines au XIVe siècle.</w:t>
+                <w:t xml:space="preserve">Les fortifications des comtes de Foix au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23-24 (23-24), pp.265-292</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vallée de la Bellongue (Pyrénées-Couserans) au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourdoncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourdoncle Stéphane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Comminges et des Pyrénées centrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, CXXI (1), pp.31-50</w:t>
+              <w:t xml:space="preserve">, 2006, 2006 (2), pp.173-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'abbaye bénédictine du Mas d'Azil (Ariège) et son contexte à travers la documentation écrite de ses origines au XIVe siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bourdoncle Stéphane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Comminges et des Pyrénées centrales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 2006 (2), pp.173-208</w:t>
+              <w:t xml:space="preserve">, 2006, CXXI (1), pp.31-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-00687843v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1590,165 +1590,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Seigneurie, villages et château, la vallée de Miglos au Moyen Âge, un ensemble exemplaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">second colloque du Programme Collectif de Recherche "Naissance, évolutions et fonctions des fortifications médiévales dans les comtés de Foix, Couserans et Comminges"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, FOIX, France. pp.319-343</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enquêtes sur la morphogénèse des habitats groupés en basse vallée de l'Ariège au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second colloque du Programme Collectif de Recherche "Naissance, évolutions et fonctions des fortifications médiévales dans les comtés de Foix, Couserans et Comminges"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Foix, France. pp.281-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920436v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00920449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction du Second colloque du Programme Collectif de Recherche « Naissance, évolution et fonctions des fortifications médiévales dans les comtés de Foix, Couserans et Comminges », Foix 2011</w:t>
               </w:r>
@@ -1866,260 +1866,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00558130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le comte et les rois : Montréal-de-Sos en 1272</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le château à la Une !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Périgueux, France. pp.27-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montréal-de-Sos, premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Montréal-de-Sos, premiers résultats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Seix, France. pp.303-336</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;bosse&amp;quot; de Labatut (Ariège)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dieulafait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Dieulafait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs pyrénéens : de la résidence aristocratique au castrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Mercuès, France. pp.273-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00644692v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-00584715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grottes fortifiées du sabartès, une occupation médiévale spécifique du milieu souterrain</w:t>
               </w:r>
@@ -3081,4511 +3081,4511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La porte des Ormeaux ou Grand Portail, la maison Fabre et la maison Cordier à Cordes-sur-Ciel (Tarn – code Insee 81069) — Travaux 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Ferran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Béa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Robert-Cols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traces; Société des Amis du Vieux Cordes. 2025, 171 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maison du Grand Écuyer à Cordes-sur-Ciel (Tarn) Contexte historique et travaux d’archéologie du bâti sur la façade nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">TRACES UMR 5608. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le château de La-Salvetat-Saint-Gilles et ses jardins (Haute-Garonne) Étude archéologique des bâtis et analyse de la documentation écrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert-Cols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Prax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Commune de La Salvetat-Saint-Gilles. 2025, 259 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude documentaire et d’archéologie des bâtis à la spoulga de Bouan (Bouan – Ariège)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert-Cols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Commune de Bouan. 2025, 196 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La porte des Ormeaux ou Grand Portail, la maison Fabre et la maison Cordier à Cordes-sur-Ciel (Tarn – code Insee 81069) — Travaux 2025</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grottes de la Jaubernie. Lidar, étude des bâtis et archives. Coux – Ardèche – Auvergne-Rhône-Alpes - Insee commune 07072</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Ferran</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Urruty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Commune de Coux. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05452678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondage archéologique à l’auberge de jeunesse de la cité – Carcassonne (11) Rapport final d’opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traces. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La porte des Ormeaux ou Grand Portail, la maison Fabre et la maison Cordier à Cordes-sur-Ciel (Tarn) — Travaux 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traces; Société des Amis du Vieux Cordes. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourtouse. Le village castral, le palais épiscopal et l’église Notre-Dame de l’Assomption – étude archivistique et bibliographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traces; ACCA. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le site de hauteur du Roc de Malbézi à Quirbajou et Marsa (Aude)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Despratx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Saout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Tréton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traces. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospection thématique — première année — 2023 La Roque d’Arifat (Terre-de-Bancalié – 81)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Débax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">TRACES UMR 5608. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Pierre et Saint-Paul de Montgauch - étude historique et archivistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">TRACES UMR 5608. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de Prospection Thématique archéologique La porte des Ormeaux ou Grand Portail, la maison Fabre et la maison Cordier à Cordes-sur-Ciel (Tarn) — Travaux 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Robert-Cols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Béa</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">TRACES UMR 5608. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de sondages et d’étude du bâti archéologiques La tour-porte et le passage de la Carambelle Entrée fortifiée du village de La Caunette (Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert-Cols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Traces; Société des Amis du Vieux Cordes. 2025, 171 p</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elise Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">TRACES UMR 5608. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">La maison du Grand Écuyer à Cordes-sur-Ciel (Tarn) Contexte historique et travaux d’archéologie du bâti sur la façade nord</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise à jour de la connaissance historique à propos de l’église Saint-Pierre de Vernaux (Ariège) – étude archivistique et remise en contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">TRACES UMR 5608. 2025</w:t>
+              <w:t xml:space="preserve">TRACES UMR 5608. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les grottes de la Jaubernie. Lidar, étude des bâtis et archives. Coux – Ardèche – Auvergne-Rhône-Alpes - Insee commune 07072</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour du château de Penne d'Albigeois (Tarn)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Commune de Coux. 2025</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Béa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Catalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">TRACES UMR 5608. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Le site de hauteur du Roc de Malbézi à Quirbajou et Marsa (Aude)</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude d’histoire à propos de l’église de Daumazan (sur-Arize) et de son contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">Alan Le Saout</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">TRACES UMR 5608. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de fouilles programmées à la grotte fortifiée ou spoulga de Niaux (Niaux - Ariège)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Cangini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sorriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pergent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Traces. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour du château de Penne d'Albigeois (Tarn) Études sur la forteresse et son contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Béa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Catalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SCI La Forteresse. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospection Thématique - 2022. La Bastide-des-Vassals (Saint-Grégoire -Tarn)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mendygal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil Départemental d'Archéologie du Tarn. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La porte des Ormeaux ou Grand Portail et la maison Fabre à Cordes-sur-Ciel (Tarn)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Béa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Robert-Cols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société des Amis du Vieux Cordes. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospection Thématique - 2021. La Bastide-des-Vassals (Saint-Grégoire -Tarn)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mendrygal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannie Cadeilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Favero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">TRACES UMR 5608. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photogrammétrie et étude du bâti de la façade occidentale de la cathédrale de Saint-Pons-de-Thomières (Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour du château de Penne d'Albigeois (Tarn). Études sur la forteresse et son contexte (Rapport annuel de la fouille programmée triennale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Peytavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Béa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Catalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Traces. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programme Collectif de Recherche — 2020 Autour du château de Penne d’Albigeois (Tarn). Études sur la forteresse et son contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Catalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Landarc. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112836v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Pierre de Mérens et son contexte, étude d'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">TRACES UMR 5608. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de sondages archéologiques à La grotte de Sibada n°1 (Niaux -Ariège)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sorriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pigelet-Tacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemie Pigelet-Tacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour du château de Penne d'Albigeois (Tarn). Rassemblement des études pluridisciplinaires récentes et définitions des problématiques de la recherche sur la forteresse et dans son contexte. Rapport du sondage archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Catalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carvalho Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Dieulafait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Traces; Landarc. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le complexe karstique : description générale des cavités in Occitanie, PCR Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien. Rapport de l'année 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] TRACES. 2018, pp.32-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vestiges médiévaux : la fortification médiévale de la Caune de La Valette in Occitanie, PCR &amp;quot;Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien. Rapport de l'année 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Loppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Tréton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pergent</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] TRACES. 2018, pp.157-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse du mobilier métallique in Sondage archéologique - 2018 - Castet d'Izaut (Izaut-de-l'Hôtel, Haute-Garonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Coiffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Traces. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inventaire des vestiges et des traces d'occupations et d'utilisations historiques dans les porches du Sabartès (haute Ariège) Rapport de prospection 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] TRACES. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Balestro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chandevau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Traces. 2024</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2018, 489 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">La porte des Ormeaux ou Grand Portail, la maison Fabre et la maison Cordier à Cordes-sur-Ciel (Tarn) — Travaux 2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de sondages archéologiques [Soulcem – Auzat (09)] 2017 Pour une archéologie de la montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Traces; Société des Amis du Vieux Cordes. 2024</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Travaux et recherches archéologiques sur les cultures, les espaces et les sociétés. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Sondage archéologique à l’auberge de jeunesse de la cité – Carcassonne (11) Rapport final d’opération</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport des sondages archéologiques Montréal-de-Sos (Auzat) – Ariège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Traces. 2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] TRACES. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Tourtouse. Le village castral, le palais épiscopal et l’église Notre-Dame de l’Assomption – étude archivistique et bibliographique</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de sondages archéologiques et décapages aux orris de Jean Lamic et à l'Ouriote (vallée de Soulcem - Auzat - Ariège) 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Traces; ACCA. 2024</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Le Barri. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Autour du château de Penne d'Albigeois (Tarn)</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de sondages archéologiques [Soulcem, abris sous roche – Auzat (09)] Pour une archéologie de la montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Charles Peytavie</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Montagne et patrimoine. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de sondages archéologiques[Sem, Palet de Samson – Ariège]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Mairie d'Auzat. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de sondages archéologiques - Montréal-de-Sos - Ariège - 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de sondage archéologique à la grotte du Campanal (Montréal-de-Sos - Auzat- Ariège) 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de sondages archéologiques - Montréal-de-Sos - Ariège - 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Mairie d'Auzat. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inventaire des vestiges et traces d'occupations et d'utilisations historiques en milieu souterrain en Sabartès (Ariège)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport final de fouilles programmées biennales Montréal-de-Sos - Ariège - 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Mairie d'Auzat. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de prospection (2010) - Inventaire des vestiges et des traces d'occupations et d'utilisations historiques dans les porches du Sabartès (haute Ariège)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programme collectif de recherche Naissance, évolutions et fonctions des fortifications médiévales dans les comtés de Foix, Couserans et Comminges 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Audabram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourdoncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">TRACES UMR 5608. 2023</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] TRACES. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rapport de Prospection Thématique archéologique La porte des Ormeaux ou Grand Portail, la maison Fabre et la maison Cordier à Cordes-sur-Ciel (Tarn) — Travaux 2023</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programme Collectif de Recherche Naissance, évolutions et fonctions des fortifications médiévales dans les comtés de Foix, Couserans et Comminges - Rapport des travaux 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">TRACES UMR 5608. 2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] TRACES. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rapport de sondages et d’étude du bâti archéologiques La tour-porte et le passage de la Carambelle Entrée fortifiée du village de La Caunette (Hérault)</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport intermédiaire de fouilles programmées Montréal-de-Sos - Ariège Travaux 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">TRACES UMR 5608. 2023</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Saint-Pierre et Saint-Paul de Montgauch - étude historique et archivistique</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00531415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de prospection (2009) Inventaire des vestiges et des traces d'occupations et d'utilisations historiques dans les porches du Sabartès (haute Ariège)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">TRACES UMR 5608. 2023</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] TRACES. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Prospection thématique — première année — 2023 La Roque d’Arifat (Terre-de-Bancalié – 81)</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport final de fouilles programmées triennales Montréal-de-Sos - Ariège - 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carine Calastrenc</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Mairie d'Auzat. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programme collectif de recherche Naissance, évolutions et fonctions des fortifications médiévales dans les comtés de Foix, Couserans et Comminges 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Audabram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourdoncle Stéphane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dieulafait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">TRACES UMR 5608. 2023</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] TRACES. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">TRACES UMR 5608. 2023</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naissance, évolutions et fonctions des fortifications médiévales dans les comtés de Foix, Couserans et Comminges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Audabram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourdoncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dieulafait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] TRACES. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...86 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...2855 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957800v1</w:t>
-              </w:r>
-[...199 lines deleted...]
-                <w:t xml:space="preserve">hal-00534295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport intermédiaire de fouilles programmées Montréal-de-Sos - Ariège Travaux 2007</w:t>
               </w:r>
@@ -7913,151 +7913,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mesh of the external facing of the wall of the bailey of the castle of Penne, Tarn (81)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Computer graphics. Penne d’Albigeois, France. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">High-level excavation, rope access and floor reconstruction at the fortified cave of Niaux, Ariège (09)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Niaux, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763963v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03763962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photogrammetry and phasing of the western façade of the cathedral of Saint-Pons-de-Thomières, Hérault (34)</w:t>
               </w:r>
@@ -8336,51 +8336,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011653v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Peytavie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Portet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline B&#233;a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13jeh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554725v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2018.2190" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398588v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lasnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audabram" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupuy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2017.2147" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183370v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2011.2014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824718v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raynaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rondi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kirche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687844v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529898v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584701v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530367v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458385v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourdoncle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Teisseire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdoncle St&#233;phane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687843v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878584v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Parissot de la Boisse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Tr&#233;ton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148321v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450780v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267049v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458620v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raynaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920436v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920449v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083245v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558130v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644692v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dieulafait" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534586v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584715v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588641v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593370v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669116v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chassan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Cangini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Massendari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/amime_1278-3358_2017_sup_8_1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2017.2113" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740888v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399071v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia Casas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermengol Gassiot Ballb&#232;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463863v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584668v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/-Meridiennes,149-.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531076v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870874v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535431v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ferran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452670v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Robert-Cols" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Prax" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452681v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Langlois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefort" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983316v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Calvet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042995v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452678v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Urruty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Berthet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983309v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Despratx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Saout" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pergent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983306v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983312v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983318v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354072v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370820v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Alcouffe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371054v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garcia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Gardel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407293v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371026v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;bax" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bardou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407289v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909697v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521222v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sorriaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909791v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407281v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878567v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mendygal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mathieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501834v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425873v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918447v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mendrygal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pech" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannie Cadeilhan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Favero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112836v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407298v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320839v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pigelet-Tacq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Pigelet-Tacq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410478v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carvalho Coelho" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942742v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942724v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988019v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coiff&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925529v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025738v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Balestro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668967v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266482v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769263v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087257v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092712v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920427v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769260v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688144v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709156v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557702v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557647v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958018v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ayrault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Favre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531415v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530204v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530397v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957800v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Claverie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942643v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534295v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534379v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534422v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534463v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537320v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03763963v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03763962v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03764352v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03763855v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011653v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Peytavie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Portet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline B&#233;a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13jeh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554725v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2018.2190" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398588v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lasnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Audabram" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupuy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2017.2147" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824718v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raynaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rondi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kirche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183370v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2011.2014" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687844v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529898v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584701v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687843v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458385v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourdoncle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Teisseire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdoncle St&#233;phane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530367v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878584v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Parissot de la Boisse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Tr&#233;ton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148321v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450780v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267049v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458620v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raynaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920449v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920436v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083245v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558130v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584715v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534586v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644692v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dieulafait" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588641v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593370v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669116v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chassan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Cangini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Massendari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/amime_1278-3358_2017_sup_8_1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2017.2113" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740888v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399071v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Cou&#233;dic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia Casas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermengol Gassiot Ballb&#232;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463863v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584668v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/-Meridiennes,149-.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531076v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870874v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535431v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ferran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983316v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Robert-Cols" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Calvet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042995v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452670v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Prax" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452681v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Langlois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefort" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452678v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Urruty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Berthet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983312v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983306v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983318v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983309v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Despratx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Saout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pergent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371026v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;bax" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bardou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407293v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370820v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Alcouffe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371054v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garcia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elise Gardel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407289v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354072v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407281v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521222v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sorriaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909791v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878567v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mendygal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mathieu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909697v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918447v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mendrygal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pech" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannie Cadeilhan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Favero" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425873v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501834v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112836v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407298v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320839v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pigelet-Tacq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Pigelet-Tacq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410478v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carvalho Coelho" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942742v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942724v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988019v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coiff&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925529v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025738v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Balestro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668967v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266482v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769263v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092712v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087257v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920427v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769260v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709156v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688144v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557702v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557647v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958018v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ayrault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Favre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530204v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531415v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530397v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534295v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942643v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Claverie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957800v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534379v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534422v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534463v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537320v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03763962v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03763963v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03764352v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03763855v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>