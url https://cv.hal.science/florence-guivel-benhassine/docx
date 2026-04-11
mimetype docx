--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -100,831 +100,831 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stealth replication of SARS-CoV-2 Omicron in the nasal epithelium at physiological temperature</w:t>
+                <w:t xml:space="preserve">SARS-CoV-2 entry and fusion are independent of ACE2 localization to lipid rafts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bárbara Fonseca</w:t>
+                <w:t xml:space="preserve">William Bolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Robinot</w:t>
+                <w:t xml:space="preserve">Inès Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Michel</w:t>
+                <w:t xml:space="preserve">Chloé Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akram Mendez</w:t>
+                <w:t xml:space="preserve">Françoise Porrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Lebourgeois</w:t>
+                <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.e0200825. </w:t>
+              <w:t xml:space="preserve">, 2025, 99 (1), pp.e0182324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/jvi.02008-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/jvi.01823-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05451173v2</w:t>
+                <w:t xml:space="preserve">pasteur-05109813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiviral activity of tecovirimat against monkeypox virus clades 1a, 1b, 2a, and 2b</w:t>
+                <w:t xml:space="preserve">Stealth replication of SARS-CoV-2 Omicron in the nasal epithelium at physiological temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Postal</w:t>
+                <w:t xml:space="preserve">Bárbara Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
+                <w:t xml:space="preserve">Rémy Robinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Porrot</w:t>
+                <w:t xml:space="preserve">Vincent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Grassin</w:t>
+                <w:t xml:space="preserve">Akram Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Crook</w:t>
+                <w:t xml:space="preserve">Samuel Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (3), pp.e126-e127. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.e0200825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(25)00014-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/jvi.02008-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05109787v1</w:t>
+                <w:t xml:space="preserve">pasteur-05451173v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural insights into tecovirimat antiviral activity and poxvirus resistance</w:t>
+                <w:t xml:space="preserve">Antiviral activity of tecovirimat against monkeypox virus clades 1a, 1b, 2a, and 2b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Vernuccio</w:t>
+                <w:t xml:space="preserve">Jeanne Postal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Porrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Martínez León</w:t>
+                <w:t xml:space="preserve">Quentin Grassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chetan Poojari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christopher Selverian</w:t>
+                <w:t xml:space="preserve">Jack Crook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41564-025-01936-6⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (3), pp.e126-e127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(25)00014-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947704v1</w:t>
+                <w:t xml:space="preserve">pasteur-05109787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized pipeline for generating highly potent neutralizing Affitins: Application to SARS-CoV-2 spike protein</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural insights into tecovirimat antiviral activity and poxvirus resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Vernuccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Martínez León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Maurice</w:t>
+                <w:t xml:space="preserve">Chetan Poojari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Laporte</w:t>
+                <w:t xml:space="preserve">Julian Buchrieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Barquilla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Klara Echasserieau</w:t>
+                <w:t xml:space="preserve">Christopher Selverian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.149321⟩</w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (3), p. 734-748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41564-025-01936-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05392675v2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural basis of poxvirus fusion regulation and anti-A16/G9 antibody-mediated neutralization and protection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized pipeline for generating highly potent neutralizing Affitins: Application to SARS-CoV-2 spike protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annalisa Meola</w:t>
+                <w:t xml:space="preserve">Nicolas Barquilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vernuccio Riccardo</w:t>
+                <w:t xml:space="preserve">Agnès Fortun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro Battini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pilar Delgado</w:t>
+                <w:t xml:space="preserve">Klara Echasserieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2025.07.040⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.149321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.149321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-05260102v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05392675v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS-CoV-2 entry and fusion are independent of ACE2 localization to lipid rafts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural basis of poxvirus fusion regulation and anti-A16/G9 antibody-mediated neutralization and protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Meola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vernuccio Riccardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Bolland</w:t>
+                <w:t xml:space="preserve">Leandro Battini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Marechal</w:t>
+                <w:t xml:space="preserve">Guillermo Albericio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Petiot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
+                <w:t xml:space="preserve">Pilar Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 99 (1), pp.e0182324. </w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/jvi.01823-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2025.07.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-05109813v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05260102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta-variant recombinant booster vaccine elicits broad cross-reactive neutralization of SARS-CoV-2 including Omicron variants</w:t>
               </w:r>
@@ -949,51 +949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingyi Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Staropoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1083,51 +1083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiamin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1172,1099 +1172,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05109820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS-CoV-2 replicates in the human testis with slow kinetics and has no major deleterious effects ex vivo</w:t>
+                <w:t xml:space="preserve">Sotrovimab therapy elicits antiviral activities against Omicron BQ.1.1 and XBB.1.5 in sera of immunocompromised patients [letter]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Mahé</w:t>
+                <w:t xml:space="preserve">Timothée Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Bourgeau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne-Pascale Satie</w:t>
+                <w:t xml:space="preserve">Lou-Léna Vrignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Porrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Staropoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/jvi.01104-23⟩</w:t>
+              <w:t xml:space="preserve">Med</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (10), pp.664-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medj.2023.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285464v1</w:t>
+                <w:t xml:space="preserve">pasteur-04369632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sotrovimab therapy elicits antiviral activities against Omicron BQ.1.1 and XBB.1.5 in sera of immunocompromised patients [letter]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SARS-CoV-2 replicates in the human testis with slow kinetics and has no major deleterious effects ex vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Bourgeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janaina da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Bruel</w:t>
+                <w:t xml:space="preserve">Julie Schlederer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lou-Léna Vrignaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Delphine Planas</w:t>
+                <w:t xml:space="preserve">Anne-Pascale Satie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Med</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4 (10), pp.664-667. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 97 (10), pp.01104-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medj.2023.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/jvi.01104-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04369632v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considerable escape of SARS-CoV-2 Omicron to antibody neutralization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potent human broadly SARS-CoV-2–neutralizing IgA and IgG antibodies effective against Omicron BA.1 and BA.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nell Saunders</w:t>
+                <w:t xml:space="preserve">Cyril Planchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piet Maes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
+                <w:t xml:space="preserve">Ignacio Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Planchais</w:t>
+                <w:t xml:space="preserve">Guilherme Dias de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-04389-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 219 (7), pp.e20220638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20220638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03654259v1</w:t>
+                <w:t xml:space="preserve">hal-03697587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum neutralization of SARS-CoV-2 Omicron sublineages BA.1 and BA.2 in patients receiving monoclonal antibodies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Schwartz</w:t>
+                <w:t xml:space="preserve">Considerable escape of SARS-CoV-2 Omicron to antibody neutralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Prazuck</w:t>
+                <w:t xml:space="preserve">Nell Saunders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Terrier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Simon-Loriere</w:t>
+                <w:t xml:space="preserve">Piet Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Planchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41591-022-01792-5⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 602 (7898), pp.671-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-04389-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03654237v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03654259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusogenicity and neutralization sensitivity of the SARS-CoV-2 Delta sublineage AY.4.2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">William Bolland</w:t>
+                <w:t xml:space="preserve">Serum neutralization of SARS-CoV-2 Omicron sublineages BA.1 and BA.2 in patients receiving monoclonal antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Prazuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rodriguez</w:t>
+                <w:t xml:space="preserve">Benjamin Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slim Fourati</w:t>
+                <w:t xml:space="preserve">Emmanuel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Simon-Loriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2022.103934⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41591-022-01792-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03654246v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03654237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitope convergence of broadly HIV-1 neutralizing IgA and IgG antibody lineages in a viremic controller</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Lorin</w:t>
+                <w:t xml:space="preserve">Fusogenicity and neutralization sensitivity of the SARS-CoV-2 Delta sublineage AY.4.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nell Saunders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Planas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Fernández</w:t>
+                <w:t xml:space="preserve">Christophe Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillemette Masse-Ranson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luis M. Molinos-Albert</w:t>
+                <w:t xml:space="preserve">Slim Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20212045⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77, pp.103934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2022.103934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03654254v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03654246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadly neutralizing anti-HIV-1 antibodies tether viral particles at the surface of infected cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epitope convergence of broadly HIV-1 neutralizing IgA and IgG antibody lineages in a viremic controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Masse-Ranson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Dufloo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Planchais</w:t>
+                <w:t xml:space="preserve">Mélanie Bouvin-Pley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Frémont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
+                <w:t xml:space="preserve">Luis M. Molinos-Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.630. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 219 (3), pp.e20212045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-28307-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1084/jem.20212045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03654220v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03654254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potent human broadly SARS-CoV-2–neutralizing IgA and IgG antibodies effective against Omicron BA.1 and BA.2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Broadly neutralizing anti-HIV-1 antibodies tether viral particles at the surface of infected cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dufloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Planchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Prot</w:t>
+                <w:t xml:space="preserve">Stéphane Frémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 219 (7), pp.e20220638. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1084/jem.20220638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-28307-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697587v1</w:t>
+                <w:t xml:space="preserve">pasteur-03654220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SARS‐CoV‐2 Alpha, Beta, and Delta variants display enhanced Spike‐mediated syncytia formation</w:t>
               </w:r>
@@ -2289,51 +2289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nell Saunders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Robinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2397,77 +2397,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of infectious SARS-CoV-2 B.1.1.7 and B.1.351 variants to neutralizing antibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Grzelak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Staropoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2646,351 +2646,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of four serological assays for detecting anti–SARS-CoV-2 antibodies in human serum samples from different populations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Tondeur</w:t>
+                <w:t xml:space="preserve">Syncytia formation by SARS‐CoV‐2‐infected cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Buchrieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dufloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Monel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scitranslmed.abc3103⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (23), pp.e106267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embj.2020106267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03139185v1</w:t>
+                <w:t xml:space="preserve">pasteur-03253133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syncytia formation by SARS‐CoV‐2‐infected cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Planas</w:t>
+                <w:t xml:space="preserve">A comparison of four serological assays for detecting anti–SARS-CoV-2 antibodies in human serum samples from different populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Grzelak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Temmam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Planchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Demeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Tondeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 39 (23), pp.e106267. </w:t>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (559), pp.eabc3103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15252/embj.2020106267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.abc3103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03253133v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03139185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti‐ HIV ‐1 antibodies trigger non‐lytic complement deposition on infected cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dufloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Buchrieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3054,51 +3054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIV-1 Envelope Recognition by Polyreactive and Cross-Reactive Intestinal B Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Planchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayrin Kök</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3106,51 +3106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Kanyavuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (2), pp.572-585.e7. </w:t>
@@ -3214,51 +3214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Monel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Compton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3322,64 +3322,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of ADCC breadth of human non-neutralizing anti-HIV-1 antibodies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3456,64 +3456,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elimination of HIV-1-infected cells by broadly neutralizing antibodies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3616,77 +3616,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Stapleford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Vignuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (8), pp.e1005091. </w:t>
@@ -3718,1289 +3718,1289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01372397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-1 Nef promotes the localization of Gag to the cell membrane and facilitates viral cell-to-cell transfer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-time whole-body visualization of Chikungunya Virus infection and host interferon response in zebrafish.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nuno Palha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Lutfalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1742-4690-10-80⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (9), pp.e1003619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00850114v1</w:t>
+                <w:t xml:space="preserve">pasteur-01109454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time whole-body visualization of Chikungunya Virus infection and host interferon response in zebrafish.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">HIV-1 Nef promotes the localization of Gag to the cell membrane and facilitates viral cell-to-cell transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Malbec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Briolat</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Porrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Lutfalla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Sourisseau</w:t>
+                <w:t xml:space="preserve">Fabien Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (9), pp.e1003619. </w:t>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (1), pp.80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1742-4690-10-80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01109454v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00850114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The TIM and TAM families of phosphatidylserine receptors mediate dengue virus entry.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chikungunya-induced cell death is limited by ER and oxidative stress-induced autophagy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Meertens</w:t>
+                <w:t xml:space="preserve">Scott Werneke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Carnec</w:t>
+                <w:t xml:space="preserve">Claire de La Calle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Perera Lecoin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
+                <w:t xml:space="preserve">Alessandra Giodini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Host and Microbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chom.2012.08.009⟩</w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (8), pp.1261-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/auto.20751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01110072v1</w:t>
+                <w:t xml:space="preserve">pasteur-01110081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chikungunya-induced cell death is limited by ER and oxidative stress-induced autophagy.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Joubert</w:t>
+                <w:t xml:space="preserve">Transcytosis of HTLV-1 across a tight human epithelial barrier and infection of subepithelial dendritic cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Martin-Latil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Werneke</w:t>
+                <w:t xml:space="preserve">Nina F Gnädig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire de La Calle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Adeline Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desdouits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Giodini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8 (8), pp.1261-3. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 120 (3), pp.572-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/auto.20751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood-2011-08-374637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01110081v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01372479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcytosis of HTLV-1 across a tight human epithelial barrier and infection of subepithelial dendritic cells.</w:t>
+                <w:t xml:space="preserve">The TIM and TAM families of phosphatidylserine receptors mediate dengue virus entry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Martin-Latil</w:t>
+                <w:t xml:space="preserve">Laurent Meertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina F Gnädig</w:t>
+                <w:t xml:space="preserve">Xavier Carnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Mallet</w:t>
+                <w:t xml:space="preserve">Manuel Perera Lecoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Desdouits</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Rasika Ramdasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 120 (3), pp.572-80. </w:t>
+              <w:t xml:space="preserve">Cell Host and Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (4), pp.544-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2011-08-374637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chom.2012.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01372479v1</w:t>
+                <w:t xml:space="preserve">pasteur-01110072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical studies of a modified vaccinia virus Ankara-based HIV candidate vaccine: antigen presentation and antiviral effect.</w:t>
+                <w:t xml:space="preserve">Tetherin restricts productive HIV-1 cell-to-cell transmission.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Brandler</w:t>
+                <w:t xml:space="preserve">Nicoletta Casartelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Lepelley</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Jerome Feldmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Ceccaldi</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.02329-09⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (6), pp.e1000955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1000955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00488573v1</w:t>
+                <w:t xml:space="preserve">pasteur-00498504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type I IFN controls chikungunya virus via its action on nonhematopoietic cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preclinical studies of a modified vaccinia virus Ankara-based HIV candidate vaccine: antigen presentation and antiviral effect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Brandler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Schilte</w:t>
+                <w:t xml:space="preserve">Alice Lepelley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desdouits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Couderc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gangneux</w:t>
+                <w:t xml:space="preserve">Pierre-Emmanuel Ceccaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20090851⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 84 (10), pp.5314-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.02329-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00458108v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00488573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The antiviral factor APOBEC3G improves CTL recognition of cultured HIV-infected T cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Casartelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bouziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Brandler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 207 (1), pp.39-49, S1-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1084/jem.20091933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00458098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetherin restricts productive HIV-1 cell-to-cell transmission.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Type I IFN controls chikungunya virus via its action on nonhematopoietic cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Schilte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Chretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Feldmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adeline Mallet</w:t>
+                <w:t xml:space="preserve">Nicolas Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 6 (6), pp.e1000955. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 207 (2), pp.429-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1000955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1084/jem.20090851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00498504v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00458108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mouse Model for Chikungunya: Young Age and Inefficient Type-I Interferon Signaling Are Risk Factors for Severe Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Schilte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Disson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5064,103 +5064,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of reemerging chikungunya virus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Schilte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Casartelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3 (6), pp.e89. </w:t>
@@ -5224,64 +5224,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Moris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Salcedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5358,51 +5358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rincheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5479,51 +5479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An &amp;lt;em&amp;gt;ex vivo&amp;lt;/em&amp;gt; murine model to study poliovirus-induced apoptosis in nerve cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Calaora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5765,51 +5765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05451173v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Fonseca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Robinot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Mendez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lebourgeois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.02008-25" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05109787v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Postal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guivel-Benhassine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Porrot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grassin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Crook" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(25)00014-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947704v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vernuccio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mart&#237;nez Le&#243;n" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan Poojari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Buchrieser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Selverian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-025-01936-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05392675v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurice" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Laporte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barquilla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fortun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Echasserieau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.149321" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05260102v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Meola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernuccio Riccardo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Battini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Albericio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Delgado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.07.040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05109813v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bolland" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Marechal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Petiot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01823-24" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04767306v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Planas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Peng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyi Zheng" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Staropoli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e27033" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05109820v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiamin Huang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hubert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.17242" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mah&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Bourgeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina da Silva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schlederer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Satie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01104-23" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04369632v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-L&#233;na Vrignaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medj.2023.07.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654259v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nell Saunders" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Maes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Planchais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04389-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654237v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prazuck" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Terrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Andr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Simon-Loriere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-022-01792-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654246v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodriguez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Fourati" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2022.103934" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654254v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lorin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Masse-Ranson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bouvin-Pley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Molinos-Albert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20212045" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654220v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dufloo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;mont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28307-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697587v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias de Melo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Prot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20220638" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654276v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaran Michael Rajah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bishop" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Robinot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021108944" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03207907v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Grzelak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-021-01318-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03408666v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Monel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika&#239;a Smith" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robillard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103637" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03139185v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demeret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tondeur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abc3103" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03253133v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2020106267" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03239697v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lorin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201949351" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02102470v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayrin K&#246;k" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Kanyavuz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.03.032" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03253584v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Compton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Amraoui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burlaud-Gaillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201695597" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487928v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lortat-Jacob" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baleux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02440-16" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372390v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malbec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Richard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10844" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372397v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Joubert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Stapleford" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vignuzzi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005091" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00850114v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourisseau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blanchet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-10-80" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01109454v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Palha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briolat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lutfalla" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003619" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01110072v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meertens" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carnec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Perera Lecoin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasika Ramdasi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2012.08.009" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01110081v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Werneke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de La Calle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Giodini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.20751" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372479v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin-Latil" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina F Gn&#228;dig" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mallet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desdouits" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2011-08-374637" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00488573v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brandler" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lepelley" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Ceccaldi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02329-09" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00458108v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Schilte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Couderc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chretien" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gangneux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20090851" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00458098v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Casartelli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouziat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20091933" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00498504v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Feldmann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000955" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01402310v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chr&#233;tien" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Disson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Brigitte" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0040029" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00161827v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Trouillet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0030089" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372632v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Moris" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pajot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Salcedo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2006-02-006361" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166729v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simonin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rincheval" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.77.1.790-798.2003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683592v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Couderc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Calaora" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blondel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-83-8-1925" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05109813v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bolland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Marechal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Petiot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Porrot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guivel-Benhassine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01823-24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05451173v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Fonseca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Robinot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Mendez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lebourgeois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.02008-25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05109787v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Postal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grassin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Crook" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(25)00014-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947704v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vernuccio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mart&#237;nez Le&#243;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan Poojari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Buchrieser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Selverian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-025-01936-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05392675v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurice" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Laporte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barquilla" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fortun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Echasserieau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.149321" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05260102v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Meola" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernuccio Riccardo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Battini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Albericio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Delgado" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.07.040" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04767306v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Planas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Peng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyi Zheng" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Staropoli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e27033" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05109820v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiamin Huang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hubert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.17242" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04369632v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-L&#233;na Vrignaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medj.2023.07.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285464v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mah&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Bourgeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina da Silva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schlederer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Satie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01104-23" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697587v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Planchais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias de Melo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Prot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20220638" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654259v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nell Saunders" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Maes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04389-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654237v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prazuck" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Terrier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Andr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Simon-Loriere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-022-01792-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654246v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodriguez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Fourati" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2022.103934" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654254v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lorin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Masse-Ranson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bouvin-Pley" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Molinos-Albert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20212045" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654220v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dufloo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;mont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28307-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654276v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaran Michael Rajah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bishop" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Robinot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021108944" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03207907v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Grzelak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-021-01318-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03408666v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Monel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika&#239;a Smith" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robillard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103637" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03253133v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2020106267" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03139185v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demeret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tondeur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abc3103" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03239697v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lorin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201949351" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02102470v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayrin K&#246;k" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Kanyavuz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.03.032" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03253584v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Compton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Amraoui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burlaud-Gaillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201695597" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487928v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lortat-Jacob" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baleux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02440-16" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372390v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malbec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Richard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10844" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372397v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Joubert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Stapleford" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vignuzzi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005091" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01109454v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Palha" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briolat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lutfalla" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourisseau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003619" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00850114v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blanchet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-10-80" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01110081v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Werneke" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de La Calle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Giodini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.20751" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372479v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin-Latil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina F Gn&#228;dig" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mallet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desdouits" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2011-08-374637" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01110072v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meertens" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carnec" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Perera Lecoin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasika Ramdasi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2012.08.009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00498504v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Casartelli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Feldmann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000955" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00488573v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brandler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lepelley" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Ceccaldi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02329-09" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00458098v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouziat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20091933" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00458108v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Schilte" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Couderc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chretien" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gangneux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20090851" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01402310v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chr&#233;tien" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Disson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Brigitte" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0040029" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00161827v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Trouillet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0030089" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372632v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Moris" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pajot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Salcedo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2006-02-006361" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166729v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simonin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rincheval" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.77.1.790-798.2003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683592v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Couderc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Calaora" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blondel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-83-8-1925" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>