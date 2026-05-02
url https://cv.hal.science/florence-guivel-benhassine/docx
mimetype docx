--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -1708,295 +1708,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03654259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum neutralization of SARS-CoV-2 Omicron sublineages BA.1 and BA.2 in patients receiving monoclonal antibodies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fusogenicity and neutralization sensitivity of the SARS-CoV-2 Delta sublineage AY.4.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nell Saunders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Planas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Schwartz</w:t>
+                <w:t xml:space="preserve">Christophe Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Prazuck</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Etienne Simon-Loriere</w:t>
+                <w:t xml:space="preserve">Slim Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41591-022-01792-5⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77, pp.103934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2022.103934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03654237v1</w:t>
+                <w:t xml:space="preserve">pasteur-03654246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusogenicity and neutralization sensitivity of the SARS-CoV-2 Delta sublineage AY.4.2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">William Bolland</w:t>
+                <w:t xml:space="preserve">Serum neutralization of SARS-CoV-2 Omicron sublineages BA.1 and BA.2 in patients receiving monoclonal antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Prazuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rodriguez</w:t>
+                <w:t xml:space="preserve">Emmanuel André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slim Fourati</w:t>
+                <w:t xml:space="preserve">Etienne Simon-Loriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 77, pp.103934. </w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2022.103934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41591-022-01792-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03654246v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03654237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitope convergence of broadly HIV-1 neutralizing IgA and IgG antibody lineages in a viremic controller</w:t>
               </w:r>
@@ -2244,429 +2244,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03654220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS‐CoV‐2 Alpha, Beta, and Delta variants display enhanced Spike‐mediated syncytia formation</w:t>
+                <w:t xml:space="preserve">Release of infectious virus and cytokines in nasopharyngeal swabs from individuals infected with non-alpha or alpha SARS-CoV-2 variants: an observational retrospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maaran Michael Rajah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Hubert</w:t>
+                <w:t xml:space="preserve">Blandine Monel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Bishop</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nell Saunders</w:t>
+                <w:t xml:space="preserve">Ludivine Grzelak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Robinot</w:t>
+                <w:t xml:space="preserve">Nikaïa Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embj.2021108944⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73, pp.103637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2021.103637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03654276v1</w:t>
+                <w:t xml:space="preserve">hal-03408666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of infectious SARS-CoV-2 B.1.1.7 and B.1.351 variants to neutralizing antibodies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Staropoli</w:t>
+                <w:t xml:space="preserve">SARS‐CoV‐2 Alpha, Beta, and Delta variants display enhanced Spike‐mediated syncytia formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maaran Michael Rajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nell Saunders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Robinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41591-021-01318-5⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (24), pp.e108944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embj.2021108944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03207907v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03654276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release of infectious virus and cytokines in nasopharyngeal swabs from individuals infected with non-alpha or alpha SARS-CoV-2 variants: an observational retrospective study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity of infectious SARS-CoV-2 B.1.1.7 and B.1.351 variants to neutralizing antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Grzelak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Robillard</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Staropoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 73, pp.103637. </w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2021.103637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41591-021-01318-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408666v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03207907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syncytia formation by SARS‐CoV‐2‐infected cells</w:t>
               </w:r>
@@ -2691,51 +2691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dufloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Monel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2786,51 +2786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of four serological assays for detecting anti–SARS-CoV-2 antibodies in human serum samples from different populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Grzelak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Temmam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2914,325 +2914,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03139185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti‐ HIV ‐1 antibodies trigger non‐lytic complement deposition on infected cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julian Buchrieser</w:t>
+                <w:t xml:space="preserve">HIV-1 Envelope Recognition by Polyreactive and Cross-Reactive Intestinal B Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Planchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ayrin Kök</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Kanyavuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valérie Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Grzelak</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/embr.201949351⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (2), pp.572-585.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.03.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03239697v1</w:t>
+                <w:t xml:space="preserve">hal-02102470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-1 Envelope Recognition by Polyreactive and Cross-Reactive Intestinal B Cells</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Anti‐ HIV ‐1 antibodies trigger non‐lytic complement deposition on infected cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dufloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Buchrieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Timothée Bruel</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Grzelak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (2), pp.572-585.e7. </w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (2), pp.e49351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.03.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/embr.201949351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102470v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03239697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zika virus induces massive cytoplasmic vacuolization and paraptosis‐like death in infected cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Monel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Compton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3348,51 +3348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Lortat-Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3642,51 +3642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Vignuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (8), pp.e1005091. </w:t>
@@ -3986,295 +3986,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00850114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chikungunya-induced cell death is limited by ER and oxidative stress-induced autophagy.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcytosis of HTLV-1 across a tight human epithelial barrier and infection of subepithelial dendritic cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Werneke</w:t>
+                <w:t xml:space="preserve">Sandra Martin-Latil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire de La Calle</w:t>
+                <w:t xml:space="preserve">Nina F Gnädig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desdouits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Giodini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/auto.20751⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 120 (3), pp.572-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2011-08-374637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01110081v1</w:t>
+                <w:t xml:space="preserve">pasteur-01372479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcytosis of HTLV-1 across a tight human epithelial barrier and infection of subepithelial dendritic cells.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Martin-Latil</w:t>
+                <w:t xml:space="preserve">Chikungunya-induced cell death is limited by ER and oxidative stress-induced autophagy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina F Gnädig</w:t>
+                <w:t xml:space="preserve">Scott Werneke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Mallet</w:t>
+                <w:t xml:space="preserve">Claire de La Calle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Desdouits</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
+                <w:t xml:space="preserve">Alessandra Giodini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 120 (3), pp.572-80. </w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (8), pp.1261-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2011-08-374637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/auto.20751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01372479v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01110081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The TIM and TAM families of phosphatidylserine receptors mediate dengue virus entry.</w:t>
               </w:r>
@@ -4446,51 +4446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Feldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6 (6), pp.e1000955. </w:t>
@@ -4554,51 +4554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Brandler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lepelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desdouits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4714,51 +4714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bouziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Brandler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 207 (1), pp.39-49, S1-2. </w:t>
@@ -5765,51 +5765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05109813v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bolland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Marechal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Petiot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Porrot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guivel-Benhassine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01823-24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05451173v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Fonseca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Robinot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Mendez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lebourgeois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.02008-25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05109787v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Postal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grassin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Crook" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(25)00014-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947704v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vernuccio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mart&#237;nez Le&#243;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan Poojari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Buchrieser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Selverian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-025-01936-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05392675v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurice" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Laporte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barquilla" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fortun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Echasserieau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.149321" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05260102v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Meola" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernuccio Riccardo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Battini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Albericio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Delgado" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.07.040" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04767306v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Planas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Peng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyi Zheng" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Staropoli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e27033" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05109820v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiamin Huang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hubert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.17242" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04369632v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-L&#233;na Vrignaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medj.2023.07.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285464v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mah&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Bourgeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina da Silva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schlederer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Satie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01104-23" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697587v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Planchais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias de Melo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Prot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20220638" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654259v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nell Saunders" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Maes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04389-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654237v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prazuck" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Terrier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Andr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Simon-Loriere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-022-01792-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654246v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodriguez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Fourati" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2022.103934" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654254v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lorin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Masse-Ranson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bouvin-Pley" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Molinos-Albert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20212045" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654220v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dufloo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;mont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28307-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654276v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaran Michael Rajah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bishop" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Robinot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021108944" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03207907v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Grzelak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-021-01318-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03408666v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Monel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika&#239;a Smith" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robillard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103637" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03253133v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2020106267" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03139185v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demeret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tondeur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abc3103" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03239697v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lorin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201949351" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02102470v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayrin K&#246;k" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Kanyavuz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.03.032" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03253584v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Compton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Amraoui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burlaud-Gaillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201695597" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487928v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lortat-Jacob" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baleux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02440-16" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372390v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malbec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Richard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10844" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372397v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Joubert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Stapleford" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vignuzzi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005091" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01109454v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Palha" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briolat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lutfalla" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourisseau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003619" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00850114v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blanchet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-10-80" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01110081v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Werneke" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de La Calle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Giodini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.20751" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372479v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin-Latil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina F Gn&#228;dig" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mallet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desdouits" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2011-08-374637" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01110072v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meertens" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carnec" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Perera Lecoin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasika Ramdasi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2012.08.009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00498504v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Casartelli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Feldmann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000955" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00488573v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brandler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lepelley" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Ceccaldi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02329-09" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00458098v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouziat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20091933" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00458108v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Schilte" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Couderc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chretien" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gangneux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20090851" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01402310v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chr&#233;tien" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Disson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Brigitte" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0040029" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00161827v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Trouillet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0030089" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372632v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Moris" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pajot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Salcedo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2006-02-006361" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166729v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simonin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rincheval" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.77.1.790-798.2003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683592v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Couderc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Calaora" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blondel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-83-8-1925" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05109813v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bolland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Marechal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Petiot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Porrot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guivel-Benhassine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01823-24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05451173v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Fonseca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Robinot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Mendez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lebourgeois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.02008-25" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05109787v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Postal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grassin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Crook" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(25)00014-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947704v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vernuccio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mart&#237;nez Le&#243;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetan Poojari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Buchrieser" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Selverian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-025-01936-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05392675v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maurice" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Laporte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barquilla" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fortun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Echasserieau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.149321" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05260102v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Meola" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernuccio Riccardo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Battini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Albericio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Delgado" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2025.07.040" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04767306v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Planas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Peng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyi Zheng" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Staropoli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e27033" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05109820v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiamin Huang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hubert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.17242" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04369632v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-L&#233;na Vrignaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medj.2023.07.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285464v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mah&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Bourgeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina da Silva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schlederer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Pascale Satie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01104-23" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697587v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Planchais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Dias de Melo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Prot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20220638" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654259v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nell Saunders" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Maes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04389-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654246v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodriguez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Fourati" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2022.103934" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654237v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Prazuck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Terrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Andr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Simon-Loriere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-022-01792-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654254v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lorin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Masse-Ranson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bouvin-Pley" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Molinos-Albert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20212045" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654220v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dufloo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;mont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28307-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03408666v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Monel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Grzelak" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nika&#239;a Smith" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103637" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03654276v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaran Michael Rajah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bishop" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Robinot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2021108944" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03207907v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-021-01318-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03253133v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2020106267" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03139185v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demeret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tondeur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.abc3103" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02102470v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayrin K&#246;k" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Kanyavuz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lorin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.03.032" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03239697v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201949351" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03253584v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Compton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Amraoui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Burlaud-Gaillard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201695597" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487928v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lortat-Jacob" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baleux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02440-16" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372390v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malbec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Richard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10844" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372397v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Joubert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Stapleford" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vignuzzi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005091" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01109454v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Palha" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briolat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lutfalla" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourisseau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003619" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00850114v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blanchet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-10-80" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372479v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin-Latil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina F Gn&#228;dig" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mallet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desdouits" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2011-08-374637" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01110081v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Werneke" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de La Calle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Giodini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.20751" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01110072v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meertens" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carnec" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Perera Lecoin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasika Ramdasi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2012.08.009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00498504v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Casartelli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Feldmann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000955" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00488573v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brandler" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lepelley" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Ceccaldi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02329-09" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00458098v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouziat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20091933" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00458108v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Schilte" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Couderc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chretien" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gangneux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20090851" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01402310v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chr&#233;tien" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Disson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madly Brigitte" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0040029" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00161827v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Trouillet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0030089" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01372632v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Moris" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pajot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Salcedo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2006-02-006361" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166729v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simonin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rincheval" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.77.1.790-798.2003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683592v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Couderc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Calaora" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Blondel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-83-8-1925" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>