--- v0 (2026-03-30)
+++ v1 (2026-05-06)
@@ -636,261 +636,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03238010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA Chaperones Hfq and ProQ Play a Key Role in the Virulence of the Plant Pathogenic Bacterium Dickeya dadantii</w:t>
+                <w:t xml:space="preserve">Quorum Sensing Regulation in Phytopathogenic Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Leonard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">William Nasser</w:t>
+                <w:t xml:space="preserve">Julie Baltenneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hommais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.687484. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), pp.239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.687484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9020239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03336963v1</w:t>
+                <w:t xml:space="preserve">hal-03336957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quorum Sensing Regulation in Phytopathogenic Bacteria</w:t>
+                <w:t xml:space="preserve">RNA Chaperones Hfq and ProQ Play a Key Role in the Virulence of the Plant Pathogenic Bacterium Dickeya dadantii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Baltenneck</w:t>
+                <w:t xml:space="preserve">Simon Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hommais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (2), pp.239. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.687484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9020239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.687484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03336957v1</w:t>
+                <w:t xml:space="preserve">hal-03336963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmid‐chromosome crosstalks</w:t>
               </w:r>
@@ -1235,51 +1235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APERO: a genome-wide approach for identifying bacterial small RNAs from RNA-Seq data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1503,51 +1503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant-phytopathogen interactions: bacterial responses to environmental and plant stimuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hommais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4337,51 +4337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098795v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Pineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Forquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Reverchon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nasser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hommais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf452" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774489v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiny Martis Badiadka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baude" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Villard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac679" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715992v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejiao Jiang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00524-22" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238010v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lecomte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Franzino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Pivard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa233" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336963v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leonard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.687484" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336957v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Baltenneck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020239" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vial" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14880" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091721v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Meyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Muskhelishvili" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1227" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161890v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Diel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dequivre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wisniewski-Dy&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14704" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152104v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Lacour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz485" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001351v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Koechler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cleiss-Arnold" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-017-0976-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759780v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13611" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997044v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jiang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zghidi-Abouzid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oger-Desfeux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hommais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Greliche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910930v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Campillo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lavire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00419-16" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205620v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-12-14-0380-FI" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010603v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Renoud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerzaon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00475-14" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001293v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Planamente" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mondy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vigouroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morera" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12043" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723400v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lassalle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Costechareyre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evr070" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190471v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafa Zghidi-Abouzid" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oger-Desfeux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pineau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique van Gijsegem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020269" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463879v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ars&#232;ne-Ploetze" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Copp&#233;e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chandler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000859" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00670630v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-53" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997038v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Gijsegem" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ligori" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759743v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Krin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Soutourina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tendeng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(01)01247-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23H3GWR6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02547657v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02545628v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Campillo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Shams" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Burr" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Helena Ram&#237;rez-Bahena" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02545712v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shams" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02545733v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapulliot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lavire" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940843v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Uxue Mendez Leyva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vallier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent-Mon&#233;gat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888741v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.915005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837512v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutacharrif" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feth El Zahar Haichar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ribot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806420v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098795v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Pineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Forquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Reverchon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nasser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hommais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf452" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774489v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiny Martis Badiadka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Baude" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Villard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac679" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715992v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejiao Jiang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00524-22" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238010v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lecomte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nesme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Franzino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Pivard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa233" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336957v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Baltenneck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020239" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336963v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leonard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.687484" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vial" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14880" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091721v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Meyer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Muskhelishvili" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1227" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161890v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Diel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dequivre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wisniewski-Dy&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14704" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152104v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Lacour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz485" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001351v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Koechler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cleiss-Arnold" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Proux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Dillies" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-017-0976-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759780v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13611" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997044v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jiang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zghidi-Abouzid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oger-Desfeux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hommais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Greliche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910930v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Campillo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lavire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00419-16" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205620v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Durot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-12-14-0380-FI" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010603v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Renoud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kerzaon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00475-14" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001293v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Planamente" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mondy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vigouroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morera" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12043" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00723400v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lassalle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Costechareyre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evr070" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190471v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafa Zghidi-Abouzid" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oger-Desfeux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pineau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique van Gijsegem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020269" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463879v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ars&#232;ne-Ploetze" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Copp&#233;e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chandler" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000859" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00670630v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-10-53" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997038v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Gijsegem" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ligori" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759743v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Krin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Soutourina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tendeng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0300-9084(01)01247-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23H3GWR6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02547657v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02545628v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Campillo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Shams" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Burr" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Helena Ram&#237;rez-Bahena" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02545712v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shams" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02545733v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapulliot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lavire" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940843v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Uxue Mendez Leyva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vallier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vincent-Mon&#233;gat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888741v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.915005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837512v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutacharrif" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feth El Zahar Haichar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ribot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806420v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>