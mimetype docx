--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -1801,498 +1801,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La marche chez les personnes âgées : les enseignements d’un projet de recherche sur les comportements stratégiques et tactiques</w:t>
+                <w:t xml:space="preserve">Walkability or Safety ? Elderly Pedestrian Path Choices Under the Light of Urban Form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Huguenin-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soleil Cloutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique « Politique globale de mobilité : enjeux, stratégies et nouvelles gouvernances locales »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEREMA Nord-Pas-de-Calais, Jan 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the American Géographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Tampa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525230v1</w:t>
+                <w:t xml:space="preserve">hal-01525214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA MARCHE A PIED CHEZ LES PERSONNES AGEES : LE ROLE DE L'AMENAGEMENT URBAIN AUX REGARDS DES PRATIQUES ET DES CONTRAINTES LIEES AU VIEILLISSEMENT</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La marche chez les personnes âgées : les enseignements d’un projet de recherche sur les comportements stratégiques et tactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Huguenin-Richard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">82ème Congrès annuel de l'ACFAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACFAS, May 2014, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Journée Technique « Politique globale de mobilité : enjeux, stratégies et nouvelles gouvernances locales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEREMA Nord-Pas-de-Calais, Jan 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525170v1</w:t>
+                <w:t xml:space="preserve">hal-01525230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La marche à pied pour les séniors : un mode de déplacement durable ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LA MARCHE A PIED CHEZ LES PERSONNES AGEES : LE ROLE DE L'AMENAGEMENT URBAIN AUX REGARDS DES PRATIQUES ET DES CONTRAINTES LIEES AU VIEILLISSEMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soleil Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Huguenin-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dommes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Vulnérabilité et mobilité"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">82ème Congrès annuel de l'ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2014, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525166v1</w:t>
+                <w:t xml:space="preserve">hal-01525170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young and older pedestrians’ behaviors observed on marked crosswalks</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La marche à pied pour les séniors : un mode de déplacement durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Huguenin-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Congress of Applied Psychology, Division 13: Traffic Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire "Vulnérabilité et mobilité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l'écologie, du développement durable et de l'énergie, Nov 2014, Paris, La Défense, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.14090.88006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064665v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walkability or Safety ? Elderly Pedestrian Path Choices Under the Light of Urban Form</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Young and older pedestrians’ behaviors observed on marked crosswalks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dommes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Soleil Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Huguenin-Richard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Soleil Cloutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the American Géographers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Tampa, United States</w:t>
+              <w:t xml:space="preserve">28th International Congress of Applied Psychology, Division 13: Traffic Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525214v1</w:t>
+                <w:t xml:space="preserve">hal-01064665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des effets de l'âge et du contexte de traversée de rue sur les comportements observés sur passages piéton régulés</w:t>
               </w:r>
@@ -2730,51 +2730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834405v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Huguenin-Richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523784v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358949v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dommes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Soleil Cloutier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coquelet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358963v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523853v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523862v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834456v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358987v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brenac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fleury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359256v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360954v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523785v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leloup" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523786v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523788v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34561.86887" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523915v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14534.06724" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523787v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523921v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32569.57441" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525230v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525170v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525166v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14090.88006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064665v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525214v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064986v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34625.15208" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834405v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Huguenin-Richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523784v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358949v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dommes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Soleil Cloutier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coquelet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358963v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523853v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523862v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834456v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358987v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brenac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fleury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359256v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360954v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523785v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leloup" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523786v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523788v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34561.86887" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523915v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14534.06724" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523787v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523921v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32569.57441" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525214v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525230v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525166v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14090.88006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064665v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064986v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.34625.15208" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>