--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -316,408 +316,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moringa oleifera Lam.: A comparative survey on consumer knowledge, usage, attitude and belief in Africa and India</w:t>
+                <w:t xml:space="preserve">Food habits and beliefs about Moringa oleifera among South African student mothers: a qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Hedhili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babatope Ebenezer Akinyemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Aderonke Otunola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscilla Adei Ashie-Nikoi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sajb.2022.01.009⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (82), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2022020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03543771v1</w:t>
+                <w:t xml:space="preserve">hal-03786130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food habits and beliefs about Moringa oleifera among South African student mothers: a qualitative study</w:t>
+                <w:t xml:space="preserve">Moringa oleifera Lam.: A comparative survey on consumer knowledge, usage, attitude and belief in Africa and India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Hedhili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babatope Ebenezer Akinyemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Aderonke Otunola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Husson</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Adei Ashie-Nikoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Valentin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mitali Kulkarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31 (82), pp.22. </w:t>
+              <w:t xml:space="preserve">South African Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 147, pp.153-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cagri/2022020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sajb.2022.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786130v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein Extractability and Thermally Induced Gelation Properties of African Locust Bean Proteins (Parkia biglobosa Jacq. R.Br)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moringa Oleifera supplemented biscuits: Nutritional values and consumer segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Hedhili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Lamarana Souare</w:t>
+                <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lonseny Traore</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Husson</w:t>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Lubbers</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francine Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babatope Ebenezer Akinyemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (1), pp.19-27. </w:t>
+              <w:t xml:space="preserve">South African Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 138, pp.406-414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32732/jfet.2021.10.1.19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sajb.2021.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281883v1</w:t>
+                <w:t xml:space="preserve">hal-03187745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional properties of hemp protein concentrate obtained by alkaline extraction and successive ultrafiltration and spray‐drying</w:t>
               </w:r>
@@ -729,51 +746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Goure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -827,1286 +844,1269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moringa Oleifera supplemented biscuits: Nutritional values and consumer segmentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Protein Extractability and Thermally Induced Gelation Properties of African Locust Bean Proteins (Parkia biglobosa Jacq. R.Br)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Lamarana Souare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lonseny Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 138, pp.406-414. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.19-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sajb.2021.01.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32732/jfet.2021.10.1.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187745v1</w:t>
+                <w:t xml:space="preserve">hal-03281883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting Protective Effect of Encapsulation on Yeast Cell Response to Dehydration Using Synchrotron Infrared Microspectroscopy at the Single-Cell Level</w:t>
+                <w:t xml:space="preserve">Biopreservation of emulsified food and cosmetic products by synergistic action of probiotics and plant extracts: a Franco-Bulgarian perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Dat Nguyen</w:t>
+                <w:t xml:space="preserve">Georgi Kostov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+                <w:t xml:space="preserve">Rositsa Denkova-Kostova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+                <w:t xml:space="preserve">Zapryana Denkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Passot</w:t>
+                <w:t xml:space="preserve">Nenko Nenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Sandt</w:t>
+                <w:t xml:space="preserve">Vesela Shopska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (6), pp.1887. </w:t>
+              <w:t xml:space="preserve">Food Science and Applied Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (2), pp.167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.30721/fsab2020.v3.i2.93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02939385v1</w:t>
+                <w:t xml:space="preserve">hal-03599290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biophysical Stress Responses of the Yeast Lachancea thermotolerans During Dehydration Using Synchrotron-FTIR Microspectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Anchieta Câmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Dat Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02859822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopreservation of emulsified food and cosmetic products by synergistic action of probiotics and plant extracts: a Franco-Bulgarian perspective</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rositsa Denkova-Kostova</w:t>
+                <w:t xml:space="preserve">Highlighting Protective Effect of Encapsulation on Yeast Cell Response to Dehydration Using Synchrotron Infrared Microspectroscopy at the Single-Cell Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Dat Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zapryana Denkova</w:t>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nenko Nenov</w:t>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vesela Shopska</w:t>
+                <w:t xml:space="preserve">Stéphanie Passot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Science and Applied Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3 (2), pp.167. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (6), pp.1887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30721/fsab2020.v3.i2.93⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599290v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dehydration stress responses of yeasts Torulaspora delbrueckii, Metschnikowia pulcherrima and Lachancea thermotolerans: Effects of glutathione and trehalose biosynthesis</w:t>
+                <w:t xml:space="preserve">Formulation, process conditions, and biological evaluation of dairy mixed gels containing fava bean and milk proteins: Effect on protein retention in growing young rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio de Anchieta Câmara</w:t>
+                <w:t xml:space="preserve">Insaf Berrazaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-André Marechal</w:t>
+                <w:t xml:space="preserve">J.L. Mession</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaelle Tourdot-Maréchal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karima Laleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2018.12.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102 (2), pp.1066-1082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-14610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02173665v1</w:t>
+                <w:t xml:space="preserve">hal-02382900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemp ( Cannabis sativa L.) Protein Extraction Conditions Affect Extraction Yield and Protein Quality</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Lubbers</w:t>
+                <w:t xml:space="preserve">Dehydration stress responses of yeasts Torulaspora delbrueckii, Metschnikowia pulcherrima and Lachancea thermotolerans: Effects of glutathione and trehalose biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio de Anchieta Câmara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1750-3841.14850⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 79, pp.137-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2018.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380961v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative stress resistance during dehydration of three non-Saccharomyces wine yeast strains</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
+                <w:t xml:space="preserve">Hemp ( Cannabis sativa L.) Protein Extraction Conditions Affect Extraction Yield and Protein Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Potin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.04.059⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (12), pp.3682-3690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1750-3841.14850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173093v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation, process conditions, and biological evaluation of dairy mixed gels containing fava bean and milk proteins: Effect on protein retention in growing young rats</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Salles</w:t>
+                <w:t xml:space="preserve">Oxidative stress resistance during dehydration of three non-Saccharomyces wine yeast strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio de Anchieta Câmara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Guillet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Husson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 102 (2), pp.1066-1082. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123, pp.364-372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2018-14610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2019.04.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382900v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving total glutathione and trehalose contents in Saccharomyces cerevisiae cells to enhance their resistance to fluidized bed drying</w:t>
+                <w:t xml:space="preserve">Gelation behaviors of denaturated pea albumin and globulin fractions during transglutaminase treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio de Anchieta Câmara Júnior</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Endrizzi</w:t>
+                <w:t xml:space="preserve">Attaf Djoullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2018.03.013⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77, pp.636-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896053v1</w:t>
+                <w:t xml:space="preserve">hal-01666643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelation behaviors of denaturated pea albumin and globulin fractions during transglutaminase treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving total glutathione and trehalose contents in Saccharomyces cerevisiae cells to enhance their resistance to fluidized bed drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio de Anchieta Câmara Júnior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Dat Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attaf Djoullah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Husson</w:t>
+                <w:t xml:space="preserve">Anne Endrizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 77, pp.636-645. </w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69, pp.45 - 51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2018.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01666643v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of new sensitive α,β-unsaturated carbonyl 1,8-naphtalimide fluorescent probes for thiol bioimaging</w:t>
               </w:r>
@@ -2118,64 +2118,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Nikolantonaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Dat Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Viaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2239,64 +2239,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the responses of Saccharomyces cerevisiae yeast strain during dehydration processes using synchrotron infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2360,51 +2360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size measuring techniques as tool to monitor pea proteins intramolecular crosslinking by transglutaminase treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attaf Djoullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghali Krechiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2483,282 +2483,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermentation of cow milk and/or pea milk mixtures by different starter cultures: Physico-chemical and sensorial properties</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Protection of yeast cells in micro-organized shells of natural polyelectrolytes during drying process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Dat Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Passot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">STP Pharma Pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (2), pp.133</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01396424v1</w:t>
+                <w:t xml:space="preserve">hal-01531646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection of yeast cells in micro-organized shells of natural polyelectrolytes during drying process</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fermentation of cow milk and/or pea milk mixtures by different starter cultures: Physico-chemical and sensorial properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manhal Yousseef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Lubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Husson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STP Pharma Pratiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69, pp.430-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2016.01.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531646v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqueous two-phase system cold-set gelation using natural and recombinant probiotic lactic acid bacteria as a gelling agent</w:t>
               </w:r>
@@ -2997,911 +2997,911 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of transglutaminase crosslinking reaction by 1H NMR spectroscopy on model substrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Native-state pea albumin and globulin behavior upon transglutaminase treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attaf Djoullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Djemaoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (8), pp.1284-1292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2015.04.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.12.066⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413068v1</w:t>
+                <w:t xml:space="preserve">hal-02413019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermentation des protéines végétales : atouts organoleptique et nutritionnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring of transglutaminase crosslinking reaction by 1H NMR spectroscopy on model substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attaf Djoullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Djemaoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Penouilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Phu-Ha Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 475, pp.69-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.12.066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877613v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the Hydrolysis of Safflower Oil for the Production of Linoleic Acid, Used as Flavor Precursor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fermentation des protéines végétales : atouts organoleptique et nutritionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Lubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Waché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu-Ha Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.24-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407505v1</w:t>
+                <w:t xml:space="preserve">hal-02877613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection of living yeast cells by micro-organized shells of natural polyelectrolytes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of the Hydrolysis of Safflower Oil for the Production of Linoleic Acid, Used as Flavor Precursor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marya Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Kermasha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 50 (10), pp.1528-1536. </w:t>
+              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2015.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2015/594238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02290612v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native-state pea albumin and globulin behavior upon transglutaminase treatment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Husson</w:t>
+                <w:t xml:space="preserve">Protection of living yeast cells by micro-organized shells of natural polyelectrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Dat Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannine Lherminier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Waché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 50 (8), pp.1284-1292. </w:t>
+              <w:t xml:space="preserve">, 2015, 50 (10), pp.1528-1536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2015.04.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2015.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413019v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory evaluation as a tool in assessing the quality of new fermented products</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Lubbers</w:t>
+                <w:t xml:space="preserve">Synthesis of Linoleic Acid Hydroperoxides as Flavor Precursors, Using Selected Substrate Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marya Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najla Ben Akacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Valentin</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Kermasha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology Development Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32508/stdj.v17i3.1501⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91 (11), pp.1867-1876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11746-014-2543-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02178049v1</w:t>
+                <w:t xml:space="preserve">hal-02413562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Linoleic Acid Hydroperoxides as Flavor Precursors, Using Selected Substrate Sources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Najla Ben Akacha</w:t>
+                <w:t xml:space="preserve">Sensory evaluation as a tool in assessing the quality of new fermented products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manhal Yousseef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Selim Kermasha</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 91 (11), pp.1867-1876. </w:t>
+              <w:t xml:space="preserve">Science and Technology Development Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (3), pp.63-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11746-014-2543-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32508/stdj.v17i3.1501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413562v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropical traditional fermented food, a field full of promise. Examples from the Tropical Bioresources and Biotechnology programme and other related French-Vietnamese programmes on fermented food</w:t>
               </w:r>
@@ -4215,51 +4215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Sutan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duyen Tu Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 58 (3), pp.914-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4460,51 +4460,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural differences in food description and preference: Contrasting Vietname and French panellists on soy yogurts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phu Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4570,303 +4570,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of exofacial thiol groups in the reducing activity of Lactococcus lactis</w:t>
+                <w:t xml:space="preserve">Predicted secondary structure of hydroperoxide lyase from green bell pepper cloned in the yeast Yarrowia lipolytica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Michelon</w:t>
+                <w:t xml:space="preserve">Mirna Santiago-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Kermasha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Abraham</w:t>
+                <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Ebel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joëlle De-Coninck</w:t>
+                <w:t xml:space="preserve">Jean-Marc Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 277 (10), pp.2282-2290. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 65 (1-4), pp.63-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2010.07644.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molcatb.2010.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434368v1</w:t>
+                <w:t xml:space="preserve">hal-02467500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicted secondary structure of hydroperoxide lyase from green bell pepper cloned in the yeast Yarrowia lipolytica</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of exofacial thiol groups in the reducing activity of Lactococcus lactis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
+                <w:t xml:space="preserve">Damien Michelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Belin</w:t>
+                <w:t xml:space="preserve">S. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle De-Coninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcatb.2010.01.009⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 277 (10), pp.2282-2290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2010.07644.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02467500v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling hexanal production in oxido-reducing conditions by the yeast Yarrowia lipolytica</w:t>
               </w:r>
@@ -4992,487 +4992,487 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary structure conformation of hydroperoxide lyase from green bell pepper, cloned in Yarrowia lipolytica, and its activity in selected media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mirna Santiago-Gómez</w:t>
+                <w:t xml:space="preserve">Recombinant hydroperoxide lyase for the production of aroma compounds: Effect of substrate on the yeast Yarrowia lipolytica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoa Tran Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vergoignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Kermasha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 52-53, pp.128-132. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcatb.2007.11.014⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 52-53, pp.146-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcatb.2007.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02467829v1</w:t>
+                <w:t xml:space="preserve">hal-02467760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of an enzymatic extract from Penicillium camemberti containing lipoxygenase and hydroperoxide lyase activities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salwa Karboune</w:t>
+                <w:t xml:space="preserve">Secondary structure conformation of hydroperoxide lyase from green bell pepper, cloned in Yarrowia lipolytica, and its activity in selected media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Santiago-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Kermasha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Selim Kermasha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52-53, pp.128-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcatb.2007.11.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2007.12.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467810v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombinant hydroperoxide lyase for the production of aroma compounds: Effect of substrate on the yeast Yarrowia lipolytica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hoa Tran Thanh</w:t>
+                <w:t xml:space="preserve">Stabilization of an enzymatic extract from Penicillium camemberti containing lipoxygenase and hydroperoxide lyase activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Eric Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Vergoignan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémy Cachon</w:t>
+                <w:t xml:space="preserve">Salwa Karboune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Kermasha</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 52-53, pp.146-152. </w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (3), pp.258-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcatb.2007.12.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2007.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467760v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobilization of an enzymatic extract from Penicillium camemberti containing lipoxygenase and hydroperoxide lyase activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Eric Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salwa Karboune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5717,64 +5717,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Policar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 41 (1), pp.13-18. </w:t>
@@ -5837,51 +5837,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolism of phenylalanine and biosynthesis of styrene in Penicillium camemberti.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5953,90 +5953,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeast as an efficient biocatalyst for the production of lipid-derived flavours and fragrances.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Waché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Belin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 89 (3-4), pp.405-416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6280,51 +6280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bethuel Nthangeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Santiago-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 35 (4), pp.293-299. </w:t>
@@ -6387,51 +6387,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic engineering of the beta-oxidation pathway in the yeast Yarrowia lipolytica to increase the production of aroma compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Groguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Waché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erandi Escamilla Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6648,103 +6648,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing sustainable food: the role of consumer liking in optimization of pea yogurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhal Yousseef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilian Dobrev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPISE 2016 - the 5. international symposium in Sensory evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Hô Chi Minh City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6769,77 +6769,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From sensory evaluation to food product development: how to fit a new vegetal fermented product to the consumer taste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhal Yousseef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6890,90 +6890,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmentally eco-reasoned design process for functional yeast production and stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Camarasa Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Dat Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Endrizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. European Congress of Applied Biotechnology (ECAB 3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
@@ -7002,90 +7002,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of lactic acid bacteria for fermentation of a mix of cow and pea protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhal Yousseef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7136,51 +7136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différences culturelles en perception, description et appréciation des aliments : comparaison entre les consommateurs français et vietnamiens sur les yaourts aux sojas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phu Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7223,570 +7223,691 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytase activity during lactic acid fermentation: kinetics and impact on protein solubility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of fermentation on the properties of a plant-based cheese formulated with faba bean proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Fiscarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Pereyron</w:t>
+                <w:t xml:space="preserve">Christine Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Effost 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">20th Food Colloids Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Grenade (Espagne), Spain. , Book of abstract, pp.P55, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515476v1</w:t>
+                <w:t xml:space="preserve">hal-05575360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelation of fava bean protein and impact of gelling agent on rheological properties of the gels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phytase activity during lactic acid fermentation: kinetics and impact on protein solubility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solange Buchin</w:t>
+                <w:t xml:space="preserve">Valentin Pereyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème édition du Forum des Jeunes Chercheurs (FJC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Effost 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246922v1</w:t>
+                <w:t xml:space="preserve">hal-05515476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation et procédés de fabrication des gels laitiers enrichis en globulines de fèverole : Impact sur la rétention protéique chez les rats jeunes en croissance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Insaf Berrazaga</w:t>
+                <w:t xml:space="preserve">Gelation of fava bean protein and impact of gelling agent on rheological properties of the gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Fiscarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Mession</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solange Buchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France. pp.460, 2017, Livre des résumés Journées Francophones de Nutrition</w:t>
+              <w:t xml:space="preserve">29ème édition du Forum des Jeunes Chercheurs (FJC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154405v1</w:t>
+                <w:t xml:space="preserve">hal-05246922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection of yeast cells in micro-organized shells of natural polyelectrolytes during drying process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formulation et procédés de fabrication des gels laitiers enrichis en globulines de fèverole : Impact sur la rétention protéique chez les rats jeunes en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Berrazaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen, T.</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rémi Saurel</w:t>
+                <w:t xml:space="preserve">Jean-Luc Mession</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Laleg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Engineering and Food 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Québec City, Canada</w:t>
+              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France. pp.460, 2017, Livre des résumés Journées Francophones de Nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290067v1</w:t>
+                <w:t xml:space="preserve">hal-02154405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Protection of yeast cells in micro-organized shells of natural polyelectrolytes during drying process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen, T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lherminier, J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonseca, F</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress on Engineering and Food 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Québec City, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la levure encapsulée et effet de l’encapsulation sur sa viabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. D Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lherminier, J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7801,51 +7922,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Forum des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7855,65 +7976,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H NMR Spectroscopy As Tool To Study Transglutaminase Crosslinking Of Pea Globulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attaf Djoullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7954,51 +8075,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of FaBE 2013 International Conferences on Food and Biosystems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Technological Educational Institute of Thessaly (TEI of Thessaly), pp.351-355, 2013, 978-960-9510-11-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8008,65 +8129,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOOC : &amp;quot;ProtéiNNOV : Protéines végétales et Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Lubbers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8074,98 +8195,98 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrosup, INRA, Eduter, Agreenium/IAVFF (Partenaires)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId261"/>
+      <w:footerReference w:type="default" r:id="rId263"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8233,51 +8354,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8DDC62E7"/>
+    <w:nsid w:val="101A0F00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8464,51 +8585,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-husson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1832-8990" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116375752" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03818737v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vauris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Valcauda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle De-Coninck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.btre.2022.e00764" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543771v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hedhili" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatope Ebenezer Akinyemi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Aderonke Otunola" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Adei Ashie-Nikoi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitali Kulkarni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2022.01.009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03786130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valentin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2022020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03281883v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamarana Souare" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonseny Traore" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32732/jfet.2021.10.1.19" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03448997v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.15425" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03187745v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Griffon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2021.01.017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dat Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01887" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02859822v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Anchieta C&#226;mara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00899" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03599290v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Kostov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rositsa Denkova-Kostova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zapryana Denkova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenko Nenov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesela Shopska" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30721/fsab2020.v3.i2.93" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173665v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Anchieta C&#226;mara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Marechal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.12.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380961v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.14850" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173093v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.04.059" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382900v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Berrazaga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mession" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Laleg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14610" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01896053v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Anchieta C&#226;mara J&#250;nior" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jossier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Endrizzi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2018.03.013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01666643v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attaf Djoullah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.11.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509840v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Viaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.09.171" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01616052v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Passot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7an00257b" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01484094v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghali Krechiche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.05.091" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLNSQWKJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01396424v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Yousseef" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2016.01.060" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531646v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01477279v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;onard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ch&#226;tel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.01.057" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMB3K491-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01482038v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marya Aziz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard St-Louis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Kermasha" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09168451.2016.1214531" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02413068v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Djemaoune" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Penouilh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.12.066" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N6QB7CQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02877613v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu-Ha Ho" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02407505v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/594238" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290612v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2015.06.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L731ZNSR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02413019v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2015.04.021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47LJTL0B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02178049v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32508/stdj.v17i3.1501" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02413562v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Ben Akacha" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-014-2543-x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433224v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao-Hoang Lan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Ky Son" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Phu Ha" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thanh Binh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.12064" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-816DNPK3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02467492v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Useo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle de Coninck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khaldi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/GE-2873.1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00719351v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Phu Tu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyen Tu Ha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2012.01.023" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ9RQLD0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02467496v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadhu Nath Guragain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip Kumar Rakshit" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.11.125" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW47MNQ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850792v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Tu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dacremont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.03.009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGBDR0JX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02434368v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Michelon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abraham" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ebel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2010.07644.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02467500v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Santiago-G&#243;mez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Belin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2010.01.009" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J13JGSRN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02467733v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Patricia Santiago-G&#243;mez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Tran Thanh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2009.04.028" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFV1FRXL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02467829v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2007.11.014" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD08T5T8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02467810v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Eric Hall" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Karboune" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2007.12.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-517NXP75-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02467760v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vergoignan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2007.12.010" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPBHNDSV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02467785v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2007.11.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ3KQZQ3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02294049v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Sam Nguyen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2007.05.016" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011963v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna P. Santiago-G&#243;mez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vergely" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Policar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2006.11.017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5TLTDBT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165242v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pagot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029906002251" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-L57XKXH5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368198v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-005-9049-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KR7BGZZ0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295699v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krum Nikolov Krumov" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bisakowski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2004.06.002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KB078N2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677217v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bourel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Nicaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethuel Nthangeni" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Santiago-Gomez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2003.12.014" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H6VT0ZD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680321v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groguenin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erandi Escamilla Garcia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Aguedo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2004.01.006" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517345v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Fiscarelli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795062v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilian Dobrev" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795229v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266908v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Camarasa Junior" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593951v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782766v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515476v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pereyron" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246922v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Buchin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154405v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mession" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290067v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen, T." TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lherminier, J" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fonseca, F" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290400v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D Nguyen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02413499v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255077v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-husson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1832-8990" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116375752" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03818737v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vauris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Valcauda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle De-Coninck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.btre.2022.e00764" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03786130v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hedhili" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatope Ebenezer Akinyemi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Aderonke Otunola" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valentin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2022020" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543771v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Adei Ashie-Nikoi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitali Kulkarni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2022.01.009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03187745v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Griffon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2021.01.017" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03448997v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.15425" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03281883v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamarana Souare" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonseny Traore" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32732/jfet.2021.10.1.19" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03599290v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Kostov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rositsa Denkova-Kostova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zapryana Denkova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenko Nenov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesela Shopska" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30721/fsab2020.v3.i2.93" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02859822v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Anchieta C&#226;mara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dat Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00899" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939385v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01887" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382900v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Berrazaga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mession" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Laleg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14610" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173665v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Anchieta C&#226;mara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Marechal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.12.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380961v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.14850" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173093v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.04.059" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01666643v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attaf Djoullah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.11.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01896053v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Anchieta C&#226;mara J&#250;nior" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jossier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Endrizzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2018.03.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509840v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Viaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.09.171" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01616052v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Passot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7an00257b" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01484094v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghali Krechiche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.05.091" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLNSQWKJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531646v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01396424v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Yousseef" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2016.01.060" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01477279v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;onard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ch&#226;tel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.01.057" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMB3K491-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01482038v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marya Aziz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard St-Louis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Kermasha" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09168451.2016.1214531" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02413019v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Djemaoune" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2015.04.021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47LJTL0B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02413068v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Penouilh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.12.066" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N6QB7CQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02877613v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu-Ha Ho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02407505v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/594238" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290612v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2015.06.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L731ZNSR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02413562v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Ben Akacha" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-014-2543-x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02178049v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32508/stdj.v17i3.1501" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433224v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao-Hoang Lan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Ky Son" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Phu Ha" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thanh Binh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.12064" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-816DNPK3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02467492v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Useo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle de Coninck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khaldi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/GE-2873.1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00719351v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Phu Tu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyen Tu Ha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2012.01.023" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ9RQLD0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02467496v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadhu Nath Guragain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip Kumar Rakshit" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.11.125" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW47MNQ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850792v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Tu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dacremont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.03.009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGBDR0JX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02467500v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Santiago-G&#243;mez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Belin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2010.01.009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J13JGSRN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02434368v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Michelon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abraham" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ebel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2010.07644.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02467733v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Patricia Santiago-G&#243;mez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Tran Thanh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2009.04.028" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFV1FRXL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02467760v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vergoignan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2007.12.010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPBHNDSV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02467829v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2007.11.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD08T5T8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02467810v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Eric Hall" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Karboune" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2007.12.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-517NXP75-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02467785v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2007.11.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ3KQZQ3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02294049v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Sam Nguyen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2007.05.016" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011963v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna P. Santiago-G&#243;mez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vergely" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Policar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2006.11.017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5TLTDBT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165242v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pagot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029906002251" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-L57XKXH5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368198v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-005-9049-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KR7BGZZ0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295699v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krum Nikolov Krumov" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bisakowski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2004.06.002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KB078N2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677217v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bourel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Nicaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethuel Nthangeni" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Santiago-Gomez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2003.12.014" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H6VT0ZD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680321v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groguenin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erandi Escamilla Garcia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Aguedo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2004.01.006" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517345v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Fiscarelli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795062v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilian Dobrev" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795229v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266908v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Camarasa Junior" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593951v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782766v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05575360v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Achilleos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515476v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pereyron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246922v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Buchin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154405v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mession" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290067v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen, T." TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lherminier, J" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fonseca, F" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290400v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D Nguyen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02413499v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255077v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>