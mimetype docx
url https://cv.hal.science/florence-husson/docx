--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -2738,286 +2738,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous two-phase system cold-set gelation using natural and recombinant probiotic lactic acid bacteria as a gelling agent</w:t>
+                <w:t xml:space="preserve">Selected dehydrogenases in Yarrowia lipolytica JMY 861: their role in the synthesis of flavor compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Léonard</w:t>
+                <w:t xml:space="preserve">Marya Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard St-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Châtel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Saurel</w:t>
+                <w:t xml:space="preserve">Selim Kermasha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 141, pp.338 - 344. </w:t>
+              <w:t xml:space="preserve">Bioscience, Biotechnology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 80 (11), pp.2184 - 2191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2016.01.057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09168451.2016.1214531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01477279v1</w:t>
+                <w:t xml:space="preserve">hal-01482038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selected dehydrogenases in Yarrowia lipolytica JMY 861: their role in the synthesis of flavor compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aqueous two-phase system cold-set gelation using natural and recombinant probiotic lactic acid bacteria as a gelling agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marya Aziz</w:t>
+                <w:t xml:space="preserve">Philippe Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard St-Louis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Selim Kermasha</w:t>
+                <w:t xml:space="preserve">Jean-Marc Châtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience, Biotechnology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 141, pp.338 - 344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2016.01.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09168451.2016.1214531⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01482038v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Native-state pea albumin and globulin behavior upon transglutaminase treatment</w:t>
               </w:r>
@@ -3403,77 +3403,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the Hydrolysis of Safflower Oil for the Production of Linoleic Acid, Used as Flavor Precursor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marya Aziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Kermasha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2015, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3653,90 +3653,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Linoleic Acid Hydroperoxides as Flavor Precursors, Using Selected Substrate Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marya Aziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najla Ben Akacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Kermasha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Oil Chemists' Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 91 (11), pp.1867-1876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4589,51 +4589,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicted secondary structure of hydroperoxide lyase from green bell pepper cloned in the yeast Yarrowia lipolytica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirna Santiago-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Kermasha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4904,51 +4904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle de Coninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Kermasha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 44 (9), pp.1013-1018. </w:t>
@@ -5037,51 +5037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vergoignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Kermasha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5138,367 +5138,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary structure conformation of hydroperoxide lyase from green bell pepper, cloned in Yarrowia lipolytica, and its activity in selected media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Stabilization of an enzymatic extract from Penicillium camemberti containing lipoxygenase and hydroperoxide lyase activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Eric Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salwa Karboune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Kermasha</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcatb.2007.11.014⟩</w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (3), pp.258-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2007.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02467829v1</w:t>
+                <w:t xml:space="preserve">hal-02467810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of an enzymatic extract from Penicillium camemberti containing lipoxygenase and hydroperoxide lyase activities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salwa Karboune</w:t>
+                <w:t xml:space="preserve">Secondary structure conformation of hydroperoxide lyase from green bell pepper, cloned in Yarrowia lipolytica, and its activity in selected media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Santiago-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Kermasha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Selim Kermasha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 43 (3), pp.258-264. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52-53, pp.128-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2007.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molcatb.2007.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467810v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobilization of an enzymatic extract from Penicillium camemberti containing lipoxygenase and hydroperoxide lyase activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Eric Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salwa Karboune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Kermasha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 52-53, pp.88-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8354,51 +8354,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="101A0F00"/>
+    <w:nsid w:val="B2540139"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8585,51 +8585,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-husson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1832-8990" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116375752" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03818737v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vauris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Valcauda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle De-Coninck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.btre.2022.e00764" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03786130v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hedhili" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatope Ebenezer Akinyemi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Aderonke Otunola" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valentin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2022020" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543771v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Adei Ashie-Nikoi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitali Kulkarni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2022.01.009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03187745v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Griffon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2021.01.017" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03448997v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.15425" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03281883v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamarana Souare" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonseny Traore" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32732/jfet.2021.10.1.19" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03599290v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Kostov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rositsa Denkova-Kostova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zapryana Denkova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenko Nenov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesela Shopska" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30721/fsab2020.v3.i2.93" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02859822v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Anchieta C&#226;mara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dat Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00899" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939385v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01887" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382900v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Berrazaga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mession" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Laleg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14610" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173665v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Anchieta C&#226;mara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Marechal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.12.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380961v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.14850" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173093v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.04.059" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01666643v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attaf Djoullah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.11.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01896053v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Anchieta C&#226;mara J&#250;nior" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jossier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Endrizzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2018.03.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509840v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Viaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.09.171" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01616052v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Passot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7an00257b" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01484094v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghali Krechiche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.05.091" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLNSQWKJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531646v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01396424v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Yousseef" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2016.01.060" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01477279v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;onard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ch&#226;tel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.01.057" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMB3K491-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01482038v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marya Aziz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard St-Louis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Kermasha" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09168451.2016.1214531" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02413019v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Djemaoune" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2015.04.021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47LJTL0B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02413068v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Penouilh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.12.066" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N6QB7CQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02877613v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu-Ha Ho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02407505v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/594238" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290612v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2015.06.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L731ZNSR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02413562v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Ben Akacha" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-014-2543-x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02178049v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32508/stdj.v17i3.1501" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433224v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao-Hoang Lan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Ky Son" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Phu Ha" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thanh Binh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.12064" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-816DNPK3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02467492v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Useo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle de Coninck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khaldi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/GE-2873.1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00719351v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Phu Tu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyen Tu Ha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2012.01.023" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ9RQLD0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02467496v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadhu Nath Guragain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip Kumar Rakshit" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.11.125" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW47MNQ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850792v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Tu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dacremont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.03.009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGBDR0JX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02467500v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Santiago-G&#243;mez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Belin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2010.01.009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J13JGSRN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02434368v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Michelon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abraham" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ebel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2010.07644.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02467733v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Patricia Santiago-G&#243;mez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Tran Thanh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2009.04.028" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFV1FRXL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02467760v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vergoignan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2007.12.010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPBHNDSV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02467829v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2007.11.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD08T5T8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02467810v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Eric Hall" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Karboune" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2007.12.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-517NXP75-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02467785v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2007.11.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ3KQZQ3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02294049v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Sam Nguyen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2007.05.016" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011963v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna P. Santiago-G&#243;mez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vergely" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Policar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2006.11.017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5TLTDBT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165242v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pagot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029906002251" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-L57XKXH5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368198v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-005-9049-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KR7BGZZ0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295699v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krum Nikolov Krumov" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bisakowski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2004.06.002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KB078N2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677217v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bourel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Nicaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethuel Nthangeni" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Santiago-Gomez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2003.12.014" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H6VT0ZD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680321v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groguenin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erandi Escamilla Garcia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Aguedo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2004.01.006" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517345v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Fiscarelli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795062v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilian Dobrev" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795229v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266908v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Camarasa Junior" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593951v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782766v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05575360v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Achilleos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515476v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pereyron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246922v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Buchin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154405v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mession" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290067v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen, T." TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lherminier, J" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fonseca, F" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290400v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D Nguyen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02413499v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255077v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-husson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1832-8990" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116375752" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03818737v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vauris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Valcauda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Husson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle De-Coninck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.btre.2022.e00764" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03786130v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Hedhili" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatope Ebenezer Akinyemi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Aderonke Otunola" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valentin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2022020" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543771v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Adei Ashie-Nikoi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitali Kulkarni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2022.01.009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03187745v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lubbers" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Griffon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2021.01.017" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03448997v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Goure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.15425" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03281883v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamarana Souare" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonseny Traore" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32732/jfet.2021.10.1.19" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03599290v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgi Kostov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rositsa Denkova-Kostova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zapryana Denkova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenko Nenov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesela Shopska" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30721/fsab2020.v3.i2.93" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02859822v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Anchieta C&#226;mara" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Dat Nguyen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00899" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939385v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01887" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382900v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Berrazaga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Mession" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Laleg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-14610" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173665v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Anchieta C&#226;mara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Marechal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.12.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02380961v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.14850" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173093v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.04.059" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01666643v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attaf Djoullah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.11.005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01896053v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Anchieta C&#226;mara J&#250;nior" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jossier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Endrizzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2018.03.013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509840v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sok" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nikolantonaki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Viaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.09.171" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01616052v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Passot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7an00257b" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01484094v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghali Krechiche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.05.091" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLNSQWKJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531646v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01396424v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Yousseef" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2016.01.060" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01482038v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marya Aziz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard St-Louis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Kermasha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09168451.2016.1214531" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01477279v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;onard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ch&#226;tel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2016.01.057" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QMB3K491-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02413019v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Djemaoune" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2015.04.021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47LJTL0B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02413068v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Penouilh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.12.066" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5N6QB7CQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02877613v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu-Ha Ho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02407505v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/594238" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290612v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2015.06.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L731ZNSR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02413562v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Ben Akacha" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11746-014-2543-x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02178049v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32508/stdj.v17i3.1501" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02433224v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao-Hoang Lan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chu-Ky Son" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho Phu Ha" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Thanh Binh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.12064" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-816DNPK3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02467492v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Useo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle de Coninck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khaldi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/GE-2873.1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00719351v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Phu Tu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyen Tu Ha" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2012.01.023" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ9RQLD0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02467496v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadhu Nath Guragain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip Kumar Rakshit" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.11.125" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW47MNQ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850792v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Tu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dacremont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2010.03.009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGBDR0JX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02467500v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Santiago-G&#243;mez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Belin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2010.01.009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J13JGSRN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02434368v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Michelon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abraham" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ebel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2010.07644.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02467733v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Patricia Santiago-G&#243;mez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Tran Thanh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2009.04.028" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFV1FRXL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02467760v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vergoignan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2007.12.010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPBHNDSV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02467810v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Eric Hall" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Karboune" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2007.12.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-517NXP75-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02467829v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2007.11.014" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD08T5T8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02467785v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2007.11.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ3KQZQ3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02294049v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xuan Sam Nguyen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2007.05.016" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011963v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna P. Santiago-G&#243;mez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vergely" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Policar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2006.11.017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5TLTDBT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165242v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pagot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry-Eric Spinnler" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029906002251" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-L57XKXH5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368198v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-005-9049-3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KR7BGZZ0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295699v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krum Nikolov Krumov" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bisakowski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2004.06.002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KB078N2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677217v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bourel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Nicaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethuel Nthangeni" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Santiago-Gomez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2003.12.014" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H6VT0ZD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680321v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groguenin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erandi Escamilla Garcia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Aguedo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2004.01.006" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517345v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Fiscarelli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buchin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795062v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilian Dobrev" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795229v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266908v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Camarasa Junior" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593951v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782766v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05575360v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Achilleos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515476v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pereyron" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246922v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Buchin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154405v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mession" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290067v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen, T." TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lherminier, J" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fonseca, F" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290400v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D Nguyen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02413499v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255077v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>