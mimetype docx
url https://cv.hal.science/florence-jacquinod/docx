--- v0 (2026-03-09)
+++ v1 (2026-04-30)
@@ -208,239 +208,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la prise en compte des services écosystémiques des arbres urbains grâce aux données géonumériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Mielniczek</w:t>
+                <w:t xml:space="preserve">Etude du comportement thermique et des impacts environnementaux d'une école parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédissia About</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Feraille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">43èmes Rencontres Universitaires du Génie Civil 2025, RUGC2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AUGC, Jun 2025, Marseille, France. pp.359-368</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05189733v1</w:t>
+                <w:t xml:space="preserve">hal-05453515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement thermique et des impacts environnementaux d'une école parisienne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Roux</w:t>
+                <w:t xml:space="preserve">Amélioration de la prise en compte des services écosystémiques des arbres urbains grâce aux données géonumériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mielniczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquinod</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adélaïde Feraille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43èmes Rencontres Universitaires du Génie Civil 2025, RUGC2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAGEO 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; GDR MAGIS; AVIGNON UNIVERSITE; UMR ESPACE, May 2025, Avignon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.16275.80160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05453515v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05189733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de données géonumériques pour la thermique du bâtiment et l'analyse de cycle de vie : prise en compte des masques solaires</w:t>
               </w:r>
@@ -913,420 +913,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Production of Interactive 3D Temporal Geovisualizations so as to Enhance Flood Risk Awareness</w:t>
+                <w:t xml:space="preserve">Assessing the privatization of skylines using 3D modelling: the case of Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gilles Gesquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pedrinis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UDMV 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Liège, Belgium. pp.X</w:t>
+              <w:t xml:space="preserve">EURA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01413338v1</w:t>
+                <w:t xml:space="preserve">hal-02087974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the privatization of skylines using 3D modelling: the case of Lyon</w:t>
+                <w:t xml:space="preserve">Automated Production of Interactive 3D Temporal Geovisualizations so as to Enhance Flood Risk Awareness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pedrinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Edert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gesquière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pedrinis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Turin, Italy</w:t>
+              <w:t xml:space="preserve">UDMV 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Liège, Belgium. pp.X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087974v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of tall buildings in the skyline using 3D models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La question des technologies géonumériques 3D dans le champ de la prévision des risques. Questions de méthodologie pour l’étude des deltas, à partir de l’exemple du delta du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquinod</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Ville Verticale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">IS RIVERS 2015, deuxième conférence internationale Recherches et Actions au service des fleuves et grandes rivières. Workshop Les deltas méditerranéens : l’impact de l’anthropisation sur le fonctionnement naturel d’un delta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913815v1</w:t>
+                <w:t xml:space="preserve">hal-02919148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question des technologies géonumériques 3D dans le champ de la prévision des risques. Questions de méthodologie pour l’étude des deltas, à partir de l’exemple du delta du Rhône</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the impact of tall buildings in the skyline using 3D models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Briquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pedrinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS RIVERS 2015, deuxième conférence internationale Recherches et Actions au service des fleuves et grandes rivières. Workshop Les deltas méditerranéens : l’impact de l’anthropisation sur le fonctionnement naturel d’un delta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">La Ville Verticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919148v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La carte en action : efficacité performative de la carte au service de la réflexion sur l'urbain. Réflexions tirées de l'observation de l'utilisation de géovisualisations 3D</w:t>
               </w:r>
@@ -2247,103 +2247,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Landscape Composition Using 2D and 3D Open Urban Vectorial Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pedrinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Samuel Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacquinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (9), pp.479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3866,64 +3866,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLOOD AR : utiliser des modèles 3D temporels interactifs pour la sensibilisation au risque d’inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Edert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4517,51 +4517,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mielniczek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquinod" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189733v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16275.80160" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453515v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Wurtz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dissia About" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453447v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cravero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.58" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877363v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B4-2020-795-2020" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913808v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913646v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Brasebin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Vinesse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Mahon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413338v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pedrinis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Edert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087974v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913815v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Appert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919148v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369160v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacquinod" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948401v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913222v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948455v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919150v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913624v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913613v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729397v4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.14438" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Depr&#234;tre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.133.0057" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695075v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jacquinod" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mielniczek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-v-4-2022-337-2022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775976v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Samuel Samuel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi11090479" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404587v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depr&#234;tre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-VIII-4-W2-2021-153-2021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8020084" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798306v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Vogt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00038" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280486v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-2-W1-83-2016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948362v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912918v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236270v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236322v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233604v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236354v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Klein" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233648v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langumier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8163" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753909v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dauvergne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35409.75364" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712883v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673665v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913639v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798284v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061004v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Becue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239947v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240879v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240871v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mielniczek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquinod" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453515v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Wurtz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dissia About" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189733v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16275.80160" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453447v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cravero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.58" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877363v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B4-2020-795-2020" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913808v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913646v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Brasebin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Vinesse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Mahon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087974v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pedrinis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413338v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Edert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919148v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913815v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Appert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369160v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacquinod" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948401v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913222v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948455v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919150v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913624v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913613v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729397v4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.14438" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Depr&#234;tre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.133.0057" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695075v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jacquinod" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mielniczek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-v-4-2022-337-2022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775976v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Samuel Samuel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi11090479" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404587v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depr&#234;tre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-VIII-4-W2-2021-153-2021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8020084" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798306v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Vogt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00038" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280486v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-2-W1-83-2016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948362v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912918v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236270v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236322v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233604v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236354v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Klein" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233648v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langumier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8163" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753909v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dauvergne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35409.75364" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712883v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673665v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913639v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798284v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061004v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Becue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239947v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240879v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240871v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>