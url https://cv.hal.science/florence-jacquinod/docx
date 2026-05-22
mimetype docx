--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -66,3266 +66,3266 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un apport des géodonnées pour l'analyse de cycle de vie de projets urbains : prise en compte des masques solaires dans les simulations thermiques dynamiques de bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cravero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacquinod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 - Sciences de l’information géographique et mesures environnementales, 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jimis.14438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729397v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le City Information Modelling (CIM) au service d’un projet urbain : retour d’expérience sur la première phase de mise en œuvre du CIM d’un quartier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Deprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mielniczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacquinod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 133 (3), pp.57-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux1.133.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring digital twin adaptation to the urban environment: comparison with CIM to avoid silo-based approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Deprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Jacquinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mielniczek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, V-4-2022, pp.337 - 344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-v-4-2022-337-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring Landscape Composition Using 2D and 3D Open Urban Vectorial Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pedrinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Samuel Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacquinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gesquière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (9), pp.479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijgi11090479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EVALUATING URBAN INTENSITY THROUGH A CITY INFORMATION MODEL – INTERMEDIATE RESULTS FROM AN ACTION RESEARCH PROJECT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jacquinod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, VIII-4/W2-2021, pp.153-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-VIII-4-W2-2021-153-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studying Social Uses of 3D Geovisualizations: Lessons Learned from Action-Research Projects in the Field of Flood Mitigation Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacquinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (2), pp.84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijgi8020084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard pluridisciplinaire sur les usages sociaux de géovisualisations 3D pour la sensibilisation au risque d’inondation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacquinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (1), pp.69 - 94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.2017.00038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D geovisualization and stylization to manage comprehensive and participative local urban plans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Brasebin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacquinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Vinesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Mahon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, IV-2/W1, pp.83-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-2-W1-83-2016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils numériques participatifs à l’épreuve d’un workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacquinod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Hors Série n°55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production, pratique et usages des géovisualisations 3D dans l'aménagement du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacquinod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du comité français de cartographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La 3D en quête de maturité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jacquinod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 388, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01236270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux participatifs des maquettes 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jacquinod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 383, pp.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01236322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imagina 2011 : le virtuel en quête d'éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jacquinod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 377, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01233604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D and ethics celebrate their first anniversary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jacquinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GIS and Geomatics Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.15-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01236354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géovisualisation 3D en action dans l'aménagement du territoire. Stratégies et usages de l'outil à l'occasion de l'étude d'un Plan de Prévention des Risques Inondations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Langumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jacquinod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 85 (4), pp.303-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.8163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01233648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de l'Analyse de Cycle de Vie pour les Espaces Verts Urbains : Une Approche Intégrée pour la Prise de Décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mielniczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Feraille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MCV 2025, Management du cycle de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement thermique et des impacts environnementaux d'une école parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédissia About</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Feraille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43èmes Rencontres Universitaires du Génie Civil 2025, RUGC2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AUGC, Jun 2025, Marseille, France. pp.359-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la prise en compte des services écosystémiques des arbres urbains grâce aux données géonumériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mielniczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquinod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; GDR MAGIS; AVIGNON UNIVERSITE; UMR ESPACE, May 2025, Avignon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.16275.80160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05189733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de données géonumériques pour la thermique du bâtiment et l'analyse de cycle de vie : prise en compte des masques solaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cravero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Feraille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43ièmes Rencontres Universitaires du Génie Civil, RUGC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AUGC, Jun 2025, Marseille, France. pp.705-718, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26168/ajce.43.1.58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual analysis of inconsistencies in hydraulic simulation data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octave Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV International Society for Photogrammetry and Remote Sensing Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Nice, France. p. 795-801, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B4-2020-795-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877363v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les outils numériques nous rendent-ils vraiment intelligent ? Expérimentations de réalité virtuelle et augmentée au service de la prévention du risque d'inondation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquinod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">01 Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">City Information Models et participation des citoyens à l’urbanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquinod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aide à la décision et complexité urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet PLU++ : vers une concertation sur les Plans Locaux d'Urbanisme plus intelligible et plus participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Brasebin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Vinesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Mahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la recherche IGN 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the privatization of skylines using 3D modelling: the case of Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pedrinis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Production of Interactive 3D Temporal Geovisualizations so as to Enhance Flood Risk Awareness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pedrinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Edert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UDMV 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Liège, Belgium. pp.X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question des technologies géonumériques 3D dans le champ de la prévision des risques. Questions de méthodologie pour l’étude des deltas, à partir de l’exemple du delta du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquinod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS RIVERS 2015, deuxième conférence internationale Recherches et Actions au service des fleuves et grandes rivières. Workshop Les deltas méditerranéens : l’impact de l’anthropisation sur le fonctionnement naturel d’un delta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of tall buildings in the skyline using 3D models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Briquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pedrinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Ville Verticale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La carte en action : efficacité performative de la carte au service de la réflexion sur l'urbain. Réflexions tirées de l'observation de l'utilisation de géovisualisations 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jacquinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joliveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIDOLON 2014 Symposium "Mapping Urban Intelligence"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01369160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisations géoréférencées 3D et usages : définition et enjeux de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquinod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence SAGEO 2014 - Workshop AP Usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des géovisualisations 3D pour la prévention du risque d'inondation : accompagner les services de l'Etat et analyser le rôle des représentations spatiales dans la concertation</w:t>
+                <w:t xml:space="preserve">Modélisations numériques en trois dimensions au service de la politique de prévention du risque d’inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquinod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS Rivers : Recherches et actions au service des fleuves et des grandes rivvières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Festival International de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Saint Dié des Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913222v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisations numériques en trois dimensions au service de la politique de prévention du risque d’inondation</w:t>
+                <w:t xml:space="preserve">Des géovisualisations 3D pour la prévention du risque d'inondation : accompagner les services de l'Etat et analyser le rôle des représentations spatiales dans la concertation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquinod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival International de Géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Saint Dié des Vosges, France</w:t>
+              <w:t xml:space="preserve">IS Rivers : Recherches et actions au service des fleuves et des grandes rivvières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948455v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donner à voir des simulations hydrauliques en 3D : visualiser pour contrôler ou dialoguer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquinod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Simulations, Science Po Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adding value of the concept of intermediary object to describe the use of 3D geovisualizations in urban planning</w:t>
+                <w:t xml:space="preserve">3D et aménagement : peut-on se fier aux apparences ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquinod</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Joliveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Cartographic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Villes hybrides et enjeux des urbanités numériques (Hyperurbain 3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913624v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D et aménagement : peut-on se fier aux apparences ?</w:t>
+                <w:t xml:space="preserve">The adding value of the concept of intermediary object to describe the use of 3D geovisualizations in urban planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquinod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Joliveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes hybrides et enjeux des urbanités numériques (Hyperurbain 3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">25th International Cartographic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913613v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study of 3D Geovisualizations in Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joliveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Mapping Ethics. New trends in Cartography and Social Responsibility.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913629v1</w:t>
-              </w:r>
-[...1406 lines deleted...]
-                <w:t xml:space="preserve">halshs-01233648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3343,51 +3343,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LCA model for roads at district scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mielniczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3395,51 +3395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Feraille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 26th LCA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Gothenburg, Sweden. , 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3473,51 +3473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark of ecodesign LCA tools at neighborhood scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mielniczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3568,51 +3568,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">City Information Modelling for lifecycle assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mielniczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3663,51 +3663,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward enhanced ecodesign of urban project thanks to City Information Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mielniczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3758,77 +3758,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet PLU++ : vers un Plan local d’urbanisme plus intelligible et plus participatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Brasebin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jacquinod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2016, Colloque International de Géomatique et d'Analyse Spatiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3866,90 +3866,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLOOD AR : utiliser des modèles 3D temporels interactifs pour la sensibilisation au risque d’inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Edert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4006,51 +4006,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">City Information Modelling pour des aménagements sobres et durables : potentiel du CIM pour calculer l’intensité urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Deprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquinod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4150,51 +4150,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géovisualisation 3D pour l'analyse et l'aide à la décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jacquinod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Saint-Etienne, Laboratoire UMR EVS ISTHME. 2013, 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4216,51 +4216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie de création d'un socle 3D à partir des données BDT Rhône et BD TOPO© et de réalisation d'une couche d'aléa par croisement brut aléa - topo à partir de données hydrauliques par casier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jacquinod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] EVS - UMR 5600. 2011, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4282,51 +4282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géovisualisations 3D pour la gestion du risque inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jacquinod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] "Inondations" Plan Rhône. 2011, 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4517,51 +4517,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mielniczek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquinod" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453515v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Wurtz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dissia About" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189733v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16275.80160" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453447v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cravero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.58" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877363v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B4-2020-795-2020" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913808v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913646v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Brasebin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Vinesse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Mahon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087974v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pedrinis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413338v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Edert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919148v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913815v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Appert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369160v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacquinod" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948401v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913222v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948455v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919150v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913624v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913613v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729397v4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.14438" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Depr&#234;tre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.133.0057" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695075v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jacquinod" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mielniczek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-v-4-2022-337-2022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775976v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Samuel Samuel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi11090479" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404587v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depr&#234;tre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-VIII-4-W2-2021-153-2021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8020084" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798306v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Vogt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00038" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280486v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-2-W1-83-2016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948362v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912918v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236270v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236322v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233604v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236354v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Klein" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233648v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langumier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8163" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753909v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dauvergne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35409.75364" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712883v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673665v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913639v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798284v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061004v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Becue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239947v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240879v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240871v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729397v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cravero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquinod" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jimis.14438" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241545v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Depr&#234;tre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mielniczek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.133.0057" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695075v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jacquinod" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mielniczek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-v-4-2022-337-2022" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775976v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pedrinis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Samuel Samuel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Appert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi11090479" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404587v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Depr&#234;tre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacquinod" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-VIII-4-W2-2021-153-2021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912565v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi8020084" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798306v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Vogt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00038" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280486v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Brasebin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Vinesse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Mahon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-2-W1-83-2016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948362v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912918v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236270v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236322v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233604v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236354v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Klein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233648v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langumier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8163" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374192v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453515v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Wurtz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dissia About" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189733v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16275.80160" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453447v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.43.1.58" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877363v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Perrin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B4-2020-795-2020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912921v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913808v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913646v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087974v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413338v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Edert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919148v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913815v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369160v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948401v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948455v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913222v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919150v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913613v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913624v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913629v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753909v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dauvergne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35409.75364" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712883v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673665v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913639v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798284v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061004v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Becue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239947v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240879v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240871v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>