--- v0 (2026-03-24)
+++ v1 (2026-04-15)
@@ -395,96 +395,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le design au pays imaginaire des IA</w:t>
+                <w:t xml:space="preserve">Enseignement du design et approches transversales du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jamet-Pinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude IA et création graphique. Méthodologies, automatisations et pédagogies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes 2; EESAB-site de Rennes, Feb 2025, Rennes (Distanciel), France</w:t>
+              <w:t xml:space="preserve">Journée d’étude exceptionnelle sur les enjeux et les pédagogies des nouvelles interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Québec à Montréal (UQAM), Apr 2025, Montreal (Québec), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936586v1</w:t>
+                <w:t xml:space="preserve">hal-05039482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment écrire demain ?</w:t>
               </w:r>
@@ -602,165 +602,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05102774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalités virtuelles entre design et fiction</w:t>
+                <w:t xml:space="preserve">Le design au pays imaginaire des IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jamet-Pinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speedcolloque 2025. Séance 2 Muséologie et design éducatif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire 1P1 - Expérimentation des Réalités Étendues, UQAM, Jun 2025, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Journée d'étude IA et création graphique. Méthodologies, automatisations et pédagogies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 2; EESAB-site de Rennes, Feb 2025, Rennes (Distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05102804v1</w:t>
+                <w:t xml:space="preserve">hal-04936586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement du design et approches transversales du numérique</w:t>
+                <w:t xml:space="preserve">Réalités virtuelles entre design et fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jamet-Pinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude exceptionnelle sur les enjeux et les pédagogies des nouvelles interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Québec à Montréal (UQAM), Apr 2025, Montreal (Québec), France</w:t>
+              <w:t xml:space="preserve">Speedcolloque 2025. Séance 2 Muséologie et design éducatif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire 1P1 - Expérimentation des Réalités Étendues, UQAM, Jun 2025, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039482v1</w:t>
+                <w:t xml:space="preserve">hal-05102804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intelligence artificielle au défi des intelligences du design</w:t>
               </w:r>
@@ -1469,204 +1469,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dessine-moi un Parisien, le premier livre numérique interactif de 10/18</w:t>
+                <w:t xml:space="preserve">Écrire sans mot, interaction sans écran ? Quelles compétences nouvelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jamet-Pinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Mennella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Sourd</w:t>
+                <w:t xml:space="preserve">Emmanuel Geoffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Les métamorphoses du texte et de l'image à l'heure du numérique : quand la littérature se donne à voir"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, BNF / CNAM, Nov 2013, Paris BNF, France</w:t>
+              <w:t xml:space="preserve">, BNF / CNAM, Nov 2013, Paris, CNAM, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705283v1</w:t>
+                <w:t xml:space="preserve">hal-04705282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire sans mot, interaction sans écran ? Quelles compétences nouvelles ?</w:t>
+                <w:t xml:space="preserve">Dessine-moi un Parisien, le premier livre numérique interactif de 10/18</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jamet-Pinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Mennella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Geoffray</w:t>
+                <w:t xml:space="preserve">Marie Sourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Les métamorphoses du texte et de l'image à l'heure du numérique : quand la littérature se donne à voir"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, BNF / CNAM, Nov 2013, Paris, CNAM, France</w:t>
+              <w:t xml:space="preserve">, BNF / CNAM, Nov 2013, Paris BNF, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705282v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2308,51 +2308,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705210v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pierret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jamet-Pinkiewicz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.9289" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705208v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.008.0079" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009063v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401379v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102774v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102804v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039482v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434593v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122324v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876233v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705263v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705273v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705296v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Resche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Bailly-Maistre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ganzin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705294v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705279v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705290v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705287v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705283v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mennella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sourd" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705282v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Geoffray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705222v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039574v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pleutin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705276v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503593586-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281801v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Wainer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705201v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfeditions.com/bernays/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705210v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pierret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jamet-Pinkiewicz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.9289" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705208v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.008.0079" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009063v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039482v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401379v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102774v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936586v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102804v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434593v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122324v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876233v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705263v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705273v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705296v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Resche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Bailly-Maistre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ganzin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705294v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705279v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705290v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705287v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705282v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Geoffray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mennella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sourd" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705222v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039574v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pleutin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705276v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503593586-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281801v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Wainer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705201v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfeditions.com/bernays/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>