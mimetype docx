--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -326,717 +326,717 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche des couleurs perdues « De coloribus libellus »</w:t>
+                <w:t xml:space="preserve">Le design au pays imaginaire des IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jamet-Pinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International "Scénographie et Couleurs : Arts, Audiovisuel, Cinéma et Design"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès; ENSAV (Ecole Nationale Supérieure des Arts Visuels); Unité de recherche LARA-SEPPIA, Mar 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude IA et création graphique. Méthodologies, automatisations et pédagogies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 2; EESAB-site de Rennes, Feb 2025, Rennes (Distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009063v1</w:t>
+                <w:t xml:space="preserve">hal-04936586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement du design et approches transversales du numérique</w:t>
+                <w:t xml:space="preserve">Comment écrire demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jamet-Pinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude exceptionnelle sur les enjeux et les pédagogies des nouvelles interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Québec à Montréal (UQAM), Apr 2025, Montreal (Québec), France</w:t>
+              <w:t xml:space="preserve">« Design, narration(s) et théorie(s) littéraire(s) » Au prisme de l’œuvre de Pierre Bayard.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSCI les Ateliers, ENS Paris Saclay, (Centre de recherche en Design), Université Paris X Nanterre (HAR / EUR.Artec) Sorbonne Nouvelle (CERAM) Université de Pau et des Pays de l’Adour (laboratoire IKER-UMR 547) Université Paris 8, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039482v1</w:t>
+                <w:t xml:space="preserve">hal-05401379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment écrire demain ?</w:t>
+                <w:t xml:space="preserve">Tous designers au pays des IA ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jamet-Pinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Design, narration(s) et théorie(s) littéraire(s) » Au prisme de l’œuvre de Pierre Bayard.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSCI les Ateliers, ENS Paris Saclay, (Centre de recherche en Design), Université Paris X Nanterre (HAR / EUR.Artec) Sorbonne Nouvelle (CERAM) Université de Pau et des Pays de l’Adour (laboratoire IKER-UMR 547) Université Paris 8, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Nouveaux territoires de la recherche en design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque organisé par la revue Sciences du Design en collaboration avec L’École de design Nantes Atlantique, Jun 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05401379v1</w:t>
+                <w:t xml:space="preserve">hal-05102774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tous designers au pays des IA ?</w:t>
+                <w:t xml:space="preserve">Réalités virtuelles entre design et fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jamet-Pinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux territoires de la recherche en design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colloque organisé par la revue Sciences du Design en collaboration avec L’École de design Nantes Atlantique, Jun 2025, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">Speedcolloque 2025. Séance 2 Muséologie et design éducatif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire 1P1 - Expérimentation des Réalités Étendues, UQAM, Jun 2025, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05102774v1</w:t>
+                <w:t xml:space="preserve">hal-05102804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le design au pays imaginaire des IA</w:t>
+                <w:t xml:space="preserve">Enseignement du design et approches transversales du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jamet-Pinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude IA et création graphique. Méthodologies, automatisations et pédagogies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes 2; EESAB-site de Rennes, Feb 2025, Rennes (Distanciel), France</w:t>
+              <w:t xml:space="preserve">Journée d’étude exceptionnelle sur les enjeux et les pédagogies des nouvelles interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Québec à Montréal (UQAM), Apr 2025, Montreal (Québec), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936586v1</w:t>
+                <w:t xml:space="preserve">hal-05039482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalités virtuelles entre design et fiction</w:t>
+                <w:t xml:space="preserve">L’intelligence artificielle au défi des intelligences du design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jamet-Pinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speedcolloque 2025. Séance 2 Muséologie et design éducatif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire 1P1 - Expérimentation des Réalités Étendues, UQAM, Jun 2025, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Les Entretiens du Nouveau Monde Industriel (ENMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche et d'Innovation (IRI) du Centre Pompidou, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05102804v1</w:t>
+                <w:t xml:space="preserve">hal-05434593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intelligence artificielle au défi des intelligences du design</w:t>
+                <w:t xml:space="preserve">Ré-interfacer les IA : du prompt au design d’interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jamet-Pinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Entretiens du Nouveau Monde Industriel (ENMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Recherche et d'Innovation (IRI) du Centre Pompidou, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Entretiens du Nouveau Monde Industriel Préparatoires 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherche et d'innovation (IRI) Centre Pompidou, Jun 2025, Paris Maison Suger, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05434593v1</w:t>
+                <w:t xml:space="preserve">hal-05122324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ré-interfacer les IA : du prompt au design d’interface</w:t>
+                <w:t xml:space="preserve">À la recherche des couleurs perdues « De coloribus libellus »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jamet-Pinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entretiens du Nouveau Monde Industriel Préparatoires 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de recherche et d'innovation (IRI) Centre Pompidou, Jun 2025, Paris Maison Suger, France</w:t>
+              <w:t xml:space="preserve">Colloque International "Scénographie et Couleurs : Arts, Audiovisuel, Cinéma et Design"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès; ENSAV (Ecole Nationale Supérieure des Arts Visuels); Unité de recherche LARA-SEPPIA, Mar 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05122324v1</w:t>
+                <w:t xml:space="preserve">hal-05009063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment nos usages numériques refaçonnent nos pratiques de lecture et d’écriture</w:t>
+                <w:t xml:space="preserve">«Immatériaux » et nouveaux imaginaires matériels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jamet-Pinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de formation EAC "Lire et écrire avec les nouvelles technologies"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BNF, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international MUTATIONS : Où va le design?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amandine Alessandra; Réjean Legault; Carole Lévesque, Sep 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876233v1</w:t>
+                <w:t xml:space="preserve">hal-04705263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«Immatériaux » et nouveaux imaginaires matériels</w:t>
+                <w:t xml:space="preserve">Comment nos usages numériques refaçonnent nos pratiques de lecture et d’écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jamet-Pinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international MUTATIONS : Où va le design?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Amandine Alessandra; Réjean Legault; Carole Lévesque, Sep 2024, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Journée de formation EAC "Lire et écrire avec les nouvelles technologies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BNF, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705263v1</w:t>
+                <w:t xml:space="preserve">hal-04876233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations et pratiques des IA génératives</w:t>
               </w:r>
@@ -1469,204 +1469,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire sans mot, interaction sans écran ? Quelles compétences nouvelles ?</w:t>
+                <w:t xml:space="preserve">Dessine-moi un Parisien, le premier livre numérique interactif de 10/18</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jamet-Pinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Geoffray</w:t>
+                <w:t xml:space="preserve">Aurore Mennella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Les métamorphoses du texte et de l'image à l'heure du numérique : quand la littérature se donne à voir"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, BNF / CNAM, Nov 2013, Paris, CNAM, France</w:t>
+              <w:t xml:space="preserve">, BNF / CNAM, Nov 2013, Paris BNF, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705282v1</w:t>
+                <w:t xml:space="preserve">hal-04705283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dessine-moi un Parisien, le premier livre numérique interactif de 10/18</w:t>
+                <w:t xml:space="preserve">Écrire sans mot, interaction sans écran ? Quelles compétences nouvelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jamet-Pinkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Sourd</w:t>
+                <w:t xml:space="preserve">Emmanuel Geoffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Les métamorphoses du texte et de l'image à l'heure du numérique : quand la littérature se donne à voir"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, BNF / CNAM, Nov 2013, Paris BNF, France</w:t>
+              <w:t xml:space="preserve">, BNF / CNAM, Nov 2013, Paris, CNAM, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705283v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2308,51 +2308,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705210v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pierret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jamet-Pinkiewicz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.9289" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705208v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.008.0079" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009063v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039482v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401379v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102774v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936586v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102804v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434593v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122324v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876233v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705263v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705273v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705296v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Resche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Bailly-Maistre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ganzin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705294v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705279v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705290v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705287v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705282v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Geoffray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mennella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sourd" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705222v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039574v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pleutin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705276v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503593586-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281801v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Wainer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705201v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfeditions.com/bernays/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705210v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pierret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jamet-Pinkiewicz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.9289" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705208v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.008.0079" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936586v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401379v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102774v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102804v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039482v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434593v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122324v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009063v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705263v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876233v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705273v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705296v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Resche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Bailly-Maistre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ganzin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705294v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705279v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705290v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705287v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705283v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Mennella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sourd" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705282v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Geoffray" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705222v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039574v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pleutin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705276v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503593586-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281801v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Wainer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705201v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cfeditions.com/bernays/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>