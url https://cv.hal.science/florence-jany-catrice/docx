--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -418,5548 +418,5548 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Development of an local ecological quality index (Leqi). Cross-learning from two experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieux Delefosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Bouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Esprit d'Archimède</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.56-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une promesse malmenée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 409 (6), pp.84-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pro.409.0084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Experimentations, Evaluations, and Pluralism: An Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 2025/2 (35), pp.5-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Agathe Lelièvre</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Ottawa Group’s Contributions to CPI Methodology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Zotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (3), pp.397-448</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">l'Espérance de vie. Le PIB ne fait pas le bien-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 409 (6), pp.84-87. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2025, 404, pp.64-72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Titouan Bouhier</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement de l'économie : rien n'a changé... ou si peu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Jatteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Protat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Esprit d'Archimède</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14, pp.56-58</w:t>
+              <w:t xml:space="preserve">L'Économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 105 (2025/1), pp.88-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Zero Long-Term Unemployment Territory experiment. A broken promise?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418367v1</w:t>
-[...117 lines deleted...]
-                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+                <w:t xml:space="preserve">Agathe Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 404, pp.64-72</w:t>
+              <w:t xml:space="preserve">, 2025, 405 (avril-mai), pp.85-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Théophile Protat</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation et rémunération du travail dans les communs : les paradoxes du modèle « contributif »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Louey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lefebvre-Chombart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (2), pp.56-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ror.192.0056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une inflation sous-estimée, un argument en faveur d'une hausse du Smic?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, The Conversation</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les défaillances de la régulation publique des EHPAD révélées par la crise COVID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Nirello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Delouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Studer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lefebvre-Chombart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Gérontologie et société, 46 (173), pp.43-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs1.173.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà des chiffres : l'inflation un phénomène politique et social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnecase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jézabel Couppey-Soubeyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dées</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Monnaie, diversité, souveraineté : anatomie d’une crise, 2 (33), pp.205-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.033.0205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre et Capitalisme. Les liens insoupçonnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Projet, 393 (2), pp.68-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pro.393.0068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La post-croissance. Mais avec quels indicateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 105 (2025/1), pp.88-98</w:t>
+              <w:t xml:space="preserve">, 2023, L'Economie Politique, 98, pp.65-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Agathe Lelièvre</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compter les morts en EHPAD. La construction et la communication des données de mortalité en EHPAD durant la crise covid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Delouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lefebvre-Chombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Nirello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Projet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 405 (avril-mai), pp.85-87</w:t>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Politiques et Management public</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet associatif - Modèles socio-économiques versus social business models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lefebvre-Chombart</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 685, pp. 42-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelle ESS relève TZCLD ? Une analyse à partir des dynamiques partenariales territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vatan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fretel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Semenowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, The Conversation</w:t>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...41 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la difficulté de caractériser la portée sociale des actions menées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Jurisport : La revue juridique et économique du sport, juillet-aout (243), pp.31-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi l’inflation d’évaluations dans les expérimentations “Territoires zéro chômeur” est-elle le nom ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fretel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-économie du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (2), pp.79-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’absence de pluralisme dans les licences d’économie-gestion en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Jatteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, AOC [Analyse Opinion Critique], 14 septembre</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Counting the Dead in Nursing Homes during the COVID-19 Pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Delouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Nirello</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Public Culture</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mesure de l’inflation au défi de la redistribution et de la valeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Regards croisés sur l'économie, 32, pp.175 - 185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une sociohistoire d’un laboratoire de sciences sociales français. Le cas du CLERSE-UMR8019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Flouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Lemarchant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’Histoire de la Recherche Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Revue d’Histoire de la Recherche Contemporaine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TZC, Une expérimentation provocatrice et innovante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fretel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Quart Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Revue Quart Monde, 261, pp.4-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires zéro chômeur de longue durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Semenowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fretel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vatan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 168, pp.31-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/travailemploi.13451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrière les chiffres de l'inflation. Mesures et controverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La vie des idées</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A political economy of the measurements of social impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Annals of Public and Cooperative Economics, Volume 93 (2), pp.267-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apce.12351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel horizon des communs sociaux pour l’Économie Sociale et Solidaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lefebvre-Chombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprise &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Entreprise &amp; société 2020 – 2, n° 8, 2020 – 2 (n° 8), pp.49-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11416-1.p.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Political Economy of Performance Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Work and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Social Work and Society, 18 (1), pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformation de long terme dans l’évaluation des politiques publiques. D’une planification politique à une légitimation scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actuel Marx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65 (1), pp.67-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/amx.065.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’indice des prix à la consommation. Recomposition des acteurs des conflits autour de sa mesure dans le cas français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Revue Française de Socio-Economie, 22 (1), pp.19-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.022.0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Participer » à la construction d’indicateurs. Technique de quantification et formes de la démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la croissance aux indicateurs alternatifs de richesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Regards croisés sur l'économie, 2018/1 (22), pp.205-214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’économie sociale et solidaire en coopérations », Lectures [En ligne], Les comptes rendus, 2017, mis en ligne le 13 avril 2017, consulté le 02 mai 2017. URL : http://lectures.revues.org/22672</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie économique et économie critique : à la recherche du politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Hors-série (2), pp.11-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.hs1.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps forts - XIVes Rencontres du Riuess : l’économie sociale et solidaire en coopération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 334, pp.7-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluer la santé sociale des régions françaises : entre enjeux économiques, épistémologiques et politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Marlier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Revue d'économie régionale et urbaine, 4, pp.647-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.134.0647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Well-being and the Wealth of Nations: How are They to Be Defined?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09538259.2013.807671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'évaluation des politiques publiques à la &amp;quot;performance totale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Economie et institutions, 18-19 (1et et 2eme semestres), pp.17-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ei.485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles mesures des performances économiques et du progrès social. Le risque de l'économicisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (41), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdm.041.0371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution et dégradation de l'emploi et du travail social depuis 2000. Le cas des services à la personne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérontologie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Gérontologie et société, 46 (173), pp.43-61. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gs1.173.0043⟩</w:t>
+              <w:t xml:space="preserve">, 2012, Gérontologie et Société, n°142 (2012/3), pp.181-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs.142.0181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Ce que la socio-économie fait aux classes sociales : renouveau ou disparition ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Postel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Monnaie, diversité, souveraineté : anatomie d’une crise, 2 (33), pp.205-227. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfse.033.0205⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 10 (2), pp.219-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.010.0219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Guerre et Capitalisme. Les liens insoupçonnés</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle professionnalisation pour l’aide à domicile ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pro.393.0068⟩</w:t>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Formation Emploi. Revue française de sciences sociales, 115, pp.67-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.3437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Dominique Méda</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interprétations localement différenciées d'une politique nationale : l'exemple des services à la personne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Devetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Horn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Économie politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Revue Française des affaires sociales, 2011/4 (n°4), pp.134-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.114.0134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes et richesse : au-delà du PIB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Travail, genre et sociétés, 26 (novembre), pp.147-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tgs.026.0147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Laura Nirello</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction sociale du « secteur » des services à la personne : une banalisation programmée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Sociologie du travail, 52 (4), pp.521-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.15409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’invention d’un secteur et ses conséquences socio-économiques: objectifs et bilan des politiques de soutien aux services à la personne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Devetter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et Management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Politiques et Management public</w:t>
+              <w:t xml:space="preserve">, 2010, Politiques et Management Public, 27 (2), pp.75-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Philippe Semenowicz</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques de la quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.9-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.005.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...136 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gardin</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01227134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Employés non qualifiés : la catégorie oubliée des politiques d'égalité professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Gadrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pernod-Lemattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-économie du travail </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14 (2), pp.79-112</w:t>
+              <w:t xml:space="preserve">, 2009, XLII (30), pp.57-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Arthur Jatteau</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00818056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French Regions and Their Social Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Indicators Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Social Indicators Research, 93 (2), pp.377-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11205-008-9330-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Laura Nirello</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Associations d’aide à domicile : pluralité des héritages, pluralité des professionnalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ribault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Culture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Formation Emploi. Revue française de sciences sociales, 107 (juillet-septembre), pp.77-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.2026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'indicateur de bien-être économique : une application à la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Kampelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Regards croisés sur l'économie, 32, pp.175 - 185</w:t>
+              <w:t xml:space="preserve">Problèmes économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n° 2938, p. 16-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...752 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le care : entre transaction familiales et économie de service. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Nicole-Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Revue Française de Socio-Economie, 22 (1), pp.19-43. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfse.022.0019⟩</w:t>
+              <w:t xml:space="preserve">, 2008, n° 2, pp. 7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.002.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Samuel Pinaud</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indicateurs de richesse et valeur travail : 'faire plus' est-il toujours mieux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Revue EcoRev'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, automne, p. 44-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De la croissance aux indicateurs alternatifs de richesse</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dévalorisation des services « relationnels » dans les pratiques et les conventions dominantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Regards croisés sur l'économie, 2018/1 (22), pp.205-214</w:t>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, janvier-juin, p. 163-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...159 lines deleted...]
-                <w:t xml:space="preserve">François Vatin</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'acte de naissance du chacun pour soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal Le Monde, 5 mars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles Modalités de domination économique sur le marché du travail, le cas des employés non qualifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Gadrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pernod-Lemattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 334, pp.7-9</w:t>
+              <w:t xml:space="preserve">Cahiers lillois d'économie et de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, n° hors-série coordonné par N. Postel et R. Sobel "Action et domination dans les relations de travai, p. 129-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Grégory Marlier</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flexibilités et performances, stratégies d'entreprises, régulations, transformations du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économies et sociétés. Série AB, Économie du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26, pp.1559-1561</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00199985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour de l'emploi non qualifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Gadrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pernod-Lemattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Political Economy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alternatives Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, n° 237, juin, p. 68-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesurer le bien-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gadrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et institutions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Sociétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, p. 53-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Dominique Méda</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une analyse socioéconomique de l'emploi dans l'hôtellerie-restauration en France et aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du MAUSS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économies et sociétés. Série AB, Économie du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, n° 23(1), p. 147-181</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En 2002, près des deux tiers des non qualifiés sont des employés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Gadrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pernod-Lemattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Premières synthèses, DARES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, p. 1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...721 lines deleted...]
-                <w:t xml:space="preserve">Martine Pernod-Lemattre</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une analyse socioéconomique de l'emploi dans l'hôtellerie - restauration en France et aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-économie du travail </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, XLII (30), pp.57-86</w:t>
+              <w:t xml:space="preserve">, 2004, XXXVIII (23), pp.147-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...983 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00818061v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">halshs-00282282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre la mesure du progrès: quels indicateurs ?</w:t>
               </w:r>
@@ -6101,1863 +6101,1984 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00282286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (52)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Issues and controversies surrounding inflation measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire inaugural Chaire EQAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire EQAM, Jun 2025, Rouen-Normandie, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the ecological quality of territories through the lens of deliberation. Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieux Delefosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">», Séminaire « transition sociale-écologique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po, chaire Transition Juste, Dec 2025, Paris sciences po, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser le travail à partir des personnes : imaginaires du travail, mise en œuvre et tensions dans l'expérimentation TZCLD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Capitalismes, savoirs et représentations économiques à l'épreuve des reconfigurations Nords/Suds ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14e congrès de l’AFEP, Jun 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elaboration and deliberation around a territorial ecological quality index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Bouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieux Delefosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISQOLS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISQOLS, Jul 2025, Luxembourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trajectoires des expérimentations Territoire Zéro Chômeur de Longue Durée : appropriations et tensions autour de la transition écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Semenowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire inaugural Chaire EQAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire EQAM, Jun 2025, Rouen-Normandie, France</w:t>
+              <w:t xml:space="preserve">SSE’S ROLE IN THE SOCIO-ECOLOGICAL TRANSITION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRIEC, Oct 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Mathieux Delefosse</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’incubation contre l’expérimentation ? Mobilisation des ressources et rapport au risque dans les territoires candidats à l’expérimentation TZCLD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">», Séminaire « transition sociale-écologique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Po, chaire Transition Juste, Dec 2025, Paris sciences po, France</w:t>
+              <w:t xml:space="preserve">Colloque Observatoire TZC-RESTEZ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association TZCLD; Réseau RESTEZ, INSHS, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Groupe Ottawa et la normalisation des IPC (1994-2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Zotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Capitalismes, savoirs et représentations économiques à l'épreuve des reconfigurations Nords/Suds ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 14e congrès de l’AFEP, Jun 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Capitalisme, savoirs et représentations économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEP, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail dans l'expérimentation TZCLD : représentations et mise en œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316172v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude : Les expérimentations Territoire Zéro Chômeur de Longue Durée Qu’apprend-on de l’analyse de territoires normands ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimer l’état environnemental des territoires français. Expérimentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieux Delefosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Bouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Capitalisme, savoirs et représentations économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEP, Jun 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques et controverses autour de la mesure de l’inflation en Europe : une analyse multi-échelle des dispositifs de quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aykiz Dogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Capitalisme, savoirs et représentations économiques,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEP, Jun 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’engager dans Territoire zéro chômeurs : les inégalités territoriales d’accès à l’expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Althaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61ème colloque de l’Association de Science Régionale de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association de sciences régionales de langue francaise, Jun 2025, Québec (CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l'économie autrement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de l'Economie Autrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de l'Economie Autrement, Nov 2025, Dijon (Bourgogne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valoriser la qualité écologique des territoires par la participation. Retours sur expérimentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum sur les indicateurs de bien-être</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENTPE, Nov 2025, Villeurbanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why and how to assess the ecological quality of territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inauguration Chaire EQAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire EQAM, Mar 2025, Rouen-Normandie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Penser l'économie autrement</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place des nouveaux indicateurs de richesse dans la planification écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Economie Autrement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Journées de l'Economie Autrement, Nov 2025, Dijon (Bourgogne), France</w:t>
+              <w:t xml:space="preserve">, Journées de l'Economie Autrement, Nov 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S’engager dans Territoire zéro chômeurs :les inégalités d’accès à l’expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum sur les indicateurs de bien-être</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENTPE, Nov 2025, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">XXIVe Rencontres du RIUESS : l'ESS au travail !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Inter-universitaire de l'Economie Sociale et Solidaire, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’incubation contre l’expérimentation ? Mobilisation des ressources et rapport au risque dans les territoires candidats à l’expérimentation TZCLD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...78 lines deleted...]
-                <w:t xml:space="preserve">Rabih Zotti</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Capitalisme, savoirs et représentations économiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEP, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que le travail fait aux chômeurs de longue durée : au-delà des zones grises du travail et de l’emploi de l’expérimentation TZCLD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Althaus</w:t>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bailly</w:t>
+                <w:t xml:space="preserve">Karine Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...615 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ESS au travail ! Enquêter sur les pratiques de résistance, de transformation et d’émancipation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24ème Rencontres du RIUESS - Réseau inter-universitaire de l'économie sociale et solidaire, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles conditions à l'émergence de l'expérimentation TZCLD ? Une analyse du territoire normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Althaus</w:t>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bailly</w:t>
+                <w:t xml:space="preserve">Karine Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23e Rencontres du RIUESS 2024 : l'ESS hor la loi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Inter-universitaire de l'Economie Sociale et Solidaire, May 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’institution productrice de données écologiques des territoires, expression naissante d’un État assembleur ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieux Delefosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaginer, expérimenter et pérenniser la soutenabilité forte. Quelles institutions en Europe et au-delà ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIODD, Sep 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluations en tensions de l'expérimentation Territoires zéro chômeurs de longue durée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7986,535 +8107,535 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche de l'axe 2 Organisations : contrats, institutions, risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LARSH - UPHF, Nov 2024, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’importante phase d’incubation des expérimentations TZCLD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La place du travailleur dans l’ESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté de droit, Université de Lille, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement de « Donuts » à l’échelle des territoires : éclairer l’attrait pour les travaux de Kate Raworth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Desplechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Rogozarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieux Delefosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès RIODD 2024 : Imaginer, expérimenter et pérenniser la soutenabilité forte. Quelles institutions en Europe et au-delà ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’économie écologique. Une source d’inspiration pour penser la transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vastenaekels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">l’Economie Ecologique, SOFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SOFEE, Université de Reims, laboratoire REGARDS, Nov 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences sociales à l'épreuve de l'effondrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès RIODD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse des dynamiques des territoires candidats de TZC : Hauts de France et Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIODD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inflation évaluative de l’expérimentation « Territoire zéro chômeur » et ses effets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8543,634 +8664,634 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSO &amp; Chaire « Santé », Sciences Po Paris : Déroger pour transformer ? Les expérimentations et leurs usages : une montée en puissance dans les politiques publiques en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse des dynamiques des territoires candidats de TZC: Hauts-de-France et Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changer ou s’effondrer?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18ème Congrès du RIODD, Oct 2023, Villeneuse d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les angles morts des modèles socio-économiques des associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riuess-Mse Collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrés RIUESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Prosperity. A Political Issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Seminar on Measuring Prosperity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences sociales à l'épreuve de l'effondrement - l'économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIODD 2023 : Changer ou s'effondrer ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires candidats au projet TZC dans les Hauts-de-France. Une diversité de ressources à mobiliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Makhlouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Navet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Congres RIODD : Changer ou s'effondrer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIODD, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do we measure and how do we measure?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beyond Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un indicateur de santé écologique pour les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Girousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées françaises d'évaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les évaluations en tension de l'expérimentation TZCLD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9199,358 +9320,742 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées françaises de l'évaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compter les morts en EHPAD. La construction et la communication des données de mortalité au sein des EHPAD durant la crise de la COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Delouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lefebvre-Chombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Nirello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRIEC International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Valencia, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genèse, tensions et indétermination : ce que l'expérimentation TZCLD doit à l'ESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fretel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Semenovicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vatan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIUESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la quantification du care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Care management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les évaluations en tension de l'expérimentation &amp;quot;territoire zéro chômeur de longue durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fretel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIe rencontres du RIUESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po Bordeaux, Jun 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles particularités du modèle associatif dans la gestion de la crise covid? Le cas des EHPAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Delouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placide Abasabanye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lefebvre-Chombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Nirello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIUESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il attendre la croissance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rendez vous de l'histoire de Blois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La richesse et ses redéfinitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Meda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le paradigme de la croissance en droit public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Paris Nord, Jan 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction et animation de la Journée d'études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9566,595 +10071,211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoire zéro chômeur de longue durée (TZCLD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ChairESS HDF; Clersé U. Lille, Mar 2022, Lille Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...383 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de l'évaluation des richesses et de la performance : un champ de luttes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">groupe X-SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Polytechnique, Maison des X, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Political Economy of Macroeconomic Indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Georgetown Environmental Justice Program</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Washington, DC, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compter les morts en EHPAD : la construction et la communication des données de mortalité au sein des EHPAD durant la crise de la COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10183,224 +10304,224 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congrès AES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Political Economy of Macroeconomic Indicators. Increasingly Discreet Conflicts around the Measurement of Inflation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Institute for Advanced Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Princeton, NJ, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Statistique publique et pouvoir politique en France au XXe s. des relations singulières »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38e congrès de la Social Science History Association (SSHA), Atelier: “Power in Numbers: Organizing National Statistical Offices »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emplois non qualifiés féminins et égalité professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Gadrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10429,276 +10550,276 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international du clersé, Travail Formation Emploi, quelle égalité entre les hommes et les femmes, 23-24 novembre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00283418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensions over Changes. A Chart of Transformations of the French Employment Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lallement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ribault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Working Party on Labour Market Segmentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00283504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Employment regime in France : changes and tensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ribault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Working Party on Labour Market Segmentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employment systems in labour intensive activities : the case of retailing in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Gadrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10727,73 +10848,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LOWER, Milan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00283417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions de travail comparées des ouvriers et des employés dits &amp;quot;non qualifiés&amp;quot; : une question de temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Gadrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10822,51 +10943,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on Working Time, Paris, février</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00283416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10876,1587 +10997,1587 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiter les modèles socioéconomiques associatifs - Historicité, Réciprocité, Territorialité, Activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariagrazia Crocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Ferraton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fretel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif RIUESS-MSE. Le Bord De l'Eau, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melaine Cervera</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-05395477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chroniques critiques de l'économie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jézabel Couppey Soubeyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Scialom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréal/Studyrama, pp.488, 2023, 9782749553870</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il attendre la croissance ? 2ème édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Documentation française, pp.147, 2022, Doc' en poche, 978-2-11-157644-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Political Economy of the Measurement of Inflation: the case of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palgrave Macmillan, pp.139, 2021, 978-3-030-59939-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-59940-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Indice des prix à la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte, pp.128, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'économie au service de la société : autour de Jean Gadrey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les petits matins, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’économie sociale et solidaire en coopérations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes; Presses universitaires de Rennes, 2016, 9782753550940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.46425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Social Sciences of Quantification. From Politics of Large Numbers to Target-Driven Policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From politics of large number to target-driven politics. Social sciences of quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, pp.240, 2016, 9783319829562</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il attendre la croissance ? 1ère édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Documentation française, pp.171, 2016, Doc' en poche, 978-2-11-010348-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Social Sciences of Quantification. From Politics of Large Numbers to Target-Driven Policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, 204 p., 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluer l’utilité sociale de l’Économie sociale et solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direction du dossier : &amp;quot;Sociologie et économie des biens symboliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Postel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012/2 (10), 336 p., 2012, Revue Française de Socio-Économie, 9782707174994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Performance Totale : Nouvel Esprit du Capitalisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Septentrion, pp.180, 2012, 978-2-7574-0398-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux indicateurs de richesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gadrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte, 128 p., 2005, coll. "Repères"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00198357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hôtellerie-restauration : héberger et restaurer l'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gadrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faridah Djellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camal Gallouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ribault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Collectif RIUESS-MSE. Le Bord De l'Eau, 2025</w:t>
+              <w:t xml:space="preserve">La Documentation française, pp.198, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...101 lines deleted...]
-              <w:t xml:space="preserve">Bréal/Studyrama, pp.488, 2023, 9782749553870</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00198347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France, Japon, États-Unis : l'emploi en détail : essai de socio-économie comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gadrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ribault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de France, pp.233, 1998, 2-13-049665-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">La Documentation française, pp.147, 2022, Doc' en poche, 978-2-11-157644-5</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les services aux entreprises dans la problématique du développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.207, 1993, 2-7384-2130-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...1250 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12466,309 +12587,309 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérimentation «Territoire zéro chômeur de longue durée. Un projet entre dispositif d’insertion et projet de territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Petrella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cédric Frétigné et Philippe Semenowicz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand Manuel de l'Insertion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V comme valeur, valeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muriel Amar, Joëlle Le Marec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire sensible des savoirs bibliothécaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eterotopia, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Crises of Macroeconomic Measurement Conventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Diaz-Bone, G. de Larquier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Conventions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.1-19, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un projet politique peut-il nuire à l’établissement d’un modèle socio-économique durable ? Discussion autour de l’entreprise à but d’emploi de l’expérimentation « territoires zéro chômeur »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fretel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12788,633 +12909,633 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">collectif RIUESS-MSE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revisiter les Modèles socio-économiques associatifs.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Bord de l'eau, pp.209-240, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C comme compter, compter sur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muriel Amar, Joëlle Le Marrec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire sensible des savoirs bibliothécaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eterotopia, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale : pourquoi ce manuel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chavance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Henneguelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guy, Yann; Henneguelle, Anaïs; Puissant, Emmanuelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand manuel d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-8, 2023, 978-2-10-084101-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dunod.franc.2023.01.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04199497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les méthodes des économistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Orléan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yann Guy; Anaïs Henneguelle; Emmanuelle Puissant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grand manuel d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.633-642, 2023, 978-2-10-084101-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Économie des services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dunod</w:t>
-[...66 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anaïs Henneguelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lamarche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand Manuel d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articuler analyses conventionnaliste et régulationniste. Le cas de la mesure de l’inflation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Théorie de la régulation. Nouvel état des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod Editeur, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acteur privé dans les mutations de la mesure de l'inflation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chiffres privés, chiffres publics. Calculs, comptabilités et statistiques XVIIè-XXIè siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGPDE, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La croissance économique est-elle possible et soutenable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13434,410 +13555,410 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maxence Chambon; Véronique Coq; Hugo Devillers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le paradigme de la croissance en droit public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, pp.121-132, 2022, 978-2-7110-3673-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Fassin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La société qui vient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seuil, pp.150-166, 2022, 978‑2‑02‑148162‑4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pluraliser les conditions d'élaboration des indicateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie est une science réflexive. Chômage, convention et capacité dans l'oeuvre de Robert Salais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.273-282, 2022, 978-2-7574-3686-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Impacts and their Contracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Studer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rethinking Finance in the Face of New Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emerald Group Publishing Limited, pp.153-165, 2021, 978-1-80117-789-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/S2043-905920210000015026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Forum for Alternative Indicators of Wealth: Beyond GDP, Democratically</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Well-being Transition. Analysis and Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.141-156, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-67860-9_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie sociale et solidaire et les formes de son évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13866,267 +13987,267 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie sociale et solidaire, Socioéconomie du 3e secteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.363-396, 2017, 9782804183028</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The social sciences of quantification in France: an overview - Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno, Isabelle; JANY-CATRICE, Florence; Touchelay, Béatrice. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Social Sciences of Quantification: From Politics of Large Numbers to Target-Driven Policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.1-14, 2016, 978-3-319-43999-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-44000-2_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating public policies or measuring the performance of public services?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno, Isabelle; Jany-Catrice, F.; Touchelay, Béatrice. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From politics of large number to target-driven politics. Social sciences of quantification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.129-138, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux sociopolitiques de la mesure de l’utilité sociale des organisations de l’ESS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Delouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14142,73 +14263,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie sociale: crises et renouveaux, Louvain, Presses universitaires de Louvain, 5, 129-146.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux méthodologiques des &amp;quot;nouveaux indicateurs de richesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14224,155 +14345,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature et richesse des nations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.69-78, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oltre il PIB. Alla ricerca di nuovi indicatori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Come un paesaggio. Pensieri e pratiche tra lavoro e non lavoro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.43-55, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être et richesse des nations : comment les compter ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14388,353 +14509,353 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le bien-être</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.15-33, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France confronts the crisis: economic symptoms exacerbate social inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lehndorff Steffen (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A triumph of failed ideas: European models of capitalism in the crisis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Trade Union Institute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 103-119, 2012, 978-2-87452-246-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00752643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitalizing on Variety. A challenge for the French Social Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ribault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bosch Gerhard; Lehndorff Steffen; Rubery Jill (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Models in Flux. A Comparison of Institutional Change in nine European Countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave McMillan, pp. 178-200, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une construction sociale de la non qualification tertiaire : les emplois relationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Cerisy, l'économie des services pour un développement durable, nouvelles richesses nouvelles solidarités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, p. 132-137, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00282289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services à la personne, des inégalités évitables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14750,142 +14871,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Batifoulier, Ghirardello, de Larquier, Remillon,"Approches institutionnalistes des inégalités en économie sociale ; tome 2 : Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, p. 91-107, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00282288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emplois tertiaires : la précarisation du travail féminin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in L. Maurin, P. Savidan (sous la dir. de), l'Etat des inégalités en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Belin, p. 151-154, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00282293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The working conditions of blue-collar and white-collar workers in France compared: a question of time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Gadrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14914,73 +15035,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decent working time. New trends, new issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Labour Office, pp.265-285, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00199936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employment Systems in Labour-Intensive Activities: the case of retailing in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15009,155 +15130,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Job Quality and Employer Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plgrave McMillan, pp.177-195, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00199994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work organisation and the importance of labour markets in the European retail trade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Lehndorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Working in the Service Sector. A tale from different worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.211-236, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00199997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions de travail des employés non qualifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Gadrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15186,73 +15307,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in D. MEDA, F. VENNAT, Les enjeux du travail non qualifié</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, Paris, p. 182-197, 2004, coll. "Recherche"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00282298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et emplois non qualifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Gadrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15281,73 +15402,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in D. MEDA, F. VENNAT, Les enjeux du travail non qualifié</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, Paris, p. 197-208, 2004, coll. "Recherche"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00282302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les employés non qualifiés : quelles compétences ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Gadrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15376,73 +15497,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in D. MEDA, F. VENNAT, Les enjeux du travail non qualifié</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, Paris, p. 255-269, 2004, coll. "Recherche"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00282300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les non qualifiés : qui sont-ils ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Gadrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15471,51 +15592,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in D. MEDA, F. VENNAT, Les enjeux du travail non qualifié</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, Paris, p. 166-182, 2004, coll. "Recherche"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00282296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15525,1719 +15646,1719 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une croissance moins polluante ? Encore faut-il savoir ce que l'on entend par croissance…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Bouffange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Longaretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Andrieu</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">2024, pp.1-6</w:t>
+                <w:t xml:space="preserve">hal-04869372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les services à la personne, un secteur sinistré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00904806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aide à domicile face aux services à la personne : mutations, confusions, paradoxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Devetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ribault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atika Maaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La qualité de service face à la qualité de l'emploi dans les services à la personne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement durable à l'aune des services à la personne : un bilan en demi-teinte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marché de l'emploi non qualifié : entre tension et pénurie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scientific Report French Dynamo project (2007) : Dynamics of National Employment Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pernod-Lemattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ribault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00283423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les services à la personne, des inégalités évitables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'emploi dans les services à la personne : des inégalités évitables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ribault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00283513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inégalités et pauvreté dans la région Nord-Pas-de-Calais. Baromètres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La société post industrielle et les salariés de la mobilité. Le cas des aides à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00282329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Pauvretés et leurs mesures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauvreté et mesures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accommodation in Europe low paid work and immigration issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ribault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do caring jobs care for jobs ? The French case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ribault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00283514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French Accommodation sector: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ribault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00283539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French Accommodation sector, How to accommodate quality in jobs and services ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ribault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00283541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socio-économie du travail et de l'emploi dans les services : le cas des &amp;quot;services à la personne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux indicateurs de richesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Services and employment models: Europe-USA-Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ribault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00283536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a joint theoretical framework: Services and employment models: Europe-USA-Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ribault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesures de la Richesse. Les enjeux d'une remise en cause du PIB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The compared working conditions of manual workers and employees: a question of time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Gadrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pernod-Lemattre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...1046 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00282342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17247,175 +17368,175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing the goal: from GDP growth to social prosperity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04112832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels enjeux dans la mesure du travail domestique rémunéré ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The social health of the new French regions and its evolution 2008-2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17437,73 +17558,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lefebvre-Chombart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150202v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé sociale des nouvelles régions françaises et son évolution (2008-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17512,51 +17633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Marlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02967607v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17566,1256 +17687,1273 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESTIMER LA QUALITÉ ÉCOLOGIQUE DES TERRITOIRES PAR LA DÉLIBÉRATION. EXPÉRIMENTATIONS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieux Delefosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Bouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chaire EQAM, Université de Rouen-Normandie; Université de Lille (France). 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérimentation TZCLD : analyse des dynamiques institutionnelles et des recompositions du champ des acteurs de l’emploi dans les territoires d’expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DARES, France Stratégie. 2025, pp.319</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aubin Tantot</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">DARES, France Stratégie. 2025, pp.319</w:t>
+                <w:t xml:space="preserve">hal-05185388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les valeurs socioéconomiques de la bibliothèque municipale de Sotteville-les-Rouen. Délibérer, évaluer, valoriser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sobel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'insoutenable manque de pluralisme dans l'enseignement de l'économie à l'université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Jatteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association Française d'Economie Politique. 2023, 161 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles socio-économiques versus Social Business Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impact socio-économique des bibliothèques municipales. Genèse, méthodes, conflits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sobel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2023</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Association Française d'Economie Politique. 2023, 161 p</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Territoire zéro chômeur » face à la crise sanitaire. L’expérimentation métropolitaine de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fretel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Semenowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vatan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une analyse de la mise en œuvre du programme expérimental visant à la résorption du chômage de longue durée dans le territoire urbain de la Métropole de Lille », Rapport pour la DARES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fretel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une agriculture régionale encourageant les nouveaux emplois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Senez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluer l’utilité sociale de l’Economie sociale et solidaire - Alter’Guide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2021</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformations du régime d'emploi à la française : paradoxes et tensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ribault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LISE (Cnam CNRS); CLERSÉ (Faculté des Sciences économiques et sociales, Université Lille 1). 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2020</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of recent changes of the French national employment model and of drivers for change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Devetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] LISE (Cnam CNRS), CLERSÉ (Faculté des Sciences économiques et sociales, Université Lille 1). 2005, 98 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...541 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00283538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId358"/>
+      <w:footerReference w:type="default" r:id="rId360"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18883,51 +19021,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C5FF8D7"/>
+    <w:nsid w:val="479364E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19114,51 +19252,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-jany-catrice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2513-0488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032815271" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/44378716" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000031256253" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05418335v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433114v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leli&#232;vre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.409.0084" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05418367v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieux Delefosse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bouhier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05418318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Zotti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185373v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185372v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jallais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jatteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Protat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05418388v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04652034v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefebvre-Chombart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.192.0056" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04644490v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04577431v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nirello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Delouette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Studer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.173.0043" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828027v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dallery" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnecase" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Couppey-Soubeyran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D&#233;es" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.033.0205" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04122149v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.393.0068" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04108529v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;da" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460591v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gianfaldoni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04112900v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289376v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vatan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fretel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Semenowicz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04259397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04919643v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04259486v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04255102v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefebvre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04166901v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289411v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Flouret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lemarchant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04259426v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385082v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.13451" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03883327v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191658v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mahieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11416-1.p.0049" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03715310v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12351" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03714903v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569890v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.065.0067" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02565675v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.022.0019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632626v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pinaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02167818v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181170v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376321v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bidet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vatin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.hs1.0011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450939v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03946784v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marlier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.134.0647" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309485v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538259.2013.807671" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03948702v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ei.485" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524260v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.041.0371" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03947667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.142.0181" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376390v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Postel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steiner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.010.0219" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03953489v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3437" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03947634v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Horn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.114.0134" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03938251v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.026.0147" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03952579v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.15409" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03953482v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227134v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bardet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.005.0009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818056v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gadrey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pernod-Lemattre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03953640v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-008-9330-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7B35NB26-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03969392v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puissant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.2026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282265v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kampelmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741142v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Nicole-Drancourt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.002.0007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282267v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282273v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282275v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282269v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199985v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282276v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282278v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gadrey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818061v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282271v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282282v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282281v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282286v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185387v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05421423v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05421384v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316172v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bailly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chapelle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Lafuente-Sampietro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314931v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05421439v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05421399v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05421410v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05421431v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185383v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316161v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185386v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185382v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aykiz Dogan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05421392v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314936v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185385v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pr&#233;vost" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314944v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04834531v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395511v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04834470v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04834493v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vastenaekels" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04709340v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Desplechin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Herry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Rogozarski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04256710v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04256746v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04350774v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320032v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04350732v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riuess-Mse Collectif" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04112850v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04350689v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04259638v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Makhlouf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Navet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04112836v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03878215v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Girousse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03878187v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03883436v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefebvre-Chombard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03878147v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Semenovicz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03883310v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461962v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03878116v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Abasabanye" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03882373v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meda" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900998v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03882765v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03882624v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03882383v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03878124v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03882358v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722584v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Touchelay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283418v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282339v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lima" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283504v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283417v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283416v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395477v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Crocco" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cervera" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03953696v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Couppey Soubeyran" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupr&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Scialom" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882323v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03953564v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59940-9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02167739v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125334v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592951v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531775v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruno" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02935625v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.46425" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02464564v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721227v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02935657v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Branger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154512v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04148612v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198357v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198347v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridah Djellal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camal Gallouj" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04147510v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04148602v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05465140v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185378v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185374v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185376v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185381v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199497v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chavance" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Henneguelle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labrousse" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/grand-manuel-d-economie-politique" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.franc.2023.01.0001" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205605v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamarche" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04313783v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orl&#233;an" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04112022v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03878202v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879227v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03878074v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03878086v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03883352v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2043-905920210000015026" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359389v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67860-9_8" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948219v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03971256v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44000-2_1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03522787v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142216v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592949v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592904v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jany-Catrice" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522099v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752643v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.etui.org/Publications2/Books/A-triumph-of-failed-ideas-European-models-of-capitalism-in-the-crisis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755708v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berrebi-Hoffmann" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282289v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282288v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282293v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199936v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199994v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199997v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Lehndorff" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282298v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282302v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282300v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282296v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869372v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bouffange" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Andrieu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Longaretti" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904806v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282311v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Maaoui" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282324v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282321v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282325v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282329v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283423v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282313v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283513v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282333v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282326v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282334v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282332v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283514v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283539v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283541v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282309v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282336v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283536v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282319v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282337v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282342v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04112832v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03882670v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150202v2" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967607v3" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05501924v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieux Delefosse" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185388v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Higel&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Tantot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04140787v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sobel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04313618v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111737v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04140784v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;ague" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04148661v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04148747v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04259419v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Boutry" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hays" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Senez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fournier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04147556v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282316v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lima" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283538v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berton" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-jany-catrice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2513-0488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032815271" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/44378716" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000031256253" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05418367v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieux Delefosse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bouhier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433114v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leli&#232;vre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.409.0084" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05418335v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05418318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Zotti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185373v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185372v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jallais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jatteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Protat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05418388v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04652034v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefebvre-Chombart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.192.0056" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04644490v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04577431v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nirello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Delouette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Studer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.173.0043" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828027v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dallery" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnecase" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Couppey-Soubeyran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D&#233;es" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.033.0205" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04122149v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.393.0068" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04108529v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;da" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04112900v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460591v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gianfaldoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289376v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vatan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fretel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Semenowicz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04259397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04919643v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04259486v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04255102v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefebvre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04166901v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289411v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Flouret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lemarchant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04259426v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385082v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.13451" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03883327v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03715310v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12351" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191658v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mahieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11416-1.p.0049" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03714903v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569890v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.065.0067" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02565675v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.022.0019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632626v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pinaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02167818v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181170v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376321v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bidet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vatin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.hs1.0011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450939v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03946784v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marlier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.134.0647" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309485v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538259.2013.807671" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03948702v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ei.485" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524260v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.041.0371" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03947667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.142.0181" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376390v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Postel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steiner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.010.0219" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03953489v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3437" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03947634v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Horn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.114.0134" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03938251v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.026.0147" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03952579v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.15409" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03953482v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227134v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bardet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.005.0009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818056v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gadrey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pernod-Lemattre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03953640v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-008-9330-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7B35NB26-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03969392v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puissant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.2026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282265v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kampelmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741142v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Nicole-Drancourt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.002.0007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282273v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282267v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282275v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282269v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199985v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282276v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282278v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gadrey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282271v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282282v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818061v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282281v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282286v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05421423v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05421384v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316172v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bailly" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chapelle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Lafuente-Sampietro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185387v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567604v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pr&#233;vost" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Caron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05421431v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185383v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316161v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185386v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185382v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aykiz Dogan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314931v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05421399v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05421410v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05421439v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05421392v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314936v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185385v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316188v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314944v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04834531v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395511v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04834470v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04709340v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Desplechin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Herry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Rogozarski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04834493v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vastenaekels" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04256710v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04256746v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04350774v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320032v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04350732v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riuess-Mse Collectif" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04112850v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04350689v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04259638v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Makhlouf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Navet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04112836v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03878215v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Girousse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03878187v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03883436v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefebvre-Chombard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03878147v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Semenovicz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03883310v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03882765v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03878116v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Abasabanye" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900998v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03882373v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meda" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461962v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03882624v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03882383v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03878124v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03882358v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722584v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Touchelay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283418v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283504v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282339v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lima" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283417v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283416v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395477v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Crocco" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cervera" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03953696v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Couppey Soubeyran" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupr&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Scialom" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882323v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03953564v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59940-9" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02167739v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125334v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02935625v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.46425" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531775v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruno" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02464564v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592951v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721227v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02935657v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Branger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154512v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04148612v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198357v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198347v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridah Djellal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camal Gallouj" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04147510v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04148602v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05465140v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185378v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185374v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185376v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185381v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199497v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chavance" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Henneguelle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labrousse" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/grand-manuel-d-economie-politique" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.franc.2023.01.0001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04313783v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orl&#233;an" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205605v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamarche" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04112022v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03878202v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879227v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03878074v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03878086v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03883352v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2043-905920210000015026" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359389v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67860-9_8" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948219v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03971256v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44000-2_1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03522787v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142216v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592949v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592904v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jany-Catrice" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522099v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752643v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.etui.org/Publications2/Books/A-triumph-of-failed-ideas-European-models-of-capitalism-in-the-crisis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755708v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berrebi-Hoffmann" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282289v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282288v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282293v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199936v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199994v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199997v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Lehndorff" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282298v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282302v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282300v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282296v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869372v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bouffange" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Andrieu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Longaretti" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904806v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282311v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Maaoui" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282324v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282321v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282325v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283423v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282333v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283513v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282313v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282329v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282326v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282334v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282332v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283514v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283539v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283541v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282309v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282336v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283536v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282319v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282337v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282342v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04112832v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03882670v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150202v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967607v3" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05501924v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieux Delefosse" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185388v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Higel&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Tantot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04140787v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sobel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04313618v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111737v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04140784v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;ague" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04148661v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04148747v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04259419v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Boutry" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hays" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Senez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fournier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04147556v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282316v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lima" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283538v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berton" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>