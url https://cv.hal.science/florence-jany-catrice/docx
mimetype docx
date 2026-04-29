--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -418,5660 +418,5660 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Experimentations, Evaluations, and Pluralism: An Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025/2 (35), pp.5-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une promesse malmenée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 409 (6), pp.84-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pro.409.0084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Development of an local ecological quality index (Leqi). Cross-learning from two experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieux Delefosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Bouhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Esprit d'Archimède</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14, pp.56-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Agathe Lelièvre</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Ottawa Group’s Contributions to CPI Methodology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Zotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (3), pp.397-448</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">l'Espérance de vie. Le PIB ne fait pas le bien-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, n° 409 (6), pp.84-87. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2025, 404, pp.64-72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement de l'économie : rien n'a changé... ou si peu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Jatteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Protat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 105 (2025/1), pp.88-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Zero Long-Term Unemployment Territory experiment. A broken promise?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 405 (avril-mai), pp.85-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation et rémunération du travail dans les communs : les paradoxes du modèle « contributif »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Louey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lefebvre-Chombart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (2), pp.56-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ror.192.0056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une inflation sous-estimée, un argument en faveur d'une hausse du Smic?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, The Conversation</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les défaillances de la régulation publique des EHPAD révélées par la crise COVID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Nirello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Delouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Studer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lefebvre-Chombart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Gérontologie et société, 46 (173), pp.43-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs1.173.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà des chiffres : l'inflation un phénomène politique et social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dallery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnecase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jézabel Couppey-Soubeyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dées</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 2025/2 (35), pp.5-11</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, Monnaie, diversité, souveraineté : anatomie d’une crise, 2 (33), pp.205-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.033.0205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...231 lines deleted...]
-                <w:t xml:space="preserve">Théophile Protat</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La post-croissance. Mais avec quels indicateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 105 (2025/1), pp.88-98</w:t>
+              <w:t xml:space="preserve">, 2023, L'Economie Politique, 98, pp.65-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Agathe Lelièvre</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet associatif - Modèles socio-économiques versus social business models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Projet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 405 (avril-mai), pp.85-87</w:t>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 685, pp. 42-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compter les morts en EHPAD. La construction et la communication des données de mortalité en EHPAD durant la crise covid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Delouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lefebvre-Chombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Nirello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Politiques et Management public</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelle ESS relève TZCLD ? Une analyse à partir des dynamiques partenariales territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vatan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fretel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Semenowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, The Conversation</w:t>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...41 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la difficulté de caractériser la portée sociale des actions menées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Jurisport : La revue juridique et économique du sport, juillet-aout (243), pp.31-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi l’inflation d’évaluations dans les expérimentations “Territoires zéro chômeur” est-elle le nom ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fretel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-économie du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (2), pp.79-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Counting the Dead in Nursing Homes during the COVID-19 Pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Delouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Nirello</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Public Culture</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’absence de pluralisme dans les licences d’économie-gestion en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Jatteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, AOC [Analyse Opinion Critique], 14 septembre</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mesure de l’inflation au défi de la redistribution et de la valeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Regards croisés sur l'économie, 32, pp.175 - 185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une sociohistoire d’un laboratoire de sciences sociales français. Le cas du CLERSE-UMR8019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Flouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Lemarchant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’Histoire de la Recherche Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Revue d’Histoire de la Recherche Contemporaine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre et Capitalisme. Les liens insoupçonnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Projet, 393 (2), pp.68-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pro.393.0068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TZC, Une expérimentation provocatrice et innovante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fretel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Quart Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Revue Quart Monde, 261, pp.4-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires zéro chômeur de longue durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Semenowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fretel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vatan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 168, pp.31-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/travailemploi.13451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A political economy of the measurements of social impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Annals of Public and Cooperative Economics, Volume 93 (2), pp.267-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apce.12351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel horizon des communs sociaux pour l’Économie Sociale et Solidaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lefebvre-Chombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprise &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Entreprise &amp; société 2020 – 2, n° 8, 2020 – 2 (n° 8), pp.49-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11416-1.p.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrière les chiffres de l'inflation. Mesures et controverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La vie des idées</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Political Economy of Performance Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Work and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Social Work and Society, 18 (1), pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’indice des prix à la consommation. Recomposition des acteurs des conflits autour de sa mesure dans le cas français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Revue Française de Socio-Economie, 22 (1), pp.19-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.022.0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformation de long terme dans l’évaluation des politiques publiques. D’une planification politique à une légitimation scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actuel Marx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65 (1), pp.67-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/amx.065.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Participer » à la construction d’indicateurs. Technique de quantification et formes de la démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la croissance aux indicateurs alternatifs de richesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Regards croisés sur l'économie, 2018/1 (22), pp.205-214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’économie sociale et solidaire en coopérations », Lectures [En ligne], Les comptes rendus, 2017, mis en ligne le 13 avril 2017, consulté le 02 mai 2017. URL : http://lectures.revues.org/22672</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie économique et économie critique : à la recherche du politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Hors-série (2), pp.11-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.hs1.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps forts - XIVes Rencontres du Riuess : l’économie sociale et solidaire en coopération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 334, pp.7-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04450939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluer la santé sociale des régions françaises : entre enjeux économiques, épistémologiques et politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Marlier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Revue d'économie régionale et urbaine, 4, pp.647-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.134.0647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Well-being and the Wealth of Nations: How are They to Be Defined?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09538259.2013.807671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'évaluation des politiques publiques à la &amp;quot;performance totale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Economie et institutions, 18-19 (1et et 2eme semestres), pp.17-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ei.485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles mesures des performances économiques et du progrès social. Le risque de l'économicisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (41), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdm.041.0371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution et dégradation de l'emploi et du travail social depuis 2000. Le cas des services à la personne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérontologie et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Gérontologie et société, 46 (173), pp.43-61. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gs1.173.0043⟩</w:t>
+              <w:t xml:space="preserve">, 2012, Gérontologie et Société, n°142 (2012/3), pp.181-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs.142.0181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Ce que la socio-économie fait aux classes sociales : renouveau ou disparition ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Postel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Monnaie, diversité, souveraineté : anatomie d’une crise, 2 (33), pp.205-227. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfse.033.0205⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 10 (2), pp.219-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.010.0219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Guerre et Capitalisme. Les liens insoupçonnés</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle professionnalisation pour l’aide à domicile ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pro.393.0068⟩</w:t>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Formation Emploi. Revue française de sciences sociales, 115, pp.67-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.3437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Dominique Méda</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interprétations localement différenciées d'une politique nationale : l'exemple des services à la personne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Devetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Horn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Économie politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Revue Française des affaires sociales, 2011/4 (n°4), pp.134-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.114.0134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Laura Nirello</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes et richesse : au-delà du PIB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Travail, genre et sociétés, 26 (novembre), pp.147-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tgs.026.0147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’invention d’un secteur et ses conséquences socio-économiques: objectifs et bilan des politiques de soutien aux services à la personne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Devetter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et Management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Politiques et Management public</w:t>
+              <w:t xml:space="preserve">, 2010, Politiques et Management Public, 27 (2), pp.75-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques de la quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.9-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.005.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Philippe Semenowicz</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01227134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction sociale du « secteur » des services à la personne : une banalisation programmée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Sociologie du travail, 52 (4), pp.521-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.15409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Associations d’aide à domicile : pluralité des héritages, pluralité des professionnalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Puissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ribault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Formation Emploi. Revue française de sciences sociales, 107 (juillet-septembre), pp.77-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.2026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gardin</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French Regions and Their Social Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Indicators Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Social Indicators Research, 93 (2), pp.377-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11205-008-9330-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Employés non qualifiés : la catégorie oubliée des politiques d'égalité professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Gadrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pernod-Lemattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-économie du travail </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14 (2), pp.79-112</w:t>
+              <w:t xml:space="preserve">, 2009, XLII (30), pp.57-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Arthur Jatteau</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00818056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'indicateur de bien-être économique : une application à la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Kampelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, AOC [Analyse Opinion Critique], 14 septembre</w:t>
+              <w:t xml:space="preserve">Problèmes économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n° 2938, p. 16-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...929 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le care : entre transaction familiales et économie de service. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Nicole-Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Revue Française de Socio-Economie, 22 (1), pp.19-43. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfse.022.0019⟩</w:t>
+              <w:t xml:space="preserve">, 2008, n° 2, pp. 7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.002.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Samuel Pinaud</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dévalorisation des services « relationnels » dans les pratiques et les conventions dominantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, janvier-juin, p. 163-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De la croissance aux indicateurs alternatifs de richesse</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indicateurs de richesse et valeur travail : 'faire plus' est-il toujours mieux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Regards croisés sur l'économie, 2018/1 (22), pp.205-214</w:t>
+              <w:t xml:space="preserve">Revue EcoRev'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, automne, p. 44-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...159 lines deleted...]
-                <w:t xml:space="preserve">François Vatin</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'acte de naissance du chacun pour soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal Le Monde, 5 mars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles Modalités de domination économique sur le marché du travail, le cas des employés non qualifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Gadrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pernod-Lemattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 334, pp.7-9</w:t>
+              <w:t xml:space="preserve">Cahiers lillois d'économie et de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, n° hors-série coordonné par N. Postel et R. Sobel "Action et domination dans les relations de travai, p. 129-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Grégory Marlier</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flexibilités et performances, stratégies d'entreprises, régulations, transformations du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économies et sociétés. Série AB, Économie du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26, pp.1559-1561</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00199985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour de l'emploi non qualifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Gadrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pernod-Lemattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Political Economy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alternatives Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, n° 237, juin, p. 68-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l'évaluation des politiques publiques à la &amp;quot;performance totale</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une analyse socioéconomique de l'emploi dans l'hôtellerie-restauration en France et aux Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et institutions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économies et sociétés. Série AB, Économie du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, n° 23(1), p. 147-181</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Dominique Méda</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En 2002, près des deux tiers des non qualifiés sont des employés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Gadrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pernod-Lemattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du MAUSS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Premières synthèses, DARES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, p. 1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...799 lines deleted...]
-                <w:t xml:space="preserve">Martine Pernod-Lemattre</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une analyse socioéconomique de l'emploi dans l'hôtellerie - restauration en France et aux Etats-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-économie du travail </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, XLII (30), pp.57-86</w:t>
+              <w:t xml:space="preserve">, 2004, XXXVIII (23), pp.147-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00818061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre la mesure du progrès: quels indicateurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gadrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Indicators Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, n° 114, février, p. 46-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...776 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer le bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gadrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Sociétal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, p. 53-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00282278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...162 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement et progrès social, quels indicateurs choisir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gadrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6135,1813 +6135,1813 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’incubation contre l’expérimentation ? Mobilisation des ressources et rapport au risque dans les territoires candidats à l’expérimentation TZCLD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Observatoire TZC-RESTEZ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association TZCLD; Réseau RESTEZ, INSHS, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Groupe Ottawa et la normalisation des IPC (1994-2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Zotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Capitalisme, savoirs et représentations économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEP, Jun 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S’engager dans Territoire zéro chômeurs : les inégalités territoriales d’accès à l’expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">61ème colloque de l’Association de Science Régionale de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de sciences régionales de langue francaise, Jun 2025, Québec (CA), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l'économie autrement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de l'Economie Autrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de l'Economie Autrement, Nov 2025, Dijon (Bourgogne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valoriser la qualité écologique des territoires par la participation. Retours sur expérimentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum sur les indicateurs de bien-être</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENTPE, Nov 2025, Villeurbanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why and how to assess the ecological quality of territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inauguration Chaire EQAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire EQAM, Mar 2025, Rouen-Normandie, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail dans l'expérimentation TZCLD : représentations et mise en œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude : Les expérimentations Territoire Zéro Chômeur de Longue Durée Qu’apprend-on de l’analyse de territoires normands ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques et controverses autour de la mesure de l’inflation en Europe : une analyse multi-échelle des dispositifs de quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aykiz Dogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Capitalisme, savoirs et représentations économiques,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEP, Jun 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimer l’état environnemental des territoires français. Expérimentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieux Delefosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Bouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Capitalisme, savoirs et représentations économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEP, Jun 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place des nouveaux indicateurs de richesse dans la planification écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de l'Economie Autrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de l'Economie Autrement, Nov 2025, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S’engager dans Territoire zéro chômeurs :les inégalités d’accès à l’expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIVe Rencontres du RIUESS : l'ESS au travail !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Inter-universitaire de l'Economie Sociale et Solidaire, May 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’incubation contre l’expérimentation ? Mobilisation des ressources et rapport au risque dans les territoires candidats à l’expérimentation TZCLD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Capitalisme, savoirs et représentations économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEP, Jun 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que le travail fait aux chômeurs de longue durée : au-delà des zones grises du travail et de l’emploi de l’expérimentation TZCLD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’ESS au travail ! Enquêter sur les pratiques de résistance, de transformation et d’émancipation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 24ème Rencontres du RIUESS - Réseau inter-universitaire de l'économie sociale et solidaire, May 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Issues and controversies surrounding inflation measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire inaugural Chaire EQAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire EQAM, Jun 2025, Rouen-Normandie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser le travail à partir des personnes : imaginaires du travail, mise en œuvre et tensions dans l'expérimentation TZCLD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Capitalismes, savoirs et représentations économiques à l'épreuve des reconfigurations Nords/Suds ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14e congrès de l’AFEP, Jun 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the ecological quality of territories through the lens of deliberation. Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieux Delefosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">», Séminaire « transition sociale-écologique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences Po, chaire Transition Juste, Dec 2025, Paris sciences po, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...124 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and deliberation around a territorial ecological quality index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Bouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieux Delefosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISQOLS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISQOLS, Jul 2025, Luxembourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trajectoires des expérimentations Territoire Zéro Chômeur de Longue Durée : appropriations et tensions autour de la transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Semenowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSE’S ROLE IN THE SOCIO-ECOLOGICAL TRANSITION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRIEC, Oct 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...176 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles conditions à l'émergence de l'expérimentation TZCLD ? Une analyse du territoire normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...1098 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23e Rencontres du RIUESS 2024 : l'ESS hor la loi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Inter-universitaire de l'Economie Sociale et Solidaire, May 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7979,51 +7979,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’institution productrice de données écologiques des territoires, expression naissante d’un État assembleur ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieux Delefosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaginer, expérimenter et pérenniser la soutenabilité forte. Quelles institutions en Europe et au-delà ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIODD, Sep 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8061,51 +8061,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluations en tensions de l'expérimentation Territoires zéro chômeurs de longue durée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fretel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8264,51 +8264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Rogozarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieux Delefosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès RIODD 2024 : Imaginer, expérimenter et pérenniser la soutenabilité forte. Quelles institutions en Europe et au-delà ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8435,1762 +8435,1762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’inflation évaluative de l’expérimentation « Territoire zéro chômeur » et ses effets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fretel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CSO &amp; Chaire « Santé », Sciences Po Paris : Déroger pour transformer ? Les expérimentations et leurs usages : une montée en puissance dans les politiques publiques en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une analyse des dynamiques des territoires candidats de TZC : Hauts de France et Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, LILLE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une analyse des dynamiques des territoires candidats de TZC: Hauts-de-France et Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Changer ou s’effondrer?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18ème Congrès du RIODD, Oct 2023, Villeneuse d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les angles morts des modèles socio-économiques des associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riuess-Mse Collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrés RIUESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring Prosperity. A Political Issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Seminar on Measuring Prosperity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sciences sociales à l'épreuve de l'effondrement - l'économie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIODD 2023 : Changer ou s'effondrer ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les territoires candidats au projet TZC dans les Hauts-de-France. Une diversité de ressources à mobiliser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Makhlouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18e Congres RIODD : Changer ou s'effondrer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIODD, Oct 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What do we measure and how do we measure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beyond Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les sciences sociales à l'épreuve de l'effondrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès RIODD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compter les morts en EHPAD. La construction et la communication des données de mortalité au sein des EHPAD durant la crise de la COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Delouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lefebvre-Chombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Nirello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIODD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, LILLE, France</w:t>
+              <w:t xml:space="preserve">CIRIEC International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Valencia, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genèse, tensions et indétermination : ce que l'expérimentation TZCLD doit à l'ESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fretel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gardin</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Semenovicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vatan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSO &amp; Chaire « Santé », Sciences Po Paris : Déroger pour transformer ? Les expérimentations et leurs usages : une montée en puissance dans les politiques publiques en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">RIUESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la quantification du care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changer ou s’effondrer?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 18ème Congrès du RIODD, Oct 2023, Villeneuse d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Care management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Riuess-Mse Collectif</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les évaluations en tension de l'expérimentation &amp;quot;territoire zéro chômeur de longue durée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fretel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrés RIUESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Avignon, France</w:t>
+              <w:t xml:space="preserve">XXIe rencontres du RIUESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po Bordeaux, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles particularités du modèle associatif dans la gestion de la crise covid? Le cas des EHPAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Delouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placide Abasabanye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lefebvre-Chombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Nirello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Seminar on Measuring Prosperity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">RIUESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il attendre la croissance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIODD 2023 : Changer ou s'effondrer ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Rendez vous de l'histoire de Blois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Rachel Navet</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La richesse et ses redéfinitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Meda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Congres RIODD : Changer ou s'effondrer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIODD, Oct 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Le paradigme de la croissance en droit public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne Paris Nord, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction et animation de la Journée d'études</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beyond Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Territoire zéro chômeur de longue durée (TZCLD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ChairESS HDF; Clersé U. Lille, Mar 2022, Lille Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de l'évaluation des richesses et de la performance : un champ de luttes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">groupe X-SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Polytechnique, Maison des X, Feb 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les évaluations en tension de l'expérimentation TZCLD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fretel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées françaises de l'évaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un indicateur de santé écologique pour les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Girousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées françaises d'évaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878215v1</w:t>
-              </w:r>
-[...913 lines deleted...]
-                <w:t xml:space="preserve">hal-03882624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Political Economy of Macroeconomic Indicators</w:t>
               </w:r>
@@ -10491,77 +10491,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emplois non qualifiés féminins et égalité professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Gadrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pernod-Lemattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international du clersé, Travail Formation Emploi, quelle égalité entre les hommes et les femmes, 23-24 novembre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10580,286 +10580,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00283418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensions over Changes. A Chart of Transformations of the French Employment Regime</w:t>
+                <w:t xml:space="preserve">Employment regime in France : changes and tensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ribault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Working Party on Labour Market Segmentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00283504v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Employment regime in France : changes and tensions</w:t>
+                <w:t xml:space="preserve">halshs-00282339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tensions over Changes. A Chart of Transformations of the French Employment Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ribault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Working Party on Labour Market Segmentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00282339v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00283504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employment systems in labour intensive activities : the case of retailing in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Gadrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pernod-Lemattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LOWER, Milan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10884,77 +10884,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions de travail comparées des ouvriers et des employés dits &amp;quot;non qualifiés&amp;quot; : une question de temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Gadrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pernod-Lemattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on Working Time, Paris, février</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11050,51 +11050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melaine Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Ferraton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fretel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11168,51 +11168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Scialom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11256,51 +11256,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il attendre la croissance ? 2ème édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Documentation française, pp.147, 2022, Doc' en poche, 978-2-11-157644-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11464,51 +11464,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie au service de la société : autour de Jean Gadrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les petits matins, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11799,51 +11799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il attendre la croissance ? 1ère édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Documentation française, pp.171, 2016, Doc' en poche, 978-2-11-010348-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12044,50 +12044,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Performance Totale : Nouvel Esprit du Capitalisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Septentrion, pp.180, 2012, 978-2-7574-0398-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Direction du dossier : &amp;quot;Sociologie et économie des biens symboliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12128,368 +12190,306 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012/2 (10), 336 p., 2012, Revue Française de Socio-Économie, 9782707174994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires du Septentrion, pp.180, 2012, 978-2-7574-0398-3</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux indicateurs de richesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gadrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte, 128 p., 2005, coll. "Repères"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00198357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hôtellerie-restauration : héberger et restaurer l'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gadrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">La Découverte, 128 p., 2005, coll. "Repères"</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faridah Djellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camal Gallouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ribault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Documentation française, pp.198, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00198347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France, Japon, États-Unis : l'emploi en détail : essai de socio-économie comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gadrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...130 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ribault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de France, pp.233, 1998, 2-13-049665-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12640,51 +12640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Petrella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cédric Frétigné et Philippe Semenowicz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand Manuel de l'Insertion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
@@ -12859,51 +12859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un projet politique peut-il nuire à l’établissement d’un modèle socio-économique durable ? Discussion autour de l’entreprise à but d’emploi de l’expérimentation « territoires zéro chômeur »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fretel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13012,937 +13012,937 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale : pourquoi ce manuel ?</w:t>
+                <w:t xml:space="preserve">Économie des services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Chavance</w:t>
+                <w:t xml:space="preserve">Anaïs Henneguelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Guy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Lamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grand Manuel d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Henneguelle</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les méthodes des économistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Labrousse</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Guy, Yann; Henneguelle, Anaïs; Puissant, Emmanuelle. </w:t>
+                <w:t xml:space="preserve">André Orléan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yann Guy; Anaïs Henneguelle; Emmanuelle Puissant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand manuel d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Dunod, pp.633-642, 2023, 978-2-10-084101-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Articuler analyses conventionnaliste et régulationniste. Le cas de la mesure de l’inflation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Théorie de la régulation. Nouvel état des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod Editeur, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale : pourquoi ce manuel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chavance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Orléan</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Yann Guy; Anaïs Henneguelle; Emmanuelle Puissant. </w:t>
+                <w:t xml:space="preserve">Yann Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Henneguelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guy, Yann; Henneguelle, Anaïs; Puissant, Emmanuelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand manuel d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dunod, pp.633-642, 2023, 978-2-10-084101-1</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-8, 2023, 978-2-10-084101-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dunod.franc.2023.01.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Dunod. </w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04199497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Meda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Fassin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand Manuel d'économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">La société qui vient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, pp.150-166, 2022, 978‑2‑02‑148162‑4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Articuler analyses conventionnaliste et régulationniste. Le cas de la mesure de l’inflation</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pluraliser les conditions d'élaboration des indicateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Théorie de la régulation. Nouvel état des savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod Editeur, 2023</w:t>
+              <w:t xml:space="preserve">L'économie est une science réflexive. Chômage, convention et capacité dans l'oeuvre de Robert Salais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.273-282, 2022, 978-2-7574-3686-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acteur privé dans les mutations de la mesure de l'inflation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chiffres privés, chiffres publics. Calculs, comptabilités et statistiques XVIIè-XXIè siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGPDE, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La croissance économique est-elle possible et soutenable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maxence Chambon; Véronique Coq; Hugo Devillers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le paradigme de la croissance en droit public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, pp.121-132, 2022, 978-2-7110-3673-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...41 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Forum for Alternative Indicators of Wealth: Beyond GDP, Democratically</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La société qui vient</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Well-being Transition. Analysis and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.141-156, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-67860-9_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Impacts and their Contracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Studer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rethinking Finance in the Face of New Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emerald Group Publishing Limited, pp.153-165, 2021, 978-1-80117-789-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/S2043-905920210000015026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883352v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-03359389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie sociale et solidaire et les formes de son évaluation</w:t>
               </w:r>
@@ -14312,51 +14312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux méthodologiques des &amp;quot;nouveaux indicateurs de richesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature et richesse des nations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.69-78, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14394,51 +14394,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oltre il PIB. Alla ricerca di nuovi indicatori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Come un paesaggio. Pensieri e pratiche tra lavoro e non lavoro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.43-55, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14476,51 +14476,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être et richesse des nations : comment les compter ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Méda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le bien-être</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.15-33, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14683,51 +14683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ribault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bosch Gerhard; Lehndorff Steffen; Rubery Jill (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Models in Flux. A Comparison of Institutional Change in nine European Countries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave McMillan, pp. 178-200, 2009</w:t>
@@ -14838,51 +14838,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services à la personne, des inégalités évitables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ribault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Batifoulier, Ghirardello, de Larquier, Remillon,"Approches institutionnalistes des inégalités en économie sociale ; tome 2 : Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, p. 91-107, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14976,77 +14976,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The working conditions of blue-collar and white-collar workers in France compared: a question of time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Gadrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pernod-Lemattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decent working time. New trends, new issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Labour Office, pp.265-285, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15084,64 +15084,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employment Systems in Labour-Intensive Activities: the case of retailing in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Gadrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pernod-Lemattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Job Quality and Employer Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plgrave McMillan, pp.177-195, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15248,77 +15248,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions de travail des employés non qualifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Gadrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pernod-Lemattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in D. MEDA, F. VENNAT, Les enjeux du travail non qualifié</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, Paris, p. 182-197, 2004, coll. "Recherche"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15343,77 +15343,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et emplois non qualifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Gadrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pernod-Lemattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in D. MEDA, F. VENNAT, Les enjeux du travail non qualifié</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, Paris, p. 197-208, 2004, coll. "Recherche"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15438,77 +15438,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les employés non qualifiés : quelles compétences ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Gadrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pernod-Lemattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in D. MEDA, F. VENNAT, Les enjeux du travail non qualifié</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, Paris, p. 255-269, 2004, coll. "Recherche"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15533,77 +15533,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les non qualifiés : qui sont-ils ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Gadrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pernod-Lemattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in D. MEDA, F. VENNAT, Les enjeux du travail non qualifié</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, Paris, p. 166-182, 2004, coll. "Recherche"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15761,51 +15761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services à la personne, un secteur sinistré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Puissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15862,1477 +15862,1477 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Devetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ribault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atika Maaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La qualité de service face à la qualité de l'emploi dans les services à la personne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement durable à l'aune des services à la personne : un bilan en demi-teinte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marché de l'emploi non qualifié : entre tension et pénurie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scientific Report French Dynamo project (2007) : Dynamics of National Employment Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pernod-Lemattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ribault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Berrebi-Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00283423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La société post industrielle et les salariés de la mobilité. Le cas des aides à domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inégalités et pauvreté dans la région Nord-Pas-de-Calais. Baromètres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'emploi dans les services à la personne : des inégalités évitables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ribault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00283513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les services à la personne, des inégalités évitables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Pauvretés et leurs mesures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauvreté et mesures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accommodation in Europe low paid work and immigration issue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ribault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do caring jobs care for jobs ? The French case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ribault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00283514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French Accommodation sector: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ribault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00283539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French Accommodation sector, How to accommodate quality in jobs and services ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ribault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00283541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socio-économie du travail et de l'emploi dans les services : le cas des &amp;quot;services à la personne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux indicateurs de richesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a joint theoretical framework: Services and employment models: Europe-USA-Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ribault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesures de la Richesse. Les enjeux d'une remise en cause du PIB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Services and employment models: Europe-USA-Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ribault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00283536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The compared working conditions of manual workers and employees: a question of time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Ribault</w:t>
-[...1398 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicole Gadrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pernod-Lemattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17727,981 +17727,981 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieux Delefosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Bouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaire EQAM, Université de Rouen-Normandie; Université de Lille (France). 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expérimentation TZCLD : analyse des dynamiques institutionnelles et des recompositions du champ des acteurs de l’emploi dans les territoires d’expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titouan Bouhier</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Chaire EQAM, Université de Rouen-Normandie; Université de Lille (France). 2026</w:t>
+                <w:t xml:space="preserve">Agathe Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Althaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DARES, France Stratégie. 2025, pp.319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...80 lines deleted...]
-              <w:t xml:space="preserve">DARES, France Stratégie. 2025, pp.319</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les valeurs socioéconomiques de la bibliothèque municipale de Sotteville-les-Rouen. Délibérer, évaluer, valoriser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Sobel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'insoutenable manque de pluralisme dans l'enseignement de l'économie à l'université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Jatteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association Française d'Economie Politique. 2023, 161 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles socio-économiques versus Social Business Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impact socio-économique des bibliothèques municipales. Genèse, méthodes, conflits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Béague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Sobel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2023</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Association Française d'Economie Politique. 2023, 161 p</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Territoire zéro chômeur » face à la crise sanitaire. L’expérimentation métropolitaine de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fretel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Semenowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vatan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gianfaldoni</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une analyse de la mise en œuvre du programme expérimental visant à la résorption du chômage de longue durée dans le territoire urbain de la Métropole de Lille », Rapport pour la DARES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fretel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une agriculture régionale encourageant les nouveaux emplois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Senez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluer l’utilité sociale de l’Economie sociale et solidaire - Alter’Guide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jany-Catrice</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...427 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...81 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
@@ -18743,51 +18743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ribault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LISE (Cnam CNRS); CLERSÉ (Faculté des Sciences économiques et sociales, Université Lille 1). 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -19021,51 +19021,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="479364E0"/>
+    <w:nsid w:val="A3B04C4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19252,51 +19252,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-jany-catrice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2513-0488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032815271" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/44378716" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000031256253" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05418367v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieux Delefosse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bouhier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433114v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leli&#232;vre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.409.0084" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05418335v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05418318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Zotti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185373v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185372v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jallais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jatteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Protat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05418388v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04652034v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefebvre-Chombart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.192.0056" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04644490v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04577431v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nirello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Delouette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Studer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.173.0043" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828027v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dallery" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnecase" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Couppey-Soubeyran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D&#233;es" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.033.0205" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04122149v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.393.0068" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04108529v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;da" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04112900v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460591v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gianfaldoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289376v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vatan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fretel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Semenowicz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04259397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04919643v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04259486v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04255102v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefebvre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04166901v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289411v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Flouret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lemarchant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04259426v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385082v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.13451" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03883327v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03715310v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12351" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191658v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mahieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11416-1.p.0049" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03714903v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569890v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.065.0067" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02565675v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.022.0019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632626v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pinaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02167818v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181170v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376321v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bidet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vatin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.hs1.0011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450939v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03946784v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marlier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.134.0647" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309485v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538259.2013.807671" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03948702v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ei.485" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524260v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.041.0371" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03947667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.142.0181" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376390v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Postel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steiner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.010.0219" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03953489v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3437" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03947634v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Horn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.114.0134" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03938251v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.026.0147" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03952579v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.15409" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03953482v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227134v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bardet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.005.0009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818056v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gadrey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pernod-Lemattre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03953640v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-008-9330-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7B35NB26-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03969392v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puissant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.2026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282265v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kampelmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741142v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Nicole-Drancourt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.002.0007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282273v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282267v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282275v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282269v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199985v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282276v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282278v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gadrey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282271v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282282v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818061v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282281v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282286v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05421423v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05421384v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316172v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bailly" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chapelle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Lafuente-Sampietro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185387v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567604v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pr&#233;vost" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Caron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05421431v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185383v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316161v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185386v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185382v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aykiz Dogan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314931v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05421399v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05421410v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05421439v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05421392v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314936v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185385v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316188v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314944v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04834531v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395511v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04834470v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04709340v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Desplechin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Herry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Rogozarski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04834493v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vastenaekels" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04256710v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04256746v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04350774v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320032v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04350732v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riuess-Mse Collectif" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04112850v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04350689v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04259638v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Makhlouf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Navet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04112836v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03878215v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Girousse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03878187v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03883436v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefebvre-Chombard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03878147v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Semenovicz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03883310v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03882765v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03878116v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Abasabanye" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900998v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03882373v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meda" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461962v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03882624v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03882383v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03878124v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03882358v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722584v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Touchelay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283418v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283504v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282339v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lima" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283417v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283416v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395477v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Crocco" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cervera" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03953696v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Couppey Soubeyran" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupr&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Scialom" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882323v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03953564v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59940-9" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02167739v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125334v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02935625v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.46425" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531775v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruno" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02464564v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592951v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721227v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02935657v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Branger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154512v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04148612v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198357v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198347v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridah Djellal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camal Gallouj" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04147510v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04148602v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05465140v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185378v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185374v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185376v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185381v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199497v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chavance" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Henneguelle" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labrousse" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/grand-manuel-d-economie-politique" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.franc.2023.01.0001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04313783v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orl&#233;an" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205605v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamarche" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04112022v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03878202v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879227v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03878074v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03878086v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03883352v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2043-905920210000015026" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359389v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67860-9_8" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948219v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03971256v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44000-2_1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03522787v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142216v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592949v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592904v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jany-Catrice" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522099v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752643v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.etui.org/Publications2/Books/A-triumph-of-failed-ideas-European-models-of-capitalism-in-the-crisis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755708v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berrebi-Hoffmann" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282289v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282288v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282293v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199936v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199994v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199997v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Lehndorff" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282298v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282302v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282300v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282296v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869372v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bouffange" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Andrieu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Longaretti" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904806v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282311v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Maaoui" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282324v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282321v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282325v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283423v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282333v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283513v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282313v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282329v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282326v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282334v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282332v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283514v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283539v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283541v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282309v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282336v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283536v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282319v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282337v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282342v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04112832v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03882670v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150202v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967607v3" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05501924v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieux Delefosse" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185388v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Higel&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Tantot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04140787v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sobel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04313618v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111737v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04140784v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;ague" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04148661v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04148747v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04259419v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Boutry" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hays" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Senez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fournier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04147556v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282316v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lima" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283538v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berton" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/florence-jany-catrice" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2513-0488" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032815271" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/44378716" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000031256253" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05418335v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jany-Catrice" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433114v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Leli&#232;vre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.409.0084" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05418367v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieux Delefosse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bouhier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05418318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Zotti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185373v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185372v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jallais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jatteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Protat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05418388v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04652034v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Robert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefebvre-Chombart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.192.0056" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04644490v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04577431v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nirello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Delouette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Studer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.173.0043" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828027v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dallery" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnecase" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Couppey-Soubeyran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D&#233;es" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.033.0205" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04108529v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique M&#233;da" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460591v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gianfaldoni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04112900v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289376v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vatan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fretel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Semenowicz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04259397v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04919643v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04255102v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefebvre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04259486v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04166901v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289411v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Flouret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lemarchant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04122149v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.393.0068" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04259426v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385082v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.13451" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03715310v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12351" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191658v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mahieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11416-1.p.0049" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03883327v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03714903v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02565675v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.022.0019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02569890v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.065.0067" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632626v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pinaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02167818v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02181170v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Roux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376321v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bidet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vatin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.hs1.0011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450939v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03946784v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marlier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.134.0647" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309485v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09538259.2013.807671" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03948702v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ei.485" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524260v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm.041.0371" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03947667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.142.0181" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376390v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Postel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steiner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.010.0219" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03953489v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3437" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03947634v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Horn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.114.0134" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03938251v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.026.0147" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03953482v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227134v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bardet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.005.0009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03952579v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.15409" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03969392v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puissant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ribault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.2026" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03953640v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-008-9330-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7B35NB26-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818056v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gadrey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pernod-Lemattre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282265v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kampelmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741142v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Nicole-Drancourt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.002.0007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282267v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282273v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282275v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282269v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199985v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282276v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282271v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282282v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00818061v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282281v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gadrey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282278v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282286v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05421431v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185383v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314931v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Lafuente-Sampietro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bailly" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Althaus" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05421399v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05421410v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05421439v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316161v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chapelle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185382v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aykiz Dogan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185386v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05421392v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314936v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185385v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pr&#233;vost" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316188v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05421423v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316172v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05421384v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185387v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567604v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Caron" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314944v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04834531v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395511v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04834470v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04709340v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Desplechin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Herry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Rogozarski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04834493v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vastenaekels" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04350774v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04256746v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320032v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04350732v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riuess-Mse Collectif" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04112850v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04350689v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04259638v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Makhlouf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Navet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04112836v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04256710v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03883436v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lefebvre-Chombard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03878147v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Semenovicz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03883310v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03882765v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03878116v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Abasabanye" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900998v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03882373v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meda" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461962v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03882624v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03878187v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03878215v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Girousse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03882383v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03878124v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03882358v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722584v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Touchelay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283418v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282339v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lima" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283504v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283417v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283416v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395477v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagrazia Crocco" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cervera" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03953696v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Couppey Soubeyran" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupr&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Scialom" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882323v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03953564v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59940-9" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02167739v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125334v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02935625v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.46425" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531775v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruno" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02464564v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592951v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721227v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02935657v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Branger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04148612v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154512v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198357v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198347v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridah Djellal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camal Gallouj" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04147510v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04148602v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05465140v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185378v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185374v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185376v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185381v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205605v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Henneguelle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamarche" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04313783v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orl&#233;an" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04112022v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199497v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chavance" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labrousse" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/grand-manuel-d-economie-politique" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.franc.2023.01.0001" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03878074v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03878086v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03878202v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879227v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359389v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67860-9_8" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03883352v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2043-905920210000015026" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02948219v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03971256v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44000-2_1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03522787v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142216v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592949v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592904v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jany-Catrice" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522099v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752643v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.etui.org/Publications2/Books/A-triumph-of-failed-ideas-European-models-of-capitalism-in-the-crisis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755708v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Berrebi-Hoffmann" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282289v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282288v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282293v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199936v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199994v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199997v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Lehndorff" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282298v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282302v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282300v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282296v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869372v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bouffange" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Andrieu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Longaretti" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904806v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282311v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Maaoui" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282324v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282321v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282325v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283423v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282329v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282313v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283513v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282333v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282326v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282334v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282332v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283514v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283539v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283541v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282309v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282336v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282319v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282337v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283536v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282342v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04112832v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03882670v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150202v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967607v3" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05501924v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieux Delefosse" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05185388v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Higel&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Tantot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04140787v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sobel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04313618v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111737v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04140784v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;ague" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04148661v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04148747v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04259419v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Boutry" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hays" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Senez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fournier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04147556v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282316v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lima" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283538v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Berton" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>