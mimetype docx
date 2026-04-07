--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -66,13387 +66,13046 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an eco-friendly alternative to a standard cyclodextrin extraction method for understanding the relationship between the bioaccessibility of polyaromatic compounds and some industrial soil properties</w:t>
+                <w:t xml:space="preserve">Identification of industrial fire-related chemical markers in French rivers and underground water using chromatography hyphenated to high-resolution mass spectrometry systems for nontarget screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+                <w:t xml:space="preserve">Lamia Moufarrej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Bassimon</w:t>
+                <w:t xml:space="preserve">Guillaume Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
+                <w:t xml:space="preserve">Clément Castilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Crampon</w:t>
+                <w:t xml:space="preserve">Tiffen Legeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+                <w:t xml:space="preserve">Juliette Vievard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 32 (35), pp.20971-20990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-025-36557-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-36882-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05122793v1</w:t>
+                <w:t xml:space="preserve">hal-05563674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nontargeted screening of air samples using TD-GC-HRMS to identify volatile compounds as markers of an industrial plant fire in Rouen, France</w:t>
+                <w:t xml:space="preserve">Development of an eco-friendly alternative to a standard cyclodextrin extraction method for understanding the relationship between the bioaccessibility of polyaromatic compounds and some industrial soil properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffen Legeard</w:t>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Tisse</w:t>
+                <w:t xml:space="preserve">Chloé Bassimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Vaccaro</w:t>
+                <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Moufarrej</w:t>
+                <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Mignot</w:t>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.102328. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apr.2024.102328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-36557-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745287v1</w:t>
+                <w:t xml:space="preserve">hal-05122793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaugmentation Effect of Absidia Cylindrospora on a PAHs and Trace Metals Co-Contaminated Soil within a 3-Month Microcosm-Experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nontargeted screening of air samples using TD-GC-HRMS to identify volatile compounds as markers of an industrial plant fire in Rouen, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffen Legeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Benjelloun</w:t>
+                <w:t xml:space="preserve">Séverine Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Merlet-Machour</w:t>
+                <w:t xml:space="preserve">Marie Vaccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Moufarrej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Garon</w:t>
+                <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13762-023-04842-8⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.102328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apr.2024.102328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420873v1</w:t>
+                <w:t xml:space="preserve">hal-04745287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoremediation of PCB: contaminated Algerian soils using native agronomics plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioaugmentation Effect of Absidia Cylindrospora on a PAHs and Trace Metals Co-Contaminated Soil within a 3-Month Microcosm-Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Benjelloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Merlet-Machour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Halfadji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+                <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkrim Touabet</w:t>
+                <w:t xml:space="preserve">N. Heutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Le Derf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morin</w:t>
+                <w:t xml:space="preserve">D. Garon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10653-021-01049-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (12), pp.12983--12998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13762-023-04842-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011915v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct thermal desorption-gas chromatography-tandem mass spectrometry versus microwave assisted extraction and GC-MS for the simultaneous analysis of polyaromatic hydrocarbons (PAHs, PCBs) from sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phytoremediation of PCB: contaminated Algerian soils using native agronomics plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Halfadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Humbert</w:t>
+                <w:t xml:space="preserve">Abdelkrim Touabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Debret</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Franck Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 250, pp.123735. </w:t>
+              <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (1), pp.117-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123735⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10653-021-01049-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011944v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petroleum in pesticides: a need to change regulatory toxicology.</w:t>
+                <w:t xml:space="preserve">Direct thermal desorption-gas chromatography-tandem mass spectrometry versus microwave assisted extraction and GC-MS for the simultaneous analysis of polyaromatic hydrocarbons (PAHs, PCBs) from sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Jungers</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Kévin Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles-Eric Seralini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxics10110670⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 250, pp.123735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011969v1</w:t>
+                <w:t xml:space="preserve">hal-04011944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Electroremediation of Metals from Dredged Marine Sediment under Periodic Voltage Using EDDS and Citric Acid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Petroleum in pesticides: a need to change regulatory toxicology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Benamar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Gérald Jungers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles-Eric Seralini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse10040553⟩</w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (11), pp.670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics10110670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04011929v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical and post-ban releases of organochlorine pesticides recorded in sediment deposits in an agricultural watershed, France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced Electroremediation of Metals from Dredged Marine Sediment under Periodic Voltage Using EDDS and Citric Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Copard</w:t>
+                <w:t xml:space="preserve">Mohamed-Tahar Ammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2021.117769⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (4), pp.553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse10040553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03408333v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of polybrominated diphenyl ether (PBDE) flame retardants from various materials in professional seating furnishing wastes from French flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Historical and post-ban releases of organochlorine pesticides recorded in sediment deposits in an agricultural watershed, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Morin</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence de Mengin-Fondragon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adèle Frouard</w:t>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2021.05.038⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 288, pp.117769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2021.117769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408334v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of multi-class polyaromatic compounds in sediments by a simple modified matrix solid phase dispersive extraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Evaluation of polybrominated diphenyl ether (PBDE) flame retardants from various materials in professional seating furnishing wastes from French flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Tian</w:t>
+                <w:t xml:space="preserve">C. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Berger-Brito</w:t>
+                <w:t xml:space="preserve">Florence de Mengin-Fondragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Benamar</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adèle Frouard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121601⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131, pp.108-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2021.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408331v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoremediation of PCB: contaminated Algerian soils using native agronomics plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Determination of multi-class polyaromatic compounds in sediments by a simple modified matrix solid phase dispersive extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morin</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Berger-Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boulangé-Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10653-021-01049-z⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 221, pp.121601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408339v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal trends, sources, and relationships between sediment characteristics and polycyclic aromatic hydrocarbons (PAHs) and polychlorinated biphenyls (PCBs) in sediment cores from the major Seine estuary tributary, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Phytoremediation of PCB: contaminated Algerian soils using native agronomics plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Halfadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Touabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Debret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Levaillant</w:t>
+                <w:t xml:space="preserve">Franck Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2020.104749⟩</w:t>
+              <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10653-021-01049-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03188432v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal assessment of the polychlorinated biphenyl (PCB) sediment contamination in four major French river corridors (1945-2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+                <w:t xml:space="preserve">Temporal trends, sources, and relationships between sediment characteristics and polycyclic aromatic hydrocarbons (PAHs) and polychlorinated biphenyls (PCBs) in sediment cores from the major Seine estuary tributary, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Mourier</w:t>
+                <w:t xml:space="preserve">Kevin Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Coynel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Labadie</w:t>
+                <w:t xml:space="preserve">Romain Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-12-1153-2020⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 122, pp.104749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2020.104749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02615076v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03188432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-dewatering of dredged sediments by combined effects of mechanical and electrical processes: Influence of operating conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatio-temporal assessment of the polychlorinated biphenyl (PCB) sediment contamination in four major French river corridors (1945-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.T. Ammami</w:t>
+                <w:t xml:space="preserve">Alexandra Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Song</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Wang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 353, pp.136462. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.1153-1170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-12-1153-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891078v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02615076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux estimation, temporal trends and source determination of trace metal contamination in a major tributary of the Seine estuary, France</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electro-dewatering of dredged sediments by combined effects of mechanical and electrical processes: Influence of operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Deloffre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.T. Ammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138249⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 353, pp.136462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556187v1</w:t>
+                <w:t xml:space="preserve">hal-02891078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale-up of electrokinetic process for dredged sediments remediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Ammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 352, pp.136488. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02891088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaccessibility of polycyclic aromatic compounds (PAHs, PCBs) and trace elements: influencing factors and determination in a river sediment core</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Flux estimation, temporal trends and source determination of trace metal contamination in a major tributary of the Seine estuary, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Marcotte</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Coynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 724, pp.138249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2019.121499⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02334133v1</w:t>
+                <w:t xml:space="preserve">hal-02556187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of anthropogenic activities in legacy sediments from the Eure River, a major tributary of the Seine Estuary (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Bioaccessibility of polycyclic aromatic compounds (PAHs, PCBs) and trace elements: influencing factors and determination in a river sediment core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Winiarski</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2020.104513⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 384, pp.121499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2019.121499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02504266v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced electrokinetic remediation of multi-contaminated dredged sediments and induced effect on their toxicity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Giusti-Petrucciani</w:t>
+                <w:t xml:space="preserve">Reconstruction of anthropogenic activities in legacy sediments from the Eure River, a major tributary of the Seine Estuary (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Patault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Winiarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.04.063⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 190, pp.104513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2020.104513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330487v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking initial soil bacterial diversity and polycyclic aromatic hydrocarbons (PAHs) degradation potential</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Enhanced electrokinetic remediation of multi-contaminated dredged sediments and induced effect on their toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Ammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Giusti-Petrucciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 228, pp.744-755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.04.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2018.07.088⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02360952v1</w:t>
+                <w:t xml:space="preserve">hal-02330487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Designs for Optimizing Multi-residual Microwave-assisted Extraction and Chromatographic Analysis of Oxygenated (Hydroxylated, Quinones) Metabolites of PAHs in Sediments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Machour</w:t>
+                <w:t xml:space="preserve">Linking initial soil bacterial diversity and polycyclic aromatic hydrocarbons (PAHs) degradation potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.J. Morin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">J. Bodilis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chromatographia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 81 (10), pp.1401-1412. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 359, pp.500-509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10337-018-3584-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2018.07.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024471v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a mixture of metals on PAHs biodegradation processes in soils</w:t>
+                <w:t xml:space="preserve">Experimental Designs for Optimizing Multi-residual Microwave-assisted Extraction and Chromatographic Analysis of Oxygenated (Hydroxylated, Quinones) Metabolites of PAHs in Sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Baltrons</w:t>
+                <w:t xml:space="preserve">Ingrid Berger-Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. López-Mesas</w:t>
+                <w:t xml:space="preserve">Nadine Machour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vilaseca</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C.J. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.02.013⟩</w:t>
+              <w:t xml:space="preserve">Chromatographia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 81 (10), pp.1401-1412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10337-018-3584-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710450v1</w:t>
+                <w:t xml:space="preserve">hal-02024471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the vegetative cover on the fate of trace metals in retention systems simulating roadside infiltration swales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of a mixture of metals on PAHs biodegradation processes in soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Baltrons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Marcotte</w:t>
+                <w:t xml:space="preserve">M. López-Mesas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Legras</w:t>
+                <w:t xml:space="preserve">M. Vilaseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Moncond'Huy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">C. Gutiérrez-Bouzán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 580, pp.482-490. </w:t>
+              <w:t xml:space="preserve">, 2018, 628-629, pp.150-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.11.195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046293v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentrations and Source Identification of Polycyclic Aromatic Hydrocarbons (PAHs) and Polychlorinated Biphenyls (PCBs) in Agricultural, Urban/Residential, and Industrial Soils, East of Oran (Northwest Algeria)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the vegetative cover on the fate of trace metals in retention systems simulating roadside infiltration swales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Le Derf</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Moncond'Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10406638.2017.1326947⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 580, pp.482-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.11.195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330470v1</w:t>
+                <w:t xml:space="preserve">hal-02046293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a crustacean bioassay to evaluate a multi-contaminated (metal, PAH, PCB) harbor sediment before and after electrokinetic remediation using eco-friendly enhancing agents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Benamar</w:t>
+                <w:t xml:space="preserve">Concentrations and Source Identification of Polycyclic Aromatic Hydrocarbons (PAHs) and Polychlorinated Biphenyls (PCBs) in Agricultural, Urban/Residential, and Industrial Soils, East of Oran (Northwest Algeria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Halfadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Touabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frank Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.07.094⟩</w:t>
+              <w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (4), pp.299-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10406638.2017.1326947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928202v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low effect of phenanthrene bioaccessibility on its biodegradation in diffusely contaminated soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of a crustacean bioassay to evaluate a multi-contaminated (metal, PAH, PCB) harbor sediment before and after electrokinetic remediation using eco-friendly enhancing agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Crampon</w:t>
+                <w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cébron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
+                <w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Uroz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Le Derf</w:t>
+                <w:t xml:space="preserve">Aurélie Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.03.053⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 607-608, pp.944-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.07.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597866v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative techniques to HPCD to evaluate the bioaccessible fraction of soil-associated PAHs and correlation to biodegradation efficiency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Crampon</w:t>
+                <w:t xml:space="preserve">Low effect of phenanthrene bioaccessibility on its biodegradation in diffusely contaminated soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Bodilis</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2016.04.059⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 225, pp.663-673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2017.03.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02046199v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of vegetated swales for improving road runoff quality in a moderate traffic urban area</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Alternative techniques to HPCD to evaluate the bioaccessible fraction of soil-associated PAHs and correlation to biodegradation efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Crampon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Bodilis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 314, pp.220-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2016.04.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.05.027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02409809v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of biosurfactants and periodic voltage gradient for enhanced electrokinetic remediation of metals and PAHs in dredged marine sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance of vegetated swales for improving road runoff quality in a moderate traffic urban area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Tahar Ammami</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Benamar</w:t>
+                <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+                <w:t xml:space="preserve">Franck Lederf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huaqing Wang</w:t>
+                <w:t xml:space="preserve">Vincent Moncond'Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 125, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 566-567, pp.113-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.12.087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138236v1</w:t>
+                <w:t xml:space="preserve">hal-02409809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of PAH dissipation processes in large-​scale outdoor mesocosms simulating vegetated road-​side swales</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Moncond'Huy</w:t>
+                <w:t xml:space="preserve">Application of biosurfactants and periodic voltage gradient for enhanced electrokinetic remediation of metals and PAHs in dredged marine sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Ammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Machour</w:t>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaqing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.03.020⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.12.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138243v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of 1,1-dimethyl-4,4-bipyridinium (Paraquat) in irrigated soil of the Lake Chad Basin, Niger</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
+                <w:t xml:space="preserve">Assessment of PAH dissipation processes in large-​scale outdoor mesocosms simulating vegetated road-​side swales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Moncond'Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Machour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3064-8⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 520, pp.146-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170410v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between PAH bioavailability, degrading bacteria, and soil characteristics during PAH biodegradation in five diffusely contaminated dissimilar soils</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Bureau</w:t>
+                <w:t xml:space="preserve">Occurrence of 1,1-dimethyl-4,4-bipyridinium (Paraquat) in irrigated soil of the Lake Chad Basin, Niger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Crampon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Akpa-Vinceslas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Machour</w:t>
+                <w:t xml:space="preserve">Guillaume Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 21 (13), pp.8133-8145. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-2799-6⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 21 (18), pp.10601-10613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3064-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365059v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low impact of phenanthrene dissipation on the bacterial community in grassland soil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Niepceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Beguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (4), pp.2977-2987. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-013-2258-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00996954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous electrokinetic removal of polycyclic aromatic hydrocarbons and metals from a sediment using mixed enhancing agents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Legras</w:t>
+                <w:t xml:space="preserve">Correlations between PAH bioavailability, degrading bacteria, and soil characteristics during PAH biodegradation in five diffusely contaminated dissimilar soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Crampon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Akpa-Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bodilis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Machour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13762-013-0395-9⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (13), pp.8133-8145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-2799-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138253v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the PAH and water-extractable phenols content in used cross ties from the French rail network</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Aubrays</w:t>
+                <w:t xml:space="preserve">Simultaneous electrokinetic removal of polycyclic aromatic hydrocarbons and metals from a sediment using mixed enhancing agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Ammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Basle</w:t>
+                <w:t xml:space="preserve">C. Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 111, pp.1-6. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, pp.1801-1816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13762-013-0395-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149624v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les infrastructures vertes, des outils paysagers et écologiques pour la dépollution : exemple des noues de voirie pour la remédiation d’hydrocarbures aromatiques polycycliques et d’éléments traces métalliques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the PAH and water-extractable phenols content in used cross ties from the French rail network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubrays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Basle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01140343v1</w:t>
+                <w:t xml:space="preserve">hal-01149624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecularly imprinted polymer-liquid chromatography/fluorescence for the selective clean-up of hydroxylated polycyclic aromatic hydrocarbons in soils</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Les infrastructures vertes, des outils paysagers et écologiques pour la dépollution : exemple des noues de voirie pour la remédiation d’hydrocarbures aromatiques polycycliques et d’éléments traces métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 390, pp.82-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3AY41227J⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01015837v1</w:t>
+                <w:t xml:space="preserve">hal-01140343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy metals removal from dredged sediments using electro kinetics</w:t>
+                <w:t xml:space="preserve">Molecularly imprinted polymer-liquid chromatography/fluorescence for the selective clean-up of hydroxylated polycyclic aromatic hydrocarbons in soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ammami</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Oriol Baltrons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monserrat Lopez-Mesas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Palet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Lederf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20130101004⟩</w:t>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (22), pp.6297-6305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3AY41227J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365073v1</w:t>
+                <w:t xml:space="preserve">hal-01015837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the release of PAHs from artificially contaminated sediments using cyclolipopeptidic biosurfactants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Ammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 261, pp.593-601. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2013.07.062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00996944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GammaProteobacteria as a potential bioindicator of a multiple contamination by polycyclic aromatic hydrocarbons (PAHs) in agricultural soils.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Heavy metals removal from dredged sediments using electro kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lederf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.01004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20130101004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2013.05.040⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00996945v1</w:t>
+                <w:t xml:space="preserve">hal-02365073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new analytical methodology for a fast evaluation of semi-volatile polycyclic aromatic hydrocarbons in the vapor phase downstream of a diesel engine particulate filter.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">GammaProteobacteria as a potential bioindicator of a multiple contamination by polycyclic aromatic hydrocarbons (PAHs) in agricultural soils.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Niepceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martin-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Crampon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Akpa-Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1218 (7), pp.981-989. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 180, pp.199-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2010.12.074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2013.05.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992065v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialités de la détection par fluorescence native induite par laser UV pour les sciences séparatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new analytical methodology for a fast evaluation of semi-volatile polycyclic aromatic hydrocarbons in the vapor phase downstream of a diesel engine particulate filter.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vieillard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Franck Le Derf</w:t>
+                <w:t xml:space="preserve">D. Preterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectra Analyse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1218 (7), pp.981-989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2010.12.074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016653v1</w:t>
+                <w:t xml:space="preserve">hal-00992065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déséquestration de polluants de type hydrocarbures aromatiques polycycliques à l'interface de sédiments au moyen d'un tensioactif original d'origine biologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Potentialités de la détection par fluorescence native induite par laser UV pour les sciences séparatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectra Analyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 278, pp.21-27</w:t>
+              <w:t xml:space="preserve">, 2011, 281, pp.44-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016623v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Application of Cyclolipopeptide Amphisin: Feasibility Study as Additive to Remediate Polycyclic Aromatic Hydrocarbon (PAH) Contaminated Sediments.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Déséquestration de polluants de type hydrocarbures aromatiques polycycliques à l'interface de sédiments au moyen d'un tensioactif original d'origine biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Ammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Groboillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spectra Analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 278, pp.21-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms12031787⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00992062v1</w:t>
+                <w:t xml:space="preserve">hal-01016623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution des sédiments de dragage - Procédés de bioremédiation alliés à l'électromigration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Novel Application of Cyclolipopeptide Amphisin: Feasibility Study as Additive to Remediate Polycyclic Aromatic Hydrocarbon (PAH) Contaminated Sediments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Groboillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Tahar Ammami</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc J G Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benamar A.</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Groboillot</w:t>
+                <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectra Analyse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (3), pp.1787-1806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms12031787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138838v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of hot Soxhlet and accelerated solvent extractions with microwave and supercritical fluid extractions for the determination of polycyclic aromatic hydrocarbons and nitrated derivatives strongly adsorbed on soot collected inside a diesel particulate filter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Pollution des sédiments de dragage - Procédés de bioremédiation alliés à l'électromigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Ammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benamar A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Groboillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spectra Analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 277, pp.54-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2010.04.027⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01138841v1</w:t>
+                <w:t xml:space="preserve">hal-01138838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous silicon based microdevice for reversed phase liquid chromatography</w:t>
+                <w:t xml:space="preserve">Comparison of hot Soxhlet and accelerated solvent extractions with microwave and supercritical fluid extractions for the determination of polycyclic aromatic hydrocarbons and nitrated derivatives strongly adsorbed on soot collected inside a diesel particulate filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Méry</w:t>
+                <w:t xml:space="preserve">Khalil Oukebdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Alekseev</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P.-L. Desbène</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (1), pp.227-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2010.04.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.200881098⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365154v1</w:t>
+                <w:t xml:space="preserve">hal-01138841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of supercritical fluid extraction of polycyclic aromatic hydrocarbons and their nitrated derivatives adsorbed on highly sorptive diesel particulate matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+                <w:t xml:space="preserve">Both Cycloclasticus spp. and Pseudomonas spp. as PAH-degrading bacteria in the Seine estuary (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Niepceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Oukebdane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Dionnet</w:t>
+                <w:t xml:space="preserve">A. Motelay-Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.L. Desbène</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Barray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 651 (1), pp.48-56. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2009.07.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2009.00788.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365148v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both Cycloclasticus spp. and Pseudomonas spp. as PAH-degrading bacteria in the Seine estuary (France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Porous silicon based microdevice for reversed phase liquid chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Merlin</w:t>
+                <w:t xml:space="preserve">E. Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Motelay-Massei</w:t>
+                <w:t xml:space="preserve">S. Alekseev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Barray</w:t>
+                <w:t xml:space="preserve">Damien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (7), pp.1777-1781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2009.00788.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200881098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00440125v1</w:t>
+                <w:t xml:space="preserve">hal-02365154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of the extraction of polycyclic aromatic hydrocarbons and their nitrated derivatives from diesel particulate matter using microwave-assisted extraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Optimisation of supercritical fluid extraction of polycyclic aromatic hydrocarbons and their nitrated derivatives adsorbed on highly sorptive diesel particulate matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Oukebdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Desbène</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-007-1684-2⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 651 (1), pp.48-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2009.07.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02365158v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid cognitive decline in Alzheimer's disease. Consensus paper.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. E. Soto</w:t>
+                <w:t xml:space="preserve">Optimisation of the extraction of polycyclic aromatic hydrocarbons and their nitrated derivatives from diesel particulate matter using microwave-assisted extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Oukebdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Andrieu</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Desbène</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF03028618⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 390 (1), pp.389-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-007-1684-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00625053v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevention of progression to dementia in the elderly: Rationale and proposal for a health-promoting memory consultation (an IANA task force)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l'intérêt de l'utilisation de la pyridine pour l'extraction par micro-ondes des hydrocarbures aromatiques polycycliques à partir des particules de suies émises à l'échappement d'un moteur Diesel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Oukebdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L Desbène</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spectra Analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 254, pp.28-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624952v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of volatile PAHs present at trace levels in air flow by aqueous trapping—SPE and HPLC analysis with fluorimetric detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Portetkoltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Oukebdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 71 (5), pp.1825-1833. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.talanta.2006.06.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'intérêt de l'utilisation de la pyridine pour l'extraction par micro-ondes des hydrocarbures aromatiques polycycliques à partir des particules de suies émises à l'échappement d'un moteur Diesel.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Analytical investigation of the self-desorption of the oligomers of mixtures of a polydisperse ethoxylated surfactant with sodium dodecylsulfate from a silica/water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Koltalo-Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L Desbène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Treiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectra Analyse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 261 (1), pp.40 - 48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9797(03)00050-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365180v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical investigation of the self-desorption of the oligomers of mixtures of a polydisperse ethoxylated surfactant with sodium dodecylsulfate from a silica/water interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F Koltalo-Portet</w:t>
+                <w:t xml:space="preserve">Self-Desorption of Mixtures of Anionic and Nonionic Surfactants from a Silica/Water Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Desbène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.L Desbène</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C Treiner</w:t>
+                <w:t xml:space="preserve">C. Treiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0021-9797(03)00050-X⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 17 (13), pp.3858 - 3862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la001785p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936044v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Desorption of Mixtures of Anionic and Nonionic Surfactants from a Silica/Water Interface</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Simultaneous quantitative trace analysis of anionic and nonionic surfactant mixtures by reversed-phase liquid chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.I. Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Treiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la001785p⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 878 (1), pp.99 - 113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9673(00)00225-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936508v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous quantitative trace analysis of anionic and nonionic surfactant mixtures by reversed-phase liquid chromatography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Polydispersity of a Non-ionic Surfactant as Related to Its Adsorption Characteristics on Porous Silica Particles in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Desbène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Treiner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0021-9673(00)00225-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 208 (2), pp.415 - 421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jcis.1998.5851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936658v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polydispersity of a Non-ionic Surfactant as Related to Its Adsorption Characteristics on Porous Silica Particles in Water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Adsorption of Pure Nonionic Alkylethoxylated Surfactants down to Low Concentrations at a Silica/Water Interface as Determined Using a HPLC Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Desbène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Treiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 208 (2), pp.415 - 421. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jcis.1998.5851⟩</w:t>
+              <w:t xml:space="preserve">, 1997, 190 (2), pp.350 - 356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jcis.1997.4884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936741v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le charbon et le fer : le patrimoine industriel de la Saône-et-Loire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Adsorption Isotherms at a Silica/Water Interface of the Oligomers of Polydispersed Nonionic Surfactants of the Alkylpolyoxyethylated Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Desbène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Treiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vieilles maisons françaises</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 194 (2), pp.379 - 391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jcis.1997.5113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03301952v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of Pure Nonionic Alkylethoxylated Surfactants down to Low Concentrations at a Silica/Water Interface as Determined Using a HPLC Technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Nonideality of Mixtures of Pure Nonionic Surfactants Both in Solution and at Silica/Water Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Treiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 190 (2), pp.350 - 356. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jcis.1997.4884⟩</w:t>
+              <w:t xml:space="preserve">, 1996, 184 (1), pp.216 - 226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jcis.1996.0614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936762v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption Isotherms at a Silica/Water Interface of the Oligomers of Polydispersed Nonionic Surfactants of the Alkylpolyoxyethylated Series</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Quantitative trace analysis of surfactant mixtures by reversed-phase high-performance liquid chromatography with refractometric detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Treiner</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.I. Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.J. Goussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jcis.1997.5113⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 730 (1-2), pp.209 - 218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0021-9673(95)01087-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936780v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative trace analysis of surfactant mixtures by reversed-phase high-performance liquid chromatography with refractometric detection</w:t>
-[...84 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical study of highly condensed non ionic surfactants. Separation on cation exchangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Desmazieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...189 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. -L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chromatographia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 36 (1), pp.307-317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF02263883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of methodologies for quantifying simultaneously PAHs and PCBs in sediment cores: advantages and drawbacks of chromatography coupled to thermal or solvent extraction and hyperspectral imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HTC-17, Symposium on Hyphenated Techniques in Chromatography and Separation Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the factors influencing bioaccessibility of polycyclic aromatic compounds in model sediments and in a river sediment core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Chemistry and the Environment (ICCE, 17, 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une nouvelle approche expérimentale pour évaluer la bio-accessibilité de contaminants organiques persistants dans des matrices sédimentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Enhanced electrokinetic remediation of multi-contaminated dredged sediment and induced effect on their toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Ammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la pollution à la contamination dans les cours d´eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Mont-Saint-Aignan, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Electrokinetic Remediation (EREM, 16, 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Canakkale, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389340v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic compounds and Trace Metal Elements in the Eure River Watershed: Past and actual records of anthropogenic impacts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement d'une nouvelle approche expérimentale pour évaluer la bio-accessibilité de contaminants organiques persistants dans des matrices sédimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2018 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Geochemical Society; European Association of Geochemistry, Aug 2018, Boston (MA), United States</w:t>
+              <w:t xml:space="preserve">De la pollution à la contamination dans les cours d´eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966592v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced electrokinetic remediation of dredged harbor sediment co-contaminated by heavy metals and polycyclic aromatic hydrocarbons (PAHs)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Quels défis pour la dépollution électrocinétique des sédiments de dragage portuaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benamar A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Electrokinetic Remediation (EREM, 16, 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Canakkale, Turkey</w:t>
+              <w:t xml:space="preserve">Congrès-exposition international sur les sols, les sédiments et l'eau (intersol, 17, 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571722v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels défis pour la dépollution électrocinétique des sédiments de dragage portuaire ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Enhanced electrokinetic remediation of dredged harbor sediment co-contaminated by heavy metals and polycyclic aromatic hydrocarbons (PAHs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Ammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès-exposition international sur les sols, les sédiments et l'eau (intersol, 17, 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Electrokinetic Remediation (EREM, 16, 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Canakkale, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382150v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Dépollution des sols et des sédiments par des procédés électrocinétiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Organic compounds and Trace Metal Elements in the Eure River Watershed: Past and actual records of anthropogenic impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Patault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Laberdesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire industriel [3e Forum régional Chimie biosourcée Normandie]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, France Chimie Normandie, Nov&amp;atech, Nov 2018, Mont-Saint-Aignan, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2018 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geochemical Society; European Association of Geochemistry, Aug 2018, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02385046v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced electrokinetic remediation of multi-contaminated dredged sediment and induced effect on their toxicity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La Dépollution des sols et des sédiments par des procédés électrocinétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Electrokinetic Remediation (EREM, 16, 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Canakkale, Turkey</w:t>
+              <w:t xml:space="preserve">Séminaire industriel [3e Forum régional Chimie biosourcée Normandie]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France Chimie Normandie, Nov&amp;atech, Nov 2018, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557056v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental design for the optimisation of multi-residual analysis of oxygenated metabolites of PAHs (hydroxylated, quinones) in sediments</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long-term accumulation of metals and persistent pollutants (PAHs, PCBs, organochlorine pesticides) from Eure river watershed (France) in sediments: possible consequences of a dam removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Laberdesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Patault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Chemistry and the Environment (ICCE, 16, 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375608v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'arasement d'un barrage sur les la qualité et quantité des transferts sédimentaires : projet Observatoire des Sédiments de la Seine (OSS) 276</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Experimental design for the optimisation of multi-residual analysis of oxygenated metabolites of PAHs (hydroxylated, quinones) in sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Berger-Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport solide et morphodynamique des rivières (TSMR, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">International Conference on Chemistry and the Environment (ICCE, 16, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381413v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term accumulation of metals and persistent pollutants (PAHs, PCBs, organochlorine pesticides) from Eure river watershed (France) in sediments: possible consequences of a dam removal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Effet de l'arasement d'un barrage sur les la qualité et quantité des transferts sédimentaires : projet Observatoire des Sédiments de la Seine (OSS) 276</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Laberdesque</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yoann Copard</w:t>
+                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Chemistry and the Environment (ICCE, 16, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">Transport solide et morphodynamique des rivières (TSMR, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01855438v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Tools for Multi-residue Analysis of some Oxygenated Metabolites of PAHs (Hydroxylated Quinones) in Sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Berger-Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Machour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Environmental Monitoring and Analysis (ICEMA, 18, 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of electro-kinetic remediation tests enhanced by biosurfactant and chelating agent mixtures for both reconstituted and real multi-contaminated sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benamar A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Heavy Metals in the Environment (ICHMET, 18, 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advantages of Matrix Solid Phase Dispersive (MSPD) Extraction Associated to MIPS versus MAE Liquid Extraction for the Simultaneous Analysis of PAHs, PCBs and some Hydroxylated PAHs in Sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Berger-Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benamar A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Environmental Monitoring and Analysis (ICEMA 18, 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des tests de remédiation électrocinétiques avec mélanges de biosurfactants et agents chelatants pour les sédiments multi-contaminés réels et reconstitués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benamar A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants de l'Ecole doctorale sciences physiques, mathématiques et de l´information pour l´Ingénieur (8, 2016))</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are biosurfactant and chelating agent mixtures good additives for electro-kinetic remediation of multi-contaminated sediments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benamar A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on pollutant toxic ions and molecules (PTIM, 1, 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Caparica, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosurfactants as additives to increase PAH release from soils or sediment and enhance remediation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bodilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on pollutant toxic ions and molecules (PTIM, 1, 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Caparica, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les végétaux, des acteurs de la dépollution des eaux pluviales : cas des noues de voirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Edition du forum des eaux pluviales (5, 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of metals on PAHs biodegradation processes in soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Palet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Baltrons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monserrat López-Mesas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gutiérrez-Bouzán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuCheMS International Conference on chemistry and the environment (ICCE, 15, 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépollution par les noues ? Le rôle du sol et des plantes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Abattement en contaminants dans un système eau/sol/plante. Problématique des aménagements de noues végétalisées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Le Derf</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Moncond'Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence – débat de l’ADOPTA : Gestion des eaux pluviales, biodiversité en ville: les noues ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Douai, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de Marrakech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557189v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of rhamnolipid addition on two Phenanthrene (PHE) spiked soils: sorption, degradation kinetics and Phenanthrene degrading bacteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Le Derf</w:t>
+                <w:t xml:space="preserve">Trace elements and polycyclic aromatic hydrocarbons remediation by soil-plant infiltration systems: a way to decrease environmental impact of cities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Moncond'Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Environmental Pollution and Remediation (ICEPR, 14, 2014))</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557225v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace elements and polycyclic aromatic hydrocarbons remediation by soil-plant infiltration systems: a way to decrease environmental impact of cities?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Le Derf</w:t>
+                <w:t xml:space="preserve">Impact of rhamnolipid addition on two Phenanthrene (PHE) spiked soils: sorption, degradation kinetics and Phenanthrene degrading bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Crampon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Bodilis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cebron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Le Havre, France</w:t>
+              <w:t xml:space="preserve">International Conference on Environmental Pollution and Remediation (ICEPR, 14, 2014))</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558711v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche scientifique pluridisciplinaire au service de l’innovation de la gestion des eaux pluviales : 3 ans de collaboration pour dégager des éléments de conception des noues de voiries.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Dépollution par les noues ? Le rôle du sol et des plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association scientifique et technique pour l’eau et l’environnement (93, 2014 ASTEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Orléans, France</w:t>
+              <w:t xml:space="preserve">Conférence – débat de l’ADOPTA : Gestion des eaux pluviales, biodiversité en ville: les noues ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570628v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'addition de Rhamnolipide dans un sol dopé avec du Phénanthrène (PHE) : adsorption, dégradation et bactéries impliquées.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">La recherche scientifique pluridisciplinaire au service de l’innovation de la gestion des eaux pluviales : 3 ans de collaboration pour dégager des éléments de conception des noues de voiries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moncond'Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des sciences de la Terre (RST, 24, 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association scientifique et technique pour l’eau et l’environnement (93, 2014 ASTEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570622v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-chemical and microbial characterization in (near-) rhizosphere soil planted with macrophytes to investigate PAHs and TEs phytoremediation processes at the soil-root interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Moncond'Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESSC International Conference on the general theme Biogeochemical Processes at Air-Soil-Water Interfaces and Environmental Protection (ASWEP, 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Imola, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abattement en contaminants dans un système eau/sol/plante. Problématique des aménagements de noues végétalisées.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V Moncond'Huy</w:t>
+                <w:t xml:space="preserve">Impact de l'addition de Rhamnolipide dans un sol dopé avec du Phénanthrène (PHE) : adsorption, dégradation et bactéries impliquées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Crampon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Bodilis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de Marrakech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">Réunion des sciences de la Terre (RST, 24, 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557200v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la biodisponibilité des HAP dans 5 sols naturels contrastés : Impact des caractères physico-chimiques du sol et des communautés bactériennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bodilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Akpa-Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Machour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GRR sciences de l’environnement, gestion des risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical strategies to evaluate polycyclic aromatic hydrocarbons (PAHs) bioavailability in soils; correlation with their biodegradability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bodilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Akpa-Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuCheMS International Conference on Chemistry and the Environment (ICCE, 14, 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies analytiques pour évaluer la biodisponibilité des HAP dans les sols; corrélation avec leur atténuation par biodégradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Machour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bodilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Akpa-Venceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès francophone sur les sciences séparatives et les couplages de l'AFSEP (10, 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofilters to improve road runoff quality: interactions between water, soil and the biosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moncond'Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque recherche de la Fédération Gay Lussac : la chimie et la ville de demain (4, 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a large scale outdoor mesocosm to investigate heavy metals and polycyclic aromatic hydrocarbons phyto-and bio-remediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Peruisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Ecole doctorale normande de chimie (JEDNC, 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Saint-Etienne-du-Rouvray, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dégradation des HAPs et impact sur les communautés microbiennes telluriques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Akpa-Venceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d’études des sols (11, 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement des sédiments de dragage par un procédé électrocinétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M T Ammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GRR sciences de l’environnement, gestion des risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between the bacterial community diversity and Polycyclic Aromatic Hydrocarbon (PAHs) contaminations in agricultural soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Niepceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Polycyclic Aromatic Compounds (ISPAC, 23, 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Munster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du potentiel de dégradation bactérienne des HAP (hydrocarbures aromatiques polycycliques) en estuaire de Seine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Niepceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Motelay-Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GRR sciences de l’environnement, gestion des risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement des sédiments de dragage : analyse du comportement en chambre de dépôt et d'un processus de transfert de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Ammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.Q. Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GRR sciences de l’environnement, gestion des risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La détection par fluorescence native induite par laser en électrophorèse capillaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes journées d’électrophorèse de Xavier Bichat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARACTERISATION DE POLLUANTS DE TYPE HAP A L'ECHAPPEMENT DE MOTEURS DIESEL: PRELEVEMENT ET ANALYSE DE L'EFFLUENT GAZEUX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du réseau GRR énergie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, St Etienne du Rouvray, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du Potentiel de Dégradation Bactérienne des HAP en Estuaire de Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Niepceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Motelay-Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Bodilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Congres of Limnology-Oceanographie, UOF 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Mont Saint Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’intérêt de l’usage de la pyridine pour l’extraction des Hydrocarbures Aromatiques Polycycliques et de leurs dérivés nitrés à partir de particules Diesel en vue de leur analyse par chromatographie gazeuse/spectrométrie de masse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journée Chimie pour l’Analyse, réseau CRUNCh, 18 juin 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MESURE DE POLLUANTS DE TYPE HAP A L'ECHAPPEMENT DE MOTEURS DIESEL: PRELEVEMENT ET PREPARATION D'ECHANTILLONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Club Chromatographie du Val de Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Mont saint Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTEREST OF CSF ABETA/TAU INDEX IN ALZHEIMER’S POSITIVE DIAGNOSIS.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimisation de l’extraction par micro-ondes d’hydrocarbures aromatiques polycycliques et leurs dérivés nitrés à partir de particules de suies issues de moteurs Diesel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Oukebdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Desbène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dionnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Conference Clinical Trials on Alzheimer’s Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Montpellier, France. pp.531</w:t>
+              <w:t xml:space="preserve">1er symposium de chimie et biologie analytiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907406v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l’extraction par micro-ondes d’hydrocarbures aromatiques polycycliques et leurs dérivés nitrés à partir de particules de suies issues de moteurs Diesel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Dionnet</w:t>
+                <w:t xml:space="preserve">Analyse chimique des particules fines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Oukebdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er symposium de chimie et biologie analytiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Montpellier, France</w:t>
+              <w:t xml:space="preserve">colloque CNRT combustion et moteur: réduction des émissions, santé et environnement, une approche interdiscplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945304v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse chimique des particules fines</w:t>
-[...119 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Analyse chromatographique de formulations tensioactives complexes. Etude de leur devenir aux interfaces liquide/solide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée jeunes chercheurs de la Société Française de Chimie, novembre 1995, Rouen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1995, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13456,6870 +13115,6870 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de deux méthodes chromatographiques (avec et sans solvants) pour extraire et quantifier les hydrocarbures polyaromatiques dans les sédiments et ouverture à l'analyse par imagerie hyperspectrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin S. Jack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès francophone sur les sciences séparatives et les couplages SEP'21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning and deep learning for retro-observation of critical zone processes with hyperspectral imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dô Ambroise Judicaël Sanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Auboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OZCAR TERENO International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse simultanée d’hydrocarbures aromatiques polycycliques et de leurs dérivés nitrés et oxygénés par couplage thermodésorption-GC-MS/MS : optimisation des conditions de thermodésorption par plan de criblage définitif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Carrasco-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès francophone sur les sciences séparatives et les couplages de l'AFSEP (13, 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluxes of Particulate Trace Metal Elements and Organic Compounds (PAHs, PCBs) in the Eure River Watershed (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union (AGU) Fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington (DC), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a mixture of metals on PAHs biodegradation processes in soils.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Le Derf</w:t>
+                <w:t xml:space="preserve">Long-term records of Trace Metal Elements in sediment cores: Anthropogenic impacts in The Eure River Watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Patault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reunión Nacional de Dioxinas, Furanos y Compuestos Orgánicos Persistentes Relacionados (5, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire de la fédération SCALE, sciences de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570603v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic compounds and Trace Metal Elements in the Eure River Watershed: Past and actual records of anthropogenic impacts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gardes</w:t>
+                <w:t xml:space="preserve">Influence of a mixture of metals on PAHs biodegradation processes in soils.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Baltrons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monserrat Lopez-Mesas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vilaseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Gutiérrez-Bouzán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Debret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Edouard Patault</w:t>
+                <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Reunión Nacional de Dioxinas, Furanos y Compuestos Orgánicos Persistentes Relacionados (5, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558311v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la décontamination chimique par photolyse d'eaux environnementales : mise au point de méthodes analytiques pour des pesticides cibles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Organic compounds and Trace Metal Elements in the Eure River Watershed: Past and actual records of anthropogenic impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P Penalva</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès francophone sur les sciences séparatives et les couplages de l'AFSEP (12, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557088v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term records of trace metal elements in core sediments: anthropogenic impacts in the Eure river watershed</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Deloffre</w:t>
+                <w:t xml:space="preserve">Etude de la décontamination chimique par photolyse d'eaux environnementales : mise au point de méthodes analytiques pour des pesticides cibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ferhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Egel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Penalva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union (AGU) Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nouvelle-Orléans (LA), United States. </w:t>
+              <w:t xml:space="preserve">Congrès francophone sur les sciences séparatives et les couplages de l'AFSEP (12, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01855428v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental design for the optimization of multi-residual analysis of oxygenated metabolites of PAHs (hydroxyl, quinones) in sediments</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long-term records of trace metal elements in core sediments: anthropogenic impacts in the Eure river watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Patault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès francophone sur les sciences séparatives et les couplages de l'AFSEP (12, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union (AGU) Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nouvelle-Orléans (LA), United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374950v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term records of Trace Metal Elements in sediment cores: Anthropogenic impacts in The Eure River Watershed</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental design for the optimization of multi-residual analysis of oxygenated metabolites of PAHs (hydroxyl, quinones) in sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Berger-Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de la fédération SCALE, sciences de l’environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Congrès francophone sur les sciences séparatives et les couplages de l'AFSEP (12, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570613v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remédiation électrocinétique des sédiments de dragage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Forget-Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GRR sciences de l’environnement, gestion des risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical developments for the analysis of oxygenated metabolites of PAHs (Hydroxylated, Quinones) in sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Berger-Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Machour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Dam Removal a Benefit for Environment? Input of Sedimentary Archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Laberdesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union (AGU) Fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Francisco (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of analytical methods for the analysis of contaminants in sediment after electro-kinetic treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Are biosurfactant and chelating agent mixtures good additives for electro-kinetic remediation of multi-contaminated sediments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l’Ecole doctorale normande Sciences Physiques, Mathématiques et de l’Information pour l’Ingénieur (SPMII)SPMII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saint-Etienne-du-Rouvray, France</w:t>
+              <w:t xml:space="preserve">International conference on pollutant toxic ions and molecules (PTIM, 1, 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Caparica, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558344v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are biosurfactant and chelating agent mixtures good additives for electro-kinetic remediation of multi-contaminated sediments?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Development of analytical methods for the analysis of contaminants in sediment after electro-kinetic treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benamar Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on pollutant toxic ions and molecules (PTIM, 1, 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Caparica, Portugal</w:t>
+              <w:t xml:space="preserve">Journées de l’Ecole doctorale normande Sciences Physiques, Mathématiques et de l’Information pour l’Ingénieur (SPMII)SPMII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint-Etienne-du-Rouvray, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558361v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité contrastée des bactéries dégradant le phénanthrène dans le sol et faible impact de l’ajout de rhamnolipide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Bodilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM, 7, 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archivages croisés de la dynamique hydro-sédimentaire et de l'histoire des activités polluantes dans le bassin de la Seine : le point sur une carotte sédimentaire prélevée dans l'Eure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de sédimentologie (15, 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical methods for the analysis of organic and inorganic contaminants in sediment after electro-kinetic treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GRR SCALE sciences de l'environnement, gestion des risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement in electrokinetic remediation of heavy metals and pahs from dredged marine sediment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Comparison of three macrophytes to remediate co- contaminated soils with polycyclic aromatic hydrocarbons (PAHs) and trace elements (TEs): implications for green urban infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Moncond'Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Sediment Management (I2SM, 4, 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Ferrare, Italy</w:t>
+              <w:t xml:space="preserve">International Congress on Phytoremediation of Polluted Soils (PPS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vigo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557972v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of rhamnolipid addition on two Phenanthrene spiked soils: sorption, degradation kinetics and Phenanthrene degrading bacteria</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement in electrokinetic remediation of heavy metals and pahs from dredged marine sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M T Ammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GRR SCALE sciences de l'environnement, gestion des risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Mont-Saint-Aignan, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Sediment Management (I2SM, 4, 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Ferrare, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571203v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of rhamnolipid addition on two phenanthrene (PHE) spiked soils: sorption, degradation kinetics and phenanthrene degrading bacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact of rhamnolipid addition on two Phenanthrene spiked soils: sorption, degradation kinetics and Phenanthrene degrading bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Bodilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Séminaire du GRR SCALE sciences de l'environnement, gestion des risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571214v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of three macrophytes to remediate co- contaminated soils with polycyclic aromatic hydrocarbons (PAHs) and trace elements (TEs): implications for green urban infrastructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V Moncond'Huy</w:t>
+                <w:t xml:space="preserve">Impact of rhamnolipid addition on two phenanthrene (PHE) spiked soils: sorption, degradation kinetics and phenanthrene degrading bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Crampon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Bodilis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Phytoremediation of Polluted Soils (PPS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Vigo, Spain</w:t>
+              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557136v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical strategies to evaluate polycyclic aromatic hydrocarbons (PAHs) bioavailability in soils; correlation with their biodegradability</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biofilters to improve road runoff quality: interactions between water, soil and the biosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Legras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558730v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des sédiments par procédé électrocinétique</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analytical strategies to evaluate polycyclic aromatic hydrocarbons (PAHs) bioavailability in soils; correlation with their biodegradability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Crampon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bodilis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Akpa-Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mofaddel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GRR sciences de l’environnement, gestion des risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Mont-Saint-Aignan, France</w:t>
+              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559721v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilters to improve road run-off quality : interactions between water, soil and the biosphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Traitement des sédiments par procédé électrocinétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M T Ammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Legras</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Derf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of the Urban Soils Working Group (SUITMA, 7, 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Torun, Poland</w:t>
+              <w:t xml:space="preserve">Séminaire du GRR sciences de l’environnement, gestion des risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557301v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilters to improve road runoff quality: interactions between water, soil and the biosphere</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Biofilters to improve road run-off quality : interactions between water, soil and the biosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Legras</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Caen, France</w:t>
+              <w:t xml:space="preserve">International Conference of the Urban Soils Working Group (SUITMA, 7, 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Torun, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559745v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New analytical strategies to evaluate bioavailability of polycyclic aromatic hydrocarbons (PAH) in dissimilar soils</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Analysis of hydroxylated metabolites of polycyclic aromatic hydrocarbons in soils. Comparison study between selective purification with molecularly imprinted polymers -HPLC/FLD and BSTFA silylation -GC/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Baltrons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M López-Mesas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Palet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'Ecole doctorale normande de chimie (JEDNC, 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Saint-Etienne-du-Rouvray, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Chromatography (ISC, 29, 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Torun, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559621v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of hydroxylated metabolites of polycyclic aromatic hydrocarbons in soils. Comparison study between selective purification with molecularly imprinted polymers -HPLC/FLD and BSTFA silylation -GC/MS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">New analytical strategies to evaluate bioavailability of polycyclic aromatic hydrocarbons (PAH) in dissimilar soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Crampon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Machour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Akpa-Venceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Chromatography (ISC, 29, 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Torun, Poland</w:t>
+              <w:t xml:space="preserve">Journée de l'Ecole doctorale normande de chimie (JEDNC, 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Saint-Etienne-du-Rouvray, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557918v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New analytical strategies to evaluate the bioavailable fraction of polycyclic aromatic hydrocarbons (PAHs) in dissimilar soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Machour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Mofaddel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on chromatography (ISC, 29, 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Torun, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la chambre de dépot de Tancarville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Ammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benamar Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.Q. Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GRR sciences de l’environnement, gestion des risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a large scale outdoor mesocosm to investigate heavy metals and polycyclic aromatic hydrocarbons phyto- and bio-remediation,</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Heavy metals removal from dredged sediments using electrokinetics process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M T Ammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaquing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer school on Contaminated Soils: from characterization to remediation, Université Paris-Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Heavy Metals in the Environment (ICHMET, 16, 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571223v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy metals removal from dredged sediments using electrokinetics process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Design of a large scale outdoor mesocosm to investigate heavy metals and polycyclic aromatic hydrocarbons phyto- and bio-remediation,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Peruisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Marcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Heavy Metals in the Environment (ICHMET, 16, 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Summer school on Contaminated Soils: from characterization to remediation, Université Paris-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558079v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between the bacterial community diversity and diffuse polycyclic aromatic hydrocarbons (PAHs) contaminations in agricultural soils</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Effect of a cyclolipopeptidic biosurfactant on pahs sorption by sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammami Mohamed Tahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benamar Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duclairoir-Poc Cécile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of European Microbiologists (FEMS, 4, 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">European Meeting on Environmental Chemistry (EMEC, 12, 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571244v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decontamination of dredged sediments containing ETM and PAHs by electroremediation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Interactions between the bacterial community diversity and diffuse polycyclic aromatic hydrocarbons (PAHs) contaminations in agricultural soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Niepceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bailleul Caroline</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meeting on Environmental Chemistry (EMEC, 12, 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Congress of European Microbiologists (FEMS, 4, 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557886v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des sédiments de dragage en chambre de dépot</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Decontamination of dredged sediments containing ETM and PAHs by electroremediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Huaquing Wang</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammami Mohamed Tahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benamar Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legras Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailleul Caroline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GRR sciences de l’environnement, gestion des risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Mont-Saint-Aignan, France</w:t>
+              <w:t xml:space="preserve">European Meeting on Environmental Chemistry (EMEC, 12, 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571254v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a cyclolipopeptidic biosurfactant on pahs sorption by sediments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Evolution des sédiments de dragage en chambre de dépot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Ammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaquing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meeting on Environmental Chemistry (EMEC, 12, 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Séminaire du GRR sciences de l’environnement, gestion des risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557889v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la taille des particules en suspension sur leur transfert dans un milieu poreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Ammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huaquing Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Sols Non Saturés et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Tlemcen, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet RESSOLV : REstauration des Sédiments et des SOLs Vulnérables.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Akpa-Venceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Tahar Ammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GRR Sciences de l'Environnement-Analyse et gestion des risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DESEQUESTRATION DE POLLUANTS DE TYPE HYDROCARBURES AROMATIQUES POLYCYCLIQUES A L'INTERFACE EAU/SEDIMENTS A L'AIDE DE TENSIOACTIFS D'ORIGINE SYNTHETIQUE OU BIOLOGIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Groboillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Sahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congrès francophone des sciences séparatives, SEP’09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycloclasticus spp. but also Pseudomonas spp. as PAH degrading bacteria in the Seine estuary (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Niepceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Motelay-Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Bodilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Congress of European Microbiologists, FEMS 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fluorescence native à 224 nm : Vers un nouveau mode de détection à fortes potentialités pour les techniques séparatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Desbène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes journée de l’IFRMP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Evreux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the potentialities of a Laser Induced Native Fluorescence Detector for Capillary Electrophoresis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Etude des potentialités en électrophorèse capillaire et nano-LC d’un détecteur à fluorescence native induite par laser UV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L Desbène</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Symposium on Chromatography ISC’08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Münster, Germany</w:t>
+              <w:t xml:space="preserve">1ère Journée Chimie pour l’Analyse, réseau CRUNCh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557989v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des potentialités en électrophorèse capillaire et nano-LC d’un détecteur à fluorescence native induite par laser UV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Study of the potentialities of a Laser Induced Native Fluorescence Detector for Capillary Electrophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. de Vandière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L Desbène</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée Chimie pour l’Analyse, réseau CRUNCh</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Mont-Saint-Aignan, France</w:t>
+              <w:t xml:space="preserve">27th International Symposium on Chromatography ISC’08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Münster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571280v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTIMISATION DE L'EXTRACTION PAR FLUIDE SUPERCRITIQUE D'HYDROCARBURES AROMATIQUES POLYCYCLIQUES ET DE LEURS DÉRIVÉS NITRÉS ADSORBÉS SUR DES PARTICULES DIESEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Oukebdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congrès Francophone des sciences séparatives SEP'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPARISON OF HOT SOXHLET EXTRACTION, MICROWAVE ASSISTED EXTRACTION, SUPERCRITICAL FLUID EXTRACTION AND ACCELERATED SOLVENT EXTRACTION FOR THE DETERMINATION OF POLYCYCLIC AROMATIC HYDROCARBONS ADSORBED ON A REFRACTORY DIESEL PARTICULATE MATTER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Oukebdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st international symposium on High Performance Liquid Phase Separations and related techniques, HPLC 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de l’extraction par micro-ondes d’hydrocarbures aromatiques polycycliques et leurs dérivés nitrés à partir de particules de suies issues de moteurs Diesel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Oukebdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Desbène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er symposium de chimie et biologie analytiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COLLECT IN AQUEOUS PHASE OF PAH PRESENT AT TRACE LEVELS IN AN AIR STREAM AND QUANTIFICATION BY SPE-HPLC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Robin</w:t>
+                <w:t xml:space="preserve">Collect in aqueous phase of PAH present at trace levels in an air stream and quatification by SPE-HPLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Oukebdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Symposium on Chromatography ISC’04</w:t>
+              <w:t xml:space="preserve">25th International Symposium on Chromatography, ISC 04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558022v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collect in aqueous phase of PAH present at trace levels in an air stream and quatification by SPE-HPLC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P.L. Desbène</w:t>
+                <w:t xml:space="preserve">COLLECT IN AQUEOUS PHASE OF PAH PRESENT AT TRACE LEVELS IN AN AIR STREAM AND QUANTIFICATION BY SPE-HPLC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Oukebdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Desbène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Symposium on Chromatography, ISC 04</w:t>
+              <w:t xml:space="preserve">25th International Symposium on Chromatography ISC’04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945714v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collecte en phase aqueuse d’hydrocarbures aromatiques p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Oukebdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque CNRT combustion et moteur : réduction des émissions, santé et environnement, une approche interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical investigation of the self desorption of the oligomers of mixtures of a polydisperse ethoxylated surfactant with SDS from a silica/water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Treiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th european chemistry at interfaces conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Vladimir, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence de la désorption spontanée de mélanges de tensioactifs anioniques / non ioniques à partir d’une interface eau / silice au moyen d’une technique d’analyse associant chromatographie liquide de paires d’ions et extraction liquide / solide.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.I. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Treiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEP 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous quantitative trace analysis of anionic and non ionic surfactants mixtures by reversed phase liquid chromatography.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Contribution à l’élucidation des mécanismes d’adsorption de formulations tensio - actives aux interfaces liquide / solide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.I. Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Treiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPLC 99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1999, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">SEP 99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1999, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948120v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des propriétés d’adsorption des tensio - actifs aux interfaces liquide / solide pour étudier certaines caractéristiques des surfaces solides.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Simultaneous quantitative trace analysis of anionic and non ionic surfactants mixtures by reversed phase liquid chromatography.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.I. Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Geulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Treiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEP 99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1999, Lyon, France</w:t>
+              <w:t xml:space="preserve">HPLC 99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948115v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l’élucidation des mécanismes d’adsorption de formulations tensio - actives aux interfaces liquide / solide.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Utilisation des propriétés d’adsorption des tensio - actifs aux interfaces liquide / solide pour étudier certaines caractéristiques des surfaces solides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.I. Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Treiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEP 99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1999, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948108v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfactant mixtures at interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Treiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72 th Meeting of American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Park, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of mixtures of non ionic surfactants on silica dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Treiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Dispersed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1998, Jadavpur, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative analysis of nonionic surfactant mixtures using HPLC and refractometric detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L Desbène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.J. Goussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th international symposium on High Performance Liquid Phase Separations and related techniques, HPLC’95</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1995, Innsbrück, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse par spectrométrie de masse FAB de solutions diluées de tensioactifs polyoxyéthylénés. Application à l’étude de leur adsorption sur la silice en solution aqueuse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L Desbène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Desmazieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Morizur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées françaises de spectrométrie de masse (JFSM, 11, 1994)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1994, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical study of highly condensed non-ionic surfactants. Separation on cation exchangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Desmazieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXème congrès international de chromatographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1992, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20329,87 +19988,87 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative chemical and biological remediation processes for soil decontamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20419,397 +20078,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrokinetic Remediation for Environmental Security and Sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majeti Narasimha Vara Prasad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley, 1, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119670186.ch5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to QGIS</w:t>
-[...128 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Analytical methodologies for the control of particle-phase polycyclic aromatic compounds from diesel engine exhausts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Machour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Bari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diesel Engine Combustion, Emissions and Condition Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INTECH Open Science, pp.91-116, 2012, 978-953-51-1120-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/53725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId466"/>
+      <w:footerReference w:type="default" r:id="rId446"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20956,51 +20485,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05122793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bassimon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Merlet-Machour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36557-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04745287v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffen Legeard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vaccaro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Moufarrej" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2024.102328" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420873v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benjelloun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Merlet-Machour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Heutte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-023-04842-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04011915v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Halfadji" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Touabet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Derf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-021-01049-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04011944v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Humbert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cosme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123735" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04011969v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Jungers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles-Eric Seralini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10110670" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04011929v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Tahar Ammami" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benamar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10040553" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03408333v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.117769" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03408334v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Mengin-Fondragon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Frouard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2021.05.038" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03408331v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berger-Brito" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benamar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulang&#233;-Lecomte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121601" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03408339v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03188432v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Humbert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Levaillant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104749" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615076v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1153-2020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02891078v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Ammami" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Song" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136462" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556187v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138249" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02891088v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136488" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334133v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcotte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.121499" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02504266v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104513" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330487v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Giusti-Petrucciani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.04.063" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360952v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodilis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.07.088" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024471v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Berger-Brito" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Machour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Morin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10337-018-3584-3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710450v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baltrons" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#243;pez-Mesas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilaseca" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guti&#233;rrez-Bouz&#225;n" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.02.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046293v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Leroy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legras" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moncond'Huy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.11.195" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330470v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Le Derf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406638.2017.1326947" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928202v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Tian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulang&#233;-Lecomte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Giusti-Petrucciani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duflot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.094" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597866v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crampon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C&#233;bron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uroz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Derf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.03.053" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046199v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.04.059" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZT0KXHF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409809v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lederf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moncond'Huy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.027" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138236v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Ammami" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir Poc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaqing Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.12.087" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW4GK8SG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138243v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Machour" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.03.020" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170410v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Raux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3064-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365059v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2799-6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996954v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niepceron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Beguet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin-Laurent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2258-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138253v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailleul" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-013-0395-9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149624v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poisson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubrays" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Basle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.03.012" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140343v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015837v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Baltrons" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monserrat Lopez-Mesas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Palet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3AY41227J" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365073v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammami" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lederf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20130101004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996944v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.07.062" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-941LF10T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996945v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.05.040" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMJHVDJM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992065v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Preterre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dionnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2010.12.074" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNQNRW0S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016653v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016623v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groboillot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992062v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J G Feuilloley" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms12031787" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138838v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benamar A." TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138841v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Oukebdane" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2010.04.027" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HC79M8X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365154v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M&#233;ry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alekseev" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barbier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881098" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D1A6FDD94A72D0C11363092831072158935791E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365148v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Oukebdane" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2009.07.038" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440125v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merlin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motelay-Massei" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barray" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2009.00788.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365158v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1684-2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XNW3Z2K3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00625053v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Soto" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arbus" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ceccaldi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Couratier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03028618" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00624952v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gillette-Guyonnet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abellan van Kan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Aquino" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02983204" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365164v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Portetkoltalo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Oukebdane" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Robin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2006.06.043" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59HLP6ZJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365180v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dionnet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L Desb&#232;ne" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936044v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Koltalo-Portet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Treiner" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(03)00050-X" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBN4SLNP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936508v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Treiner" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la001785p" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-41LB93JH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936658v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I. Portet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(00)00225-9" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R55TQP5D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936741v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1998.5851" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG0CQ80C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301952v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jugie" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936762v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1997.4884" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ0PCQSM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936780v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1997.5113" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/068B0BEC7386BCEE73DB73AF5A0B8BB4D86BF879/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936813v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Goussot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0021-9673(95)01087-4" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH5X0T83-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936943v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1996.0614" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10LNK298-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365243v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desmazieres" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -L. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02263883" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-51X244KF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03408413v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Humbert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374992v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02389340v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966592v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Laberdesque" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571722v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Song" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02382150v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385046v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557056v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375608v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381413v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855438v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02379419v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02380516v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02379413v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02380407v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02379200v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384015v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378536v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379121v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Palet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monserrat L&#243;pez-Mesas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557189v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557225v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558711v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Leroy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Moncond'Huy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570628v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Marcotte" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570622v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557152v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557200v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558739v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557250v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mofaddel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557258v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Akpa-Venceslas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557273v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559586v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peruisset" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570645v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gangneux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559698v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Ammami" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570661v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Niepceron" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570650v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Motelay-Massei" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barray" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559666v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Q. Wang" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570670v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garnier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559644v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570682v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557877v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557872v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907406v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gabelle" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roche" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;ny" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Touchon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945304v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570687v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Robin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570700v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03408423v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin S. Jack" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375408v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#244; Ambroise Judica&#235;l Sanon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Auboiron" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374918v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carrasco-Cabrera" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570573v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570603v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Guti&#233;rrez-Bouz&#225;n" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558311v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557088v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ferhi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Egel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Penalva" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855428v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374950v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570613v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571110v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forget-Leray" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558325v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571142v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558344v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benamar Ahmed" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558361v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571193v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571180v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571163v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557972v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571203v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571214v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557136v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558730v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559721v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557301v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559745v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559621v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557918v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L&#243;pez-Mesas" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Palet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557913v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571233v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brasselet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571223v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558079v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaquing Wang" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571244v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557886v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammami Mohamed Tahar" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legras Marc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailleul Caroline" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571254v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557889v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duclairoir-Poc C&#233;cile" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571261v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559693v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557905v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duclairoir Poc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Groboillot" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sahed" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Orange" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571275v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558118v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vieillard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557989v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Vandi&#232;re" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571280v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558053v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559561v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558038v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558022v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945714v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945740v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945933v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946588v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948120v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Geulin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948115v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948108v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948240v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948158v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571293v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571304v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desmazieres" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Morizur" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571311v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558145v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03408344v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ribeiro" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majeti Narasimha Vara Prasad" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119670186.ch5" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607932v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moyroud" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119457091.ch1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365119v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/53725" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05563674v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Moufarrej" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Limousin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Castilla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffen Legeard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vievard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36882-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05122793v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bassimon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Merlet-Machour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36557-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04745287v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vaccaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2024.102328" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benjelloun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Merlet-Machour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Heutte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-023-04842-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04011915v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Halfadji" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Touabet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Derf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-021-01049-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04011944v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Humbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cosme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123735" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04011969v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Jungers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles-Eric Seralini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10110670" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04011929v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Tahar Ammami" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benamar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10040553" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03408333v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.117769" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03408334v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Mengin-Fondragon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Frouard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2021.05.038" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03408331v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berger-Brito" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benamar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulang&#233;-Lecomte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121601" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03408339v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03188432v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Humbert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Levaillant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104749" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615076v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1153-2020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02891078v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Ammami" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Song" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136462" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02891088v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136488" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556187v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138249" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334133v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcotte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.121499" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02504266v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104513" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330487v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Giusti-Petrucciani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.04.063" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360952v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodilis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.07.088" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024471v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Berger-Brito" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Machour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Morin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10337-018-3584-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710450v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baltrons" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#243;pez-Mesas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilaseca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guti&#233;rrez-Bouz&#225;n" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.02.013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046293v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Leroy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legras" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moncond'Huy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.11.195" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330470v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Le Derf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406638.2017.1326947" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928202v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Tian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulang&#233;-Lecomte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Giusti-Petrucciani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duflot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.094" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597866v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crampon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C&#233;bron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uroz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Derf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.03.053" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046199v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.04.059" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZT0KXHF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409809v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lederf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moncond'Huy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.027" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138236v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Ammami" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir Poc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaqing Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.12.087" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW4GK8SG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138243v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Machour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.03.020" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170410v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Raux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3064-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996954v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niepceron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Beguet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin-Laurent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quillet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2258-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365059v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2799-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138253v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailleul" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-013-0395-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149624v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poisson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubrays" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Basle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.03.012" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140343v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015837v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Baltrons" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monserrat Lopez-Mesas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Palet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3AY41227J" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996944v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.07.062" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-941LF10T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365073v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammami" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lederf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20130101004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996945v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.05.040" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMJHVDJM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992065v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Preterre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dionnet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2010.12.074" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNQNRW0S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016653v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016623v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groboillot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992062v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J G Feuilloley" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms12031787" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138838v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benamar A." TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138841v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Oukebdane" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2010.04.027" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HC79M8X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440125v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merlin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motelay-Massei" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barray" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2009.00788.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365154v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M&#233;ry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alekseev" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barbier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881098" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D1A6FDD94A72D0C11363092831072158935791E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365148v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Oukebdane" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2009.07.038" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365158v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1684-2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XNW3Z2K3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365180v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dionnet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L Desb&#232;ne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365164v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Portetkoltalo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Oukebdane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Robin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2006.06.043" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59HLP6ZJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936044v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Koltalo-Portet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Treiner" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(03)00050-X" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBN4SLNP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936508v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Treiner" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la001785p" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-41LB93JH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936658v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I. Portet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(00)00225-9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R55TQP5D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936741v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1998.5851" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG0CQ80C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936762v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1997.4884" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ0PCQSM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936780v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1997.5113" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/068B0BEC7386BCEE73DB73AF5A0B8BB4D86BF879/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936943v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1996.0614" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10LNK298-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936813v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Goussot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0021-9673(95)01087-4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH5X0T83-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365243v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desmazieres" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -L. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02263883" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-51X244KF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03408413v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Humbert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374992v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557056v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02389340v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02382150v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571722v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Song" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966592v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Laberdesque" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385046v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855438v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375608v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381413v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02379419v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02380516v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02379413v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02380407v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02379200v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384015v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378536v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379121v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Palet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monserrat L&#243;pez-Mesas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557200v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Leroy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Moncond'Huy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558711v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557225v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557189v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570628v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Marcotte" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557152v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570622v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558739v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557250v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mofaddel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557258v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Akpa-Venceslas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557273v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559586v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peruisset" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570645v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gangneux" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559698v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Ammami" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570661v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Niepceron" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570650v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Motelay-Massei" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barray" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559666v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Q. Wang" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570670v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garnier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559644v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570682v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557877v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557872v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945304v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570687v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Robin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570700v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03408423v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin S. Jack" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375408v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#244; Ambroise Judica&#235;l Sanon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Auboiron" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374918v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carrasco-Cabrera" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570573v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570613v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570603v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Guti&#233;rrez-Bouz&#225;n" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558311v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557088v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ferhi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Egel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Penalva" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855428v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374950v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571110v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forget-Leray" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558325v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571142v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558361v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558344v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benamar Ahmed" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571193v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571180v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571163v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557136v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557972v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571203v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571214v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559745v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558730v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559721v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557301v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557918v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L&#243;pez-Mesas" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Palet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559621v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557913v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571233v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brasselet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558079v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaquing Wang" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571223v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557889v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammami Mohamed Tahar" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duclairoir-Poc C&#233;cile" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571244v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557886v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legras Marc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailleul Caroline" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571254v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571261v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559693v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557905v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duclairoir Poc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Groboillot" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sahed" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Orange" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571275v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558118v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vieillard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571280v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557989v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Vandi&#232;re" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558053v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559561v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558038v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945714v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558022v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945740v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945933v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946588v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948108v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948120v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Geulin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948115v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948240v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948158v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571293v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571304v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desmazieres" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Morizur" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571311v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558145v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03408344v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ribeiro" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majeti Narasimha Vara Prasad" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119670186.ch5" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365119v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/53725" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>