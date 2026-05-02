--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -100,429 +100,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of industrial fire-related chemical markers in French rivers and underground water using chromatography hyphenated to high-resolution mass spectrometry systems for nontarget screening</w:t>
+                <w:t xml:space="preserve">Development of an eco-friendly alternative to a standard cyclodextrin extraction method for understanding the relationship between the bioaccessibility of polyaromatic compounds and some industrial soil properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Moufarrej</w:t>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Limousin</w:t>
+                <w:t xml:space="preserve">Chloé Bassimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Castilla</w:t>
+                <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffen Legeard</w:t>
+                <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Vievard</w:t>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (35), pp.20971-20990. </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-025-36882-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-36557-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05563674v1</w:t>
+                <w:t xml:space="preserve">hal-05122793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an eco-friendly alternative to a standard cyclodextrin extraction method for understanding the relationship between the bioaccessibility of polyaromatic compounds and some industrial soil properties</w:t>
+                <w:t xml:space="preserve">Nontargeted screening of air samples using TD-GC-HRMS to identify volatile compounds as markers of an industrial plant fire in Rouen, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+                <w:t xml:space="preserve">Tiffen Legeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Bassimon</w:t>
+                <w:t xml:space="preserve">Séverine Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
+                <w:t xml:space="preserve">Marie Vaccaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Crampon</w:t>
+                <w:t xml:space="preserve">Lamia Moufarrej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+                <w:t xml:space="preserve">Mélanie Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.102328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-025-36557-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apr.2024.102328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05122793v1</w:t>
+                <w:t xml:space="preserve">hal-04745287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nontargeted screening of air samples using TD-GC-HRMS to identify volatile compounds as markers of an industrial plant fire in Rouen, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Identification of industrial fire-related chemical markers in French rivers and underground water using chromatography hyphenated to high-resolution mass spectrometry systems for nontarget screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Moufarrej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Castilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffen Legeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Mignot</w:t>
+                <w:t xml:space="preserve">Juliette Vievard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.102328. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (35), pp.20971-20990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apr.2024.102328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-36882-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745287v1</w:t>
+                <w:t xml:space="preserve">hal-05563674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaugmentation Effect of Absidia Cylindrospora on a PAHs and Trace Metals Co-Contaminated Soil within a 3-Month Microcosm-Experiment</w:t>
               </w:r>
@@ -655,51 +655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoremediation of PCB: contaminated Algerian soils using native agronomics plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Halfadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Touabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -828,51 +828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 250, pp.123735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -900,499 +900,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petroleum in pesticides: a need to change regulatory toxicology.</w:t>
+                <w:t xml:space="preserve">Enhanced Electroremediation of Metals from Dredged Marine Sediment under Periodic Voltage Using EDDS and Citric Acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Jungers</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mohamed-Tahar Ammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles-Eric Seralini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (11), pp.670. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (4), pp.553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxics10110670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse10040553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011969v1</w:t>
+                <w:t xml:space="preserve">hal-04011929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Electroremediation of Metals from Dredged Marine Sediment under Periodic Voltage Using EDDS and Citric Acid</w:t>
+                <w:t xml:space="preserve">Petroleum in pesticides: a need to change regulatory toxicology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed-Tahar Ammami</w:t>
+                <w:t xml:space="preserve">Gérald Jungers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Benamar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+                <w:t xml:space="preserve">Gilles-Eric Seralini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (4), pp.553. </w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (11), pp.670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse10040553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxics10110670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011929v1</w:t>
+                <w:t xml:space="preserve">hal-04011969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical and post-ban releases of organochlorine pesticides recorded in sediment deposits in an agricultural watershed, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of polybrominated diphenyl ether (PBDE) flame retardants from various materials in professional seating furnishing wastes from French flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gardes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Debret</w:t>
+                <w:t xml:space="preserve">Nicolas Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Copard</w:t>
+                <w:t xml:space="preserve">C. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence de Mengin-Fondragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Frouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2021.117769⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131, pp.108-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2021.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408333v1</w:t>
+                <w:t xml:space="preserve">hal-03408334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of polybrominated diphenyl ether (PBDE) flame retardants from various materials in professional seating furnishing wastes from French flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Historical and post-ban releases of organochlorine pesticides recorded in sediment deposits in an agricultural watershed, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence de Mengin-Fondragon</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Frouard</w:t>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 131, pp.108-116. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 288, pp.117769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2021.05.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2021.117769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408334v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of multi-class polyaromatic compounds in sediments by a simple modified matrix solid phase dispersive extraction</w:t>
               </w:r>
@@ -1646,51 +1646,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal trends, sources, and relationships between sediment characteristics and polycyclic aromatic hydrocarbons (PAHs) and polychlorinated biphenyls (PCBs) in sediment cores from the major Seine estuary tributary, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1774,611 +1774,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03188432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal assessment of the polychlorinated biphenyl (PCB) sediment contamination in four major French river corridors (1945-2018)</w:t>
+                <w:t xml:space="preserve">Electro-dewatering of dredged sediments by combined effects of mechanical and electrical processes: Influence of operating conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+                <w:t xml:space="preserve">M.T. Ammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Mourier</w:t>
+                <w:t xml:space="preserve">Y. Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Coynel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-12-1153-2020⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 353, pp.136462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02615076v1</w:t>
+                <w:t xml:space="preserve">hal-02891078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-dewatering of dredged sediments by combined effects of mechanical and electrical processes: Influence of operating conditions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flux estimation, temporal trends and source determination of trace metal contamination in a major tributary of the Seine estuary, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Coynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136462⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 724, pp.138249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891078v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale-up of electrokinetic process for dredged sediments remediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Ammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 352, pp.136488. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02891088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux estimation, temporal trends and source determination of trace metal contamination in a major tributary of the Seine estuary, France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal assessment of the polychlorinated biphenyl (PCB) sediment contamination in four major French river corridors (1945-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Deloffre</w:t>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 724, pp.138249. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.1153-1170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-12-1153-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556187v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02615076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaccessibility of polycyclic aromatic compounds (PAHs, PCBs) and trace elements: influencing factors and determination in a river sediment core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2429,77 +2429,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of anthropogenic activities in legacy sediments from the Eure River, a major tributary of the Seine Estuary (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2589,64 +2589,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Ammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Giusti-Petrucciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2697,77 +2697,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking initial soil bacterial diversity and polycyclic aromatic hydrocarbons (PAHs) degradation potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bodilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 359, pp.500-509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2840,51 +2840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Machour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chromatographia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 81 (10), pp.1401-1412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3046,425 +3046,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the vegetative cover on the fate of trace metals in retention systems simulating roadside infiltration swales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concentrations and Source Identification of Polycyclic Aromatic Hydrocarbons (PAHs) and Polychlorinated Biphenyls (PCBs) in Agricultural, Urban/Residential, and Industrial Soils, East of Oran (Northwest Algeria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Halfadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Touabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frank Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.11.195⟩</w:t>
+              <w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (4), pp.299-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10406638.2017.1326947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02046293v1</w:t>
+                <w:t xml:space="preserve">hal-02330470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentrations and Source Identification of Polycyclic Aromatic Hydrocarbons (PAHs) and Polychlorinated Biphenyls (PCBs) in Agricultural, Urban/Residential, and Industrial Soils, East of Oran (Northwest Algeria)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+                <w:t xml:space="preserve">Application of a crustacean bioassay to evaluate a multi-contaminated (metal, PAH, PCB) harbor sediment before and after electrokinetic remediation using eco-friendly enhancing agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Le Derf</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10406638.2017.1326947⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 607-608, pp.944-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.07.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330470v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a crustacean bioassay to evaluate a multi-contaminated (metal, PAH, PCB) harbor sediment before and after electrokinetic remediation using eco-friendly enhancing agents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the vegetative cover on the fate of trace metals in retention systems simulating roadside infiltration swales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Benamar</w:t>
+                <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Giusti-Petrucciani</w:t>
+                <w:t xml:space="preserve">M. Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Duflot</w:t>
+                <w:t xml:space="preserve">V. Moncond'Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 607-608, pp.944-953. </w:t>
+              <w:t xml:space="preserve">, 2017, 580, pp.482-490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.07.094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.11.195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928202v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low effect of phenanthrene bioaccessibility on its biodegradation in diffusely contaminated soil</w:t>
               </w:r>
@@ -3584,90 +3584,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative techniques to HPCD to evaluate the bioaccessible fraction of soil-associated PAHs and correlation to biodegradation efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Bodilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 314, pp.220-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3713,64 +3713,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of vegetated swales for improving road runoff quality in a moderate traffic urban area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3860,64 +3860,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of biosurfactants and periodic voltage gradient for enhanced electrokinetic remediation of metals and PAHs in dredged marine sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Ammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3993,90 +3993,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of PAH dissipation processes in large-​scale outdoor mesocosms simulating vegetated road-​side swales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Moncond'Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Machour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4127,103 +4127,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of 1,1-dimethyl-4,4-bipyridinium (Paraquat) in irrigated soil of the Lake Chad Basin, Niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (18), pp.10601-10613. </w:t>
@@ -4287,51 +4287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Niepceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Beguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4555,77 +4555,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Ammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11, pp.1801-1816. </w:t>
@@ -4657,282 +4657,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the PAH and water-extractable phenols content in used cross ties from the French rail network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les infrastructures vertes, des outils paysagers et écologiques pour la dépollution : exemple des noues de voirie pour la remédiation d’hydrocarbures aromatiques polycycliques et d’éléments traces métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 390, pp.82-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149624v1</w:t>
+                <w:t xml:space="preserve">hal-01140343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les infrastructures vertes, des outils paysagers et écologiques pour la dépollution : exemple des noues de voirie pour la remédiation d’hydrocarbures aromatiques polycycliques et d’éléments traces métalliques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the PAH and water-extractable phenols content in used cross ties from the French rail network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubrays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Basle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2014.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140343v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecularly imprinted polymer-liquid chromatography/fluorescence for the selective clean-up of hydroxylated polycyclic aromatic hydrocarbons in soils</w:t>
               </w:r>
@@ -4970,51 +4970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Palet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (22), pp.6297-6305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5048,90 +5048,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the release of PAHs from artificially contaminated sediments using cyclolipopeptidic biosurfactants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Ammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5220,64 +5220,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lederf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5350,64 +5350,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Niepceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Akpa-Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5470,51 +5470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new analytical methodology for a fast evaluation of semi-volatile polycyclic aromatic hydrocarbons in the vapor phase downstream of a diesel engine particulate filter.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Preterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5580,342 +5580,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialités de la détection par fluorescence native induite par laser UV pour les sciences séparatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déséquestration de polluants de type hydrocarbures aromatiques polycycliques à l'interface de sédiments au moyen d'un tensioactif original d'origine biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Ammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vieillard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Groboillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectra Analyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 281, pp.44-51</w:t>
+              <w:t xml:space="preserve">, 2011, 278, pp.21-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016653v1</w:t>
+                <w:t xml:space="preserve">hal-01016623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déséquestration de polluants de type hydrocarbures aromatiques polycycliques à l'interface de sédiments au moyen d'un tensioactif original d'origine biologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Potentialités de la détection par fluorescence native induite par laser UV pour les sciences séparatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectra Analyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 278, pp.21-27</w:t>
+              <w:t xml:space="preserve">, 2011, 281, pp.44-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016623v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Application of Cyclolipopeptide Amphisin: Feasibility Study as Additive to Remediate Polycyclic Aromatic Hydrocarbon (PAH) Contaminated Sediments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Groboillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc J G Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (3), pp.1787-1806. </w:t>
@@ -5953,51 +5953,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution des sédiments de dragage - Procédés de bioremédiation alliés à l'électromigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Ammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6005,51 +6005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benamar A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Groboillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectra Analyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 277, pp.54-58</w:t>
@@ -6091,64 +6091,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of hot Soxhlet and accelerated solvent extractions with microwave and supercritical fluid extractions for the determination of polycyclic aromatic hydrocarbons and nitrated derivatives strongly adsorbed on soot collected inside a diesel particulate filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Oukebdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6214,467 +6214,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both Cycloclasticus spp. and Pseudomonas spp. as PAH-degrading bacteria in the Seine estuary (France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Porous silicon based microdevice for reversed phase liquid chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Merlin</w:t>
+                <w:t xml:space="preserve">E. Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Motelay-Massei</w:t>
+                <w:t xml:space="preserve">S. Alekseev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Barray</w:t>
+                <w:t xml:space="preserve">Damien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (7), pp.1777-1781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2009.00788.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200881098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00440125v1</w:t>
+                <w:t xml:space="preserve">hal-02365154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous silicon based microdevice for reversed phase liquid chromatography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Méry</w:t>
+                <w:t xml:space="preserve">Optimisation of supercritical fluid extraction of polycyclic aromatic hydrocarbons and their nitrated derivatives adsorbed on highly sorptive diesel particulate matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Alekseev</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Morin</w:t>
+                <w:t xml:space="preserve">K. Oukebdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Barbier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P.L. Desbène</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 6 (7), pp.1777-1781. </w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 651 (1), pp.48-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.200881098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2009.07.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02365154v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of supercritical fluid extraction of polycyclic aromatic hydrocarbons and their nitrated derivatives adsorbed on highly sorptive diesel particulate matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+                <w:t xml:space="preserve">Both Cycloclasticus spp. and Pseudomonas spp. as PAH-degrading bacteria in the Seine estuary (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Niepceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Oukebdane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Dionnet</w:t>
+                <w:t xml:space="preserve">A. Motelay-Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.L. Desbène</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Barray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 651 (1), pp.48-56. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2009.07.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2009.00788.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365148v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of the extraction of polycyclic aromatic hydrocarbons and their nitrated derivatives from diesel particulate matter using microwave-assisted extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Oukebdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6740,324 +6740,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'intérêt de l'utilisation de la pyridine pour l'extraction par micro-ondes des hydrocarbures aromatiques polycycliques à partir des particules de suies émises à l'échappement d'un moteur Diesel.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quantification of volatile PAHs present at trace levels in air flow by aqueous trapping—SPE and HPLC analysis with fluorimetric detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dionnet</w:t>
+                <w:t xml:space="preserve">F Portetkoltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.L Desbène</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K Oukebdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectra Analyse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71 (5), pp.1825-1833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2006.06.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365180v1</w:t>
+                <w:t xml:space="preserve">hal-02365164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of volatile PAHs present at trace levels in air flow by aqueous trapping—SPE and HPLC analysis with fluorimetric detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">De l'intérêt de l'utilisation de la pyridine pour l'extraction par micro-ondes des hydrocarbures aromatiques polycycliques à partir des particules de suies émises à l'échappement d'un moteur Diesel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Oukebdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L Desbène</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spectra Analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 254, pp.28-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02365164v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical investigation of the self-desorption of the oligomers of mixtures of a polydisperse ethoxylated surfactant with sodium dodecylsulfate from a silica/water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Koltalo-Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L Desbène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Treiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7258,51 +7258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.I. Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Treiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 878 (1), pp.99 - 113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7361,51 +7361,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polydispersity of a Non-ionic Surfactant as Related to Its Adsorption Characteristics on Porous Silica Particles in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Treiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7458,521 +7458,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of Pure Nonionic Alkylethoxylated Surfactants down to Low Concentrations at a Silica/Water Interface as Determined Using a HPLC Technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Adsorption Isotherms at a Silica/Water Interface of the Oligomers of Polydispersed Nonionic Surfactants of the Alkylpolyoxyethylated Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Treiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 190 (2), pp.350 - 356. </w:t>
+              <w:t xml:space="preserve">, 1997, 194 (2), pp.379 - 391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jcis.1997.4884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/jcis.1997.5113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936762v1</w:t>
+                <w:t xml:space="preserve">hal-01936780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption Isotherms at a Silica/Water Interface of the Oligomers of Polydispersed Nonionic Surfactants of the Alkylpolyoxyethylated Series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adsorption of Pure Nonionic Alkylethoxylated Surfactants down to Low Concentrations at a Silica/Water Interface as Determined Using a HPLC Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Desbène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Treiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 194 (2), pp.379 - 391. </w:t>
+              <w:t xml:space="preserve">, 1997, 190 (2), pp.350 - 356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jcis.1997.5113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/jcis.1997.4884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936780v1</w:t>
+                <w:t xml:space="preserve">hal-01936762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonideality of Mixtures of Pure Nonionic Surfactants Both in Solution and at Silica/Water Interfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Quantitative trace analysis of surfactant mixtures by reversed-phase high-performance liquid chromatography with refractometric detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Treiner</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.I. Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.J. Goussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jcis.1996.0614⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 730 (1-2), pp.209 - 218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0021-9673(95)01087-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936943v1</w:t>
+                <w:t xml:space="preserve">hal-01936813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative trace analysis of surfactant mixtures by reversed-phase high-performance liquid chromatography with refractometric detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Nonideality of Mixtures of Pure Nonionic Surfactants Both in Solution and at Silica/Water Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Portet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G.J. Goussot</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Treiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 730 (1-2), pp.209 - 218. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 184 (1), pp.216 - 226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0021-9673(95)01087-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/jcis.1996.0614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936813v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical study of highly condensed non ionic surfactants. Separation on cation exchangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Desmazieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8214,90 +8214,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the factors influencing bioaccessibility of polycyclic aromatic compounds in model sediments and in a river sediment core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8333,290 +8333,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced electrokinetic remediation of multi-contaminated dredged sediment and induced effect on their toxicity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Développement d'une nouvelle approche expérimentale pour évaluer la bio-accessibilité de contaminants organiques persistants dans des matrices sédimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Electrokinetic Remediation (EREM, 16, 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Canakkale, Turkey</w:t>
+              <w:t xml:space="preserve">De la pollution à la contamination dans les cours d´eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557056v1</w:t>
+                <w:t xml:space="preserve">hal-02389340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une nouvelle approche expérimentale pour évaluer la bio-accessibilité de contaminants organiques persistants dans des matrices sédimentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La Dépollution des sols et des sédiments par des procédés électrocinétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la pollution à la contamination dans les cours d´eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Mont-Saint-Aignan, France</w:t>
+              <w:t xml:space="preserve">Séminaire industriel [3e Forum régional Chimie biosourcée Normandie]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France Chimie Normandie, Nov&amp;atech, Nov 2018, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389340v1</w:t>
+                <w:t xml:space="preserve">hal-02385046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels défis pour la dépollution électrocinétique des sédiments de dragage portuaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benamar A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès-exposition international sur les sols, les sédiments et l'eau (intersol, 17, 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8667,77 +8611,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Ammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Electrokinetic Remediation (EREM, 16, 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Canakkale, Turkey</w:t>
@@ -8766,77 +8710,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic compounds and Trace Metal Elements in the Eure River Watershed: Past and actual records of anthropogenic impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8885,454 +8829,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Dépollution des sols et des sédiments par des procédés électrocinétiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Enhanced electrokinetic remediation of multi-contaminated dredged sediment and induced effect on their toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Ammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire industriel [3e Forum régional Chimie biosourcée Normandie]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, France Chimie Normandie, Nov&amp;atech, Nov 2018, Mont-Saint-Aignan, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Electrokinetic Remediation (EREM, 16, 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Canakkale, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385046v1</w:t>
+                <w:t xml:space="preserve">hal-02557056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term accumulation of metals and persistent pollutants (PAHs, PCBs, organochlorine pesticides) from Eure river watershed (France) in sediments: possible consequences of a dam removal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental design for the optimisation of multi-residual analysis of oxygenated metabolites of PAHs (hydroxylated, quinones) in sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Berger-Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Chemistry and the Environment (ICCE, 16, 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01855438v1</w:t>
+                <w:t xml:space="preserve">hal-02375608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental design for the optimisation of multi-residual analysis of oxygenated metabolites of PAHs (hydroxylated, quinones) in sediments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effet de l'arasement d'un barrage sur les la qualité et quantité des transferts sédimentaires : projet Observatoire des Sédiments de la Seine (OSS) 276</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Chemistry and the Environment (ICCE, 16, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">Transport solide et morphodynamique des rivières (TSMR, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375608v1</w:t>
+                <w:t xml:space="preserve">hal-02381413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'arasement d'un barrage sur les la qualité et quantité des transferts sédimentaires : projet Observatoire des Sédiments de la Seine (OSS) 276</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term accumulation of metals and persistent pollutants (PAHs, PCBs, organochlorine pesticides) from Eure river watershed (France) in sediments: possible consequences of a dam removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Laberdesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Patault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport solide et morphodynamique des rivières (TSMR, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">International Conference on Chemistry and the Environment (ICCE, 16, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381413v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Tools for Multi-residue Analysis of some Oxygenated Metabolites of PAHs (Hydroxylated Quinones) in Sediments</w:t>
               </w:r>
@@ -9344,51 +9344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Berger-Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Machour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Environmental Monitoring and Analysis (ICEMA, 18, 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9407,329 +9407,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of electro-kinetic remediation tests enhanced by biosurfactant and chelating agent mixtures for both reconstituted and real multi-contaminated sediments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Advantages of Matrix Solid Phase Dispersive (MSPD) Extraction Associated to MIPS versus MAE Liquid Extraction for the Simultaneous Analysis of PAHs, PCBs and some Hydroxylated PAHs in Sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Berger-Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benamar A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Heavy Metals in the Environment (ICHMET, 18, 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">International Conference on Environmental Monitoring and Analysis (ICEMA 18, 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380516v1</w:t>
+                <w:t xml:space="preserve">hal-02379413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantages of Matrix Solid Phase Dispersive (MSPD) Extraction Associated to MIPS versus MAE Liquid Extraction for the Simultaneous Analysis of PAHs, PCBs and some Hydroxylated PAHs in Sediments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Comparison of electro-kinetic remediation tests enhanced by biosurfactant and chelating agent mixtures for both reconstituted and real multi-contaminated sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benamar A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Environmental Monitoring and Analysis (ICEMA 18, 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Heavy Metals in the Environment (ICHMET, 18, 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379413v1</w:t>
+                <w:t xml:space="preserve">hal-02380516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des tests de remédiation électrocinétiques avec mélanges de biosurfactants et agents chelatants pour les sédiments multi-contaminés réels et reconstitués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benamar A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants de l'Ecole doctorale sciences physiques, mathématiques et de l´information pour l´Ingénieur (8, 2016))</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9748,385 +9748,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are biosurfactant and chelating agent mixtures good additives for electro-kinetic remediation of multi-contaminated sediments?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les végétaux, des acteurs de la dépollution des eaux pluviales : cas des noues de voirie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on pollutant toxic ions and molecules (PTIM, 1, 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Caparica, Portugal</w:t>
+              <w:t xml:space="preserve">Edition du forum des eaux pluviales (5, 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379200v1</w:t>
+                <w:t xml:space="preserve">hal-02378536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosurfactants as additives to increase PAH release from soils or sediment and enhance remediation processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Are biosurfactant and chelating agent mixtures good additives for electro-kinetic remediation of multi-contaminated sediments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benamar A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on pollutant toxic ions and molecules (PTIM, 1, 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Caparica, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384015v1</w:t>
+                <w:t xml:space="preserve">hal-02379200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les végétaux, des acteurs de la dépollution des eaux pluviales : cas des noues de voirie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Biosurfactants as additives to increase PAH release from soils or sediment and enhance remediation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franck Le Derf</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Crampon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bodilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Edition du forum des eaux pluviales (5, 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Douai, France</w:t>
+              <w:t xml:space="preserve">International conference on pollutant toxic ions and molecules (PTIM, 1, 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Caparica, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02378536v1</w:t>
+                <w:t xml:space="preserve">hal-02384015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of metals on PAHs biodegradation processes in soils</w:t>
               </w:r>
@@ -10164,51 +10164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monserrat López-Mesas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gutiérrez-Bouzán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuCheMS International Conference on chemistry and the environment (ICCE, 15, 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10227,445 +10227,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abattement en contaminants dans un système eau/sol/plante. Problématique des aménagements de noues végétalisées.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La recherche scientifique pluridisciplinaire au service de l’innovation de la gestion des eaux pluviales : 3 ans de collaboration pour dégager des éléments de conception des noues de voiries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moncond'Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-C Leroy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">V Moncond'Huy</w:t>
+                <w:t xml:space="preserve">Stephane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques de Marrakech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association scientifique et technique pour l’eau et l’environnement (93, 2014 ASTEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557200v1</w:t>
+                <w:t xml:space="preserve">hal-02570628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace elements and polycyclic aromatic hydrocarbons remediation by soil-plant infiltration systems: a way to decrease environmental impact of cities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-C Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Moncond'Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of rhamnolipid addition on two Phenanthrene (PHE) spiked soils: sorption, degradation kinetics and Phenanthrene degrading bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Bodilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cebron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Environmental Pollution and Remediation (ICEPR, 14, 2014))</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépollution par les noues ? Le rôle du sol et des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10697,462 +10697,462 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence – débat de l’ADOPTA : Gestion des eaux pluviales, biodiversité en ville: les noues ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche scientifique pluridisciplinaire au service de l’innovation de la gestion des eaux pluviales : 3 ans de collaboration pour dégager des éléments de conception des noues de voiries.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephane Marcotte</w:t>
+                <w:t xml:space="preserve">Physico-chemical and microbial characterization in (near-) rhizosphere soil planted with macrophytes to investigate PAHs and TEs phytoremediation processes at the soil-root interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Moncond'Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association scientifique et technique pour l’eau et l’environnement (93, 2014 ASTEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Orléans, France</w:t>
+              <w:t xml:space="preserve">ESSC International Conference on the general theme Biogeochemical Processes at Air-Soil-Water Interfaces and Environmental Protection (ASWEP, 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Imola, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570628v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical and microbial characterization in (near-) rhizosphere soil planted with macrophytes to investigate PAHs and TEs phytoremediation processes at the soil-root interface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V Moncond'Huy</w:t>
+                <w:t xml:space="preserve">Impact de l'addition de Rhamnolipide dans un sol dopé avec du Phénanthrène (PHE) : adsorption, dégradation et bactéries impliquées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Crampon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Bodilis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSC International Conference on the general theme Biogeochemical Processes at Air-Soil-Water Interfaces and Environmental Protection (ASWEP, 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Imola, Italy</w:t>
+              <w:t xml:space="preserve">Réunion des sciences de la Terre (RST, 24, 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557152v1</w:t>
+                <w:t xml:space="preserve">hal-02570622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'addition de Rhamnolipide dans un sol dopé avec du Phénanthrène (PHE) : adsorption, dégradation et bactéries impliquées.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Le Derf</w:t>
+                <w:t xml:space="preserve">Abattement en contaminants dans un système eau/sol/plante. Problématique des aménagements de noues végétalisées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Moncond'Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des sciences de la Terre (RST, 24, 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques de Marrakech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570622v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la biodisponibilité des HAP dans 5 sols naturels contrastés : Impact des caractères physico-chimiques du sol et des communautés bactériennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bodilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11233,51 +11233,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical strategies to evaluate polycyclic aromatic hydrocarbons (PAHs) bioavailability in soils; correlation with their biodegradability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bodilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11358,51 +11358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies analytiques pour évaluer la biodisponibilité des HAP dans les sols; corrélation avec leur atténuation par biodégradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Machour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11483,103 +11483,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofilters to improve road runoff quality: interactions between water, soil and the biosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moncond'Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque recherche de la Fédération Gay Lussac : la chimie et la ville de demain (4, 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
@@ -11608,103 +11608,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a large scale outdoor mesocosm to investigate heavy metals and polycyclic aromatic hydrocarbons phyto-and bio-remediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Peruisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Ecole doctorale normande de chimie (JEDNC, 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Saint-Etienne-du-Rouvray, France</w:t>
@@ -11884,64 +11884,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M T Ammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GRR sciences de l’environnement, gestion des risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11979,77 +11979,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between the bacterial community diversity and Polycyclic Aromatic Hydrocarbon (PAHs) contaminations in agricultural soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Niepceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12085,355 +12085,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du potentiel de dégradation bactérienne des HAP (hydrocarbures aromatiques polycycliques) en estuaire de Seine.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Traitement des sédiments de dragage : analyse du comportement en chambre de dépôt et d'un processus de transfert de masse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Ammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Motelay-Massei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Merlin</w:t>
+                <w:t xml:space="preserve">F. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Barray</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H.Q. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GRR sciences de l’environnement, gestion des risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570650v1</w:t>
+                <w:t xml:space="preserve">hal-02559666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des sédiments de dragage : analyse du comportement en chambre de dépôt et d'un processus de transfert de masse</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evaluation du potentiel de dégradation bactérienne des HAP (hydrocarbures aromatiques polycycliques) en estuaire de Seine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Niepceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bourdin</w:t>
+                <w:t xml:space="preserve">Anne Motelay-Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.Q. Wang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Barray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GRR sciences de l’environnement, gestion des risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559666v1</w:t>
+                <w:t xml:space="preserve">hal-02570650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La détection par fluorescence native induite par laser en électrophorèse capillaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes journées d’électrophorèse de Xavier Bichat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12521,355 +12521,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du Potentiel de Dégradation Bactérienne des HAP en Estuaire de Seine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MESURE DE POLLUANTS DE TYPE HAP A L'ECHAPPEMENT DE MOTEURS DIESEL: PRELEVEMENT ET PREPARATION D'ECHANTILLONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Josselin Bodilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Congres of Limnology-Oceanographie, UOF 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Mont Saint Aignan, France</w:t>
+              <w:t xml:space="preserve">Journée du Club Chromatographie du Val de Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Mont saint Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570682v1</w:t>
+                <w:t xml:space="preserve">hal-02557872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’intérêt de l’usage de la pyridine pour l’extraction des Hydrocarbures Aromatiques Polycycliques et de leurs dérivés nitrés à partir de particules Diesel en vue de leur analyse par chromatographie gazeuse/spectrométrie de masse.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation du Potentiel de Dégradation Bactérienne des HAP en Estuaire de Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Niepceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P.L Desbène</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Motelay-Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Barray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Bodilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée Chimie pour l’Analyse, réseau CRUNCh, 18 juin 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Mont-Saint-Aignan, France</w:t>
+              <w:t xml:space="preserve">7th International Congres of Limnology-Oceanographie, UOF 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Mont Saint Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557877v1</w:t>
+                <w:t xml:space="preserve">hal-02570682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MESURE DE POLLUANTS DE TYPE HAP A L'ECHAPPEMENT DE MOTEURS DIESEL: PRELEVEMENT ET PREPARATION D'ECHANTILLONS</w:t>
+                <w:t xml:space="preserve">De l’intérêt de l’usage de la pyridine pour l’extraction des Hydrocarbures Aromatiques Polycycliques et de leurs dérivés nitrés à partir de particules Diesel en vue de leur analyse par chromatographie gazeuse/spectrométrie de masse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Club Chromatographie du Val de Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Mont saint Aignan, France</w:t>
+              <w:t xml:space="preserve">1ère Journée Chimie pour l’Analyse, réseau CRUNCh, 18 juin 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557872v1</w:t>
+                <w:t xml:space="preserve">hal-02557877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de l’extraction par micro-ondes d’hydrocarbures aromatiques polycycliques et leurs dérivés nitrés à partir de particules de suies issues de moteurs Diesel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Oukebdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12946,64 +12946,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Oukebdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque CNRT combustion et moteur: réduction des émissions, santé et environnement, une approche interdiscplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13306,51 +13306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dô Ambroise Judicaël Sanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Auboiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OZCAR TERENO International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
@@ -13392,77 +13392,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse simultanée d’hydrocarbures aromatiques polycycliques et de leurs dérivés nitrés et oxygénés par couplage thermodésorption-GC-MS/MS : optimisation des conditions de thermodésorption par plan de criblage définitif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Carrasco-Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13500,103 +13500,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluxes of Particulate Trace Metal Elements and Organic Compounds (PAHs, PCBs) in the Eure River Watershed (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union (AGU) Fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington (DC), United States</w:t>
@@ -13619,152 +13619,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term records of Trace Metal Elements in sediment cores: Anthropogenic impacts in The Eure River Watershed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Organic compounds and Trace Metal Elements in the Eure River Watershed: Past and actual records of anthropogenic impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de la fédération SCALE, sciences de l’environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570613v1</w:t>
+                <w:t xml:space="preserve">hal-02558311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a mixture of metals on PAHs biodegradation processes in soils.</w:t>
               </w:r>
@@ -13869,605 +13869,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic compounds and Trace Metal Elements in the Eure River Watershed: Past and actual records of anthropogenic impacts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Etude de la décontamination chimique par photolyse d'eaux environnementales : mise au point de méthodes analytiques pour des pesticides cibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ferhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edouard Patault</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Egel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Penalva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Congrès francophone sur les sciences séparatives et les couplages de l'AFSEP (12, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558311v1</w:t>
+                <w:t xml:space="preserve">hal-02557088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la décontamination chimique par photolyse d'eaux environnementales : mise au point de méthodes analytiques pour des pesticides cibles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Penalva</w:t>
+                <w:t xml:space="preserve">Long-term records of trace metal elements in core sediments: anthropogenic impacts in the Eure river watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Patault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès francophone sur les sciences séparatives et les couplages de l'AFSEP (12, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union (AGU) Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nouvelle-Orléans (LA), United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557088v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term records of trace metal elements in core sediments: anthropogenic impacts in the Eure river watershed</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental design for the optimization of multi-residual analysis of oxygenated metabolites of PAHs (hydroxyl, quinones) in sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Berger-Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Merlet-Machour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union (AGU) Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nouvelle-Orléans (LA), United States. </w:t>
+              <w:t xml:space="preserve">Congrès francophone sur les sciences séparatives et les couplages de l'AFSEP (12, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01855428v1</w:t>
+                <w:t xml:space="preserve">hal-02374950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental design for the optimization of multi-residual analysis of oxygenated metabolites of PAHs (hydroxyl, quinones) in sediments</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long-term records of Trace Metal Elements in sediment cores: Anthropogenic impacts in The Eure River Watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Patault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès francophone sur les sciences séparatives et les couplages de l'AFSEP (12, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de la fédération SCALE, sciences de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374950v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remédiation électrocinétique des sédiments de dragage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Forget-Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GRR sciences de l’environnement, gestion des risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14518,51 +14518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Berger-Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Machour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14626,64 +14626,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Laberdesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union (AGU) Fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Francisco (CA), United States</w:t>
@@ -14712,90 +14712,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are biosurfactant and chelating agent mixtures good additives for electro-kinetic remediation of multi-contaminated sediments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on pollutant toxic ions and molecules (PTIM, 1, 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Caparica, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14820,90 +14820,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of analytical methods for the analysis of contaminants in sediment after electro-kinetic treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benamar Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l’Ecole doctorale normande Sciences Physiques, Mathématiques et de l’Information pour l’Ingénieur (SPMII)SPMII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Saint-Etienne-du-Rouvray, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14928,77 +14928,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité contrastée des bactéries dégradant le phénanthrène dans le sol et faible impact de l’ajout de rhamnolipide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15075,51 +15075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15174,90 +15174,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical methods for the analysis of organic and inorganic contaminants in sediment after electro-kinetic treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boulangé-Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GRR SCALE sciences de l'environnement, gestion des risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15276,1028 +15276,1028 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of three macrophytes to remediate co- contaminated soils with polycyclic aromatic hydrocarbons (PAHs) and trace elements (TEs): implications for green urban infrastructures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Improvement in electrokinetic remediation of heavy metals and pahs from dredged marine sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M T Ammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Phytoremediation of Polluted Soils (PPS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Vigo, Spain</w:t>
+              <w:t xml:space="preserve">International Symposium on Sediment Management (I2SM, 4, 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Ferrare, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557136v1</w:t>
+                <w:t xml:space="preserve">hal-02557972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement in electrokinetic remediation of heavy metals and pahs from dredged marine sediment</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of rhamnolipid addition on two Phenanthrene spiked soils: sorption, degradation kinetics and Phenanthrene degrading bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Crampon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Bodilis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Sediment Management (I2SM, 4, 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Ferrare, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire du GRR SCALE sciences de l'environnement, gestion des risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557972v1</w:t>
+                <w:t xml:space="preserve">hal-02571203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of rhamnolipid addition on two Phenanthrene spiked soils: sorption, degradation kinetics and Phenanthrene degrading bacteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Impact of rhamnolipid addition on two phenanthrene (PHE) spiked soils: sorption, degradation kinetics and phenanthrene degrading bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Bodilis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GRR SCALE sciences de l'environnement, gestion des risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Mont-Saint-Aignan, France</w:t>
+              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571203v1</w:t>
+                <w:t xml:space="preserve">hal-02571214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of rhamnolipid addition on two phenanthrene (PHE) spiked soils: sorption, degradation kinetics and phenanthrene degrading bacteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Le Derf</w:t>
+                <w:t xml:space="preserve">Comparison of three macrophytes to remediate co- contaminated soils with polycyclic aromatic hydrocarbons (PAHs) and trace elements (TEs): implications for green urban infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Moncond'Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Le Havre, France</w:t>
+              <w:t xml:space="preserve">International Congress on Phytoremediation of Polluted Soils (PPS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vigo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571214v1</w:t>
+                <w:t xml:space="preserve">hal-02557136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilters to improve road runoff quality: interactions between water, soil and the biosphere</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analytical strategies to evaluate polycyclic aromatic hydrocarbons (PAHs) bioavailability in soils; correlation with their biodegradability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Crampon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bodilis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Akpa-Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mofaddel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559745v1</w:t>
+                <w:t xml:space="preserve">hal-02558730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical strategies to evaluate polycyclic aromatic hydrocarbons (PAHs) bioavailability in soils; correlation with their biodegradability</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traitement des sédiments par procédé électrocinétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M T Ammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Caen, France</w:t>
+              <w:t xml:space="preserve">Séminaire du GRR sciences de l’environnement, gestion des risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558730v1</w:t>
+                <w:t xml:space="preserve">hal-02559721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des sédiments par procédé électrocinétique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Biofilters to improve road run-off quality : interactions between water, soil and the biosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Le Derf</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GRR sciences de l’environnement, gestion des risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Mont-Saint-Aignan, France</w:t>
+              <w:t xml:space="preserve">International Conference of the Urban Soils Working Group (SUITMA, 7, 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Torun, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559721v1</w:t>
+                <w:t xml:space="preserve">hal-02557301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilters to improve road run-off quality : interactions between water, soil and the biosphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Biofilters to improve road runoff quality: interactions between water, soil and the biosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Legras</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Marcotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of the Urban Soils Working Group (SUITMA, 7, 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Torun, Poland</w:t>
+              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557301v1</w:t>
+                <w:t xml:space="preserve">hal-02559745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of hydroxylated metabolites of polycyclic aromatic hydrocarbons in soils. Comparison study between selective purification with molecularly imprinted polymers -HPLC/FLD and BSTFA silylation -GC/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Baltrons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16361,90 +16361,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New analytical strategies to evaluate bioavailability of polycyclic aromatic hydrocarbons (PAH) in dissimilar soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Machour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Akpa-Venceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16486,64 +16486,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New analytical strategies to evaluate the bioavailable fraction of polycyclic aromatic hydrocarbons (PAHs) in dissimilar soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Machour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16650,64 +16650,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benamar Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.Q. Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GRR sciences de l’environnement, gestion des risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16758,51 +16758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M T Ammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huaquing Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16840,103 +16840,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a large scale outdoor mesocosm to investigate heavy metals and polycyclic aromatic hydrocarbons phyto- and bio-remediation,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Peruisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Marcotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer school on Contaminated Soils: from characterization to remediation, Université Paris-Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
@@ -16959,756 +16959,756 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a cyclolipopeptidic biosurfactant on pahs sorption by sediments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Interactions between the bacterial community diversity and diffuse polycyclic aromatic hydrocarbons (PAHs) contaminations in agricultural soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Niepceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meeting on Environmental Chemistry (EMEC, 12, 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Congress of European Microbiologists (FEMS, 4, 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557889v1</w:t>
+                <w:t xml:space="preserve">hal-02571244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between the bacterial community diversity and diffuse polycyclic aromatic hydrocarbons (PAHs) contaminations in agricultural soils</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Decontamination of dredged sediments containing ETM and PAHs by electroremediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Martin-Laurent</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammami Mohamed Tahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benamar Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legras Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailleul Caroline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of European Microbiologists (FEMS, 4, 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">European Meeting on Environmental Chemistry (EMEC, 12, 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571244v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decontamination of dredged sediments containing ETM and PAHs by electroremediation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evolution des sédiments de dragage en chambre de dépot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Ammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Benamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bailleul Caroline</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaquing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meeting on Environmental Chemistry (EMEC, 12, 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Séminaire du GRR sciences de l’environnement, gestion des risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557886v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des sédiments de dragage en chambre de dépot</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effect of a cyclolipopeptidic biosurfactant on pahs sorption by sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammami Mohamed Tahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benamar Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duclairoir-Poc Cécile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GRR sciences de l’environnement, gestion des risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Mont-Saint-Aignan, France</w:t>
+              <w:t xml:space="preserve">European Meeting on Environmental Chemistry (EMEC, 12, 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571254v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la taille des particules en suspension sur leur transfert dans un milieu poreux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Projet RESSOLV : REstauration des Sédiments et des SOLs Vulnérables.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Akpa-Venceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Tahar Ammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Sols Non Saturés et Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Tlemcen, Algérie</w:t>
+              <w:t xml:space="preserve">Séminaire du GRR Sciences de l'Environnement-Analyse et gestion des risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571261v1</w:t>
+                <w:t xml:space="preserve">hal-02559693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet RESSOLV : REstauration des Sédiments et des SOLs Vulnérables.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Influence de la taille des particules en suspension sur leur transfert dans un milieu poreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Ammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaquing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GRR Sciences de l'Environnement-Analyse et gestion des risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Colloque International Sols Non Saturés et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tlemcen, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559693v1</w:t>
+                <w:t xml:space="preserve">hal-02571261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DESEQUESTRATION DE POLLUANTS DE TYPE HYDROCARBURES AROMATIQUES POLYCYCLIQUES A L'INTERFACE EAU/SEDIMENTS A L'AIDE DE TENSIOACTIFS D'ORIGINE SYNTHETIQUE OU BIOLOGIQUE</w:t>
               </w:r>
@@ -17841,64 +17841,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Niepceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Motelay-Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Bodilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17930,441 +17930,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02571275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fluorescence native à 224 nm : Vers un nouveau mode de détection à fortes potentialités pour les techniques séparatives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Morin</w:t>
+                <w:t xml:space="preserve">Etude des potentialités en électrophorèse capillaire et nano-LC d’un détecteur à fluorescence native induite par laser UV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L Desbène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes journée de l’IFRMP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Evreux, France</w:t>
+              <w:t xml:space="preserve">1ère Journée Chimie pour l’Analyse, réseau CRUNCh</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558118v1</w:t>
+                <w:t xml:space="preserve">hal-02571280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des potentialités en électrophorèse capillaire et nano-LC d’un détecteur à fluorescence native induite par laser UV</w:t>
+                <w:t xml:space="preserve">Study of the potentialities of a Laser Induced Native Fluorescence Detector for Capillary Electrophoresis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. de Vandière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L Desbène</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée Chimie pour l’Analyse, réseau CRUNCh</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Mont-Saint-Aignan, France</w:t>
+              <w:t xml:space="preserve">27th International Symposium on Chromatography ISC’08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Münster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571280v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the potentialities of a Laser Induced Native Fluorescence Detector for Capillary Electrophoresis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C.J. Morin</w:t>
+                <w:t xml:space="preserve">La fluorescence native à 224 nm : Vers un nouveau mode de détection à fortes potentialités pour les techniques séparatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Desbène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. de Vandière</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Symposium on Chromatography ISC’08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Münster, Germany</w:t>
+              <w:t xml:space="preserve">14èmes journée de l’IFRMP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Evreux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557989v1</w:t>
+                <w:t xml:space="preserve">hal-02558118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTIMISATION DE L'EXTRACTION PAR FLUIDE SUPERCRITIQUE D'HYDROCARBURES AROMATIQUES POLYCYCLIQUES ET DE LEURS DÉRIVÉS NITRÉS ADSORBÉS SUR DES PARTICULES DIESEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Oukebdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18415,51 +18415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPARISON OF HOT SOXHLET EXTRACTION, MICROWAVE ASSISTED EXTRACTION, SUPERCRITICAL FLUID EXTRACTION AND ACCELERATED SOLVENT EXTRACTION FOR THE DETERMINATION OF POLYCYCLIC AROMATIC HYDROCARBONS ADSORBED ON A REFRACTORY DIESEL PARTICULATE MATTER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Oukebdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18510,51 +18510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de l’extraction par micro-ondes d’hydrocarbures aromatiques polycycliques et leurs dérivés nitrés à partir de particules de suies issues de moteurs Diesel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Oukebdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18618,103 +18618,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collect in aqueous phase of PAH present at trace levels in an air stream and quatification by SPE-HPLC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Oukebdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Symposium on Chromatography, ISC 04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18752,77 +18752,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COLLECT IN AQUEOUS PHASE OF PAH PRESENT AT TRACE LEVELS IN AN AIR STREAM AND QUANTIFICATION BY SPE-HPLC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Oukebdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Desbène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18860,77 +18860,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collecte en phase aqueuse d’hydrocarbures aromatiques p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Oukebdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18981,64 +18981,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical investigation of the self desorption of the oligomers of mixtures of a polydisperse ethoxylated surfactant with SDS from a silica/water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Treiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19089,51 +19089,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence de la désorption spontanée de mélanges de tensioactifs anioniques / non ioniques à partir d’une interface eau / silice au moyen d’une technique d’analyse associant chromatographie liquide de paires d’ions et extraction liquide / solide.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.I. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Treiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19165,325 +19165,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l’élucidation des mécanismes d’adsorption de formulations tensio - actives aux interfaces liquide / solide.</w:t>
+                <w:t xml:space="preserve">Simultaneous quantitative trace analysis of anionic and non ionic surfactants mixtures by reversed phase liquid chromatography.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.I. Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Geulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Treiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEP 99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1999, Lyon, France</w:t>
+              <w:t xml:space="preserve">HPLC 99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948108v1</w:t>
+                <w:t xml:space="preserve">hal-01948120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous quantitative trace analysis of anionic and non ionic surfactants mixtures by reversed phase liquid chromatography.</w:t>
+                <w:t xml:space="preserve">Utilisation des propriétés d’adsorption des tensio - actifs aux interfaces liquide / solide pour étudier certaines caractéristiques des surfaces solides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.I. Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Treiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPLC 99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1999, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">SEP 99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1999, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948120v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des propriétés d’adsorption des tensio - actifs aux interfaces liquide / solide pour étudier certaines caractéristiques des surfaces solides.</w:t>
+                <w:t xml:space="preserve">Contribution à l’élucidation des mécanismes d’adsorption de formulations tensio - actives aux interfaces liquide / solide.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.I. Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Treiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEP 99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1999, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948115v1</w:t>
+                <w:t xml:space="preserve">hal-01948108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfactant mixtures at interfaces</w:t>
               </w:r>
@@ -19495,51 +19495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Treiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72 th Meeting of American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Park, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19590,51 +19590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Treiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Dispersed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1998, Jadavpur, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19659,77 +19659,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative analysis of nonionic surfactant mixtures using HPLC and refractometric detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L Desbène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.J. Goussot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th international symposium on High Performance Liquid Phase Separations and related techniques, HPLC’95</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1995, Innsbrück, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19754,64 +19754,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse par spectrométrie de masse FAB de solutions diluées de tensioactifs polyoxyéthylénés. Application à l’étude de leur adsorption sur la silice en solution aqueuse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L Desbène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19901,51 +19901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Desmazieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L Desbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXème congrès international de chromatographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1992, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20221,51 +20221,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical methodologies for the control of particle-phase polycyclic aromatic compounds from diesel engine exhausts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Machour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20485,51 +20485,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05563674v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Moufarrej" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Limousin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Castilla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffen Legeard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vievard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36882-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05122793v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bassimon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Merlet-Machour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baraud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36557-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04745287v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vaccaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2024.102328" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benjelloun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Merlet-Machour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Heutte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-023-04842-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04011915v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Halfadji" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Touabet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Derf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-021-01049-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04011944v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Humbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cosme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123735" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04011969v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Jungers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles-Eric Seralini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10110670" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04011929v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Tahar Ammami" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benamar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10040553" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03408333v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.117769" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03408334v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Mengin-Fondragon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Frouard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2021.05.038" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03408331v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berger-Brito" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benamar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulang&#233;-Lecomte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121601" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03408339v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03188432v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Humbert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Levaillant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104749" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615076v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1153-2020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02891078v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Ammami" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Song" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136462" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02891088v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136488" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556187v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138249" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334133v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcotte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.121499" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02504266v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104513" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330487v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Giusti-Petrucciani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.04.063" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360952v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodilis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.07.088" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024471v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Berger-Brito" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Machour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Morin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10337-018-3584-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710450v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baltrons" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#243;pez-Mesas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilaseca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guti&#233;rrez-Bouz&#225;n" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.02.013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046293v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Leroy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legras" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moncond'Huy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.11.195" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330470v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Le Derf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406638.2017.1326947" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928202v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Tian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulang&#233;-Lecomte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Giusti-Petrucciani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duflot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.094" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597866v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crampon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C&#233;bron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uroz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Derf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.03.053" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046199v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.04.059" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZT0KXHF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409809v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lederf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moncond'Huy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.027" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138236v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Ammami" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir Poc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaqing Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.12.087" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW4GK8SG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138243v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Machour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.03.020" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170410v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Raux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3064-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996954v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niepceron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Beguet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin-Laurent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quillet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2258-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365059v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2799-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138253v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailleul" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-013-0395-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149624v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poisson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubrays" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Basle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.03.012" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140343v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015837v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Baltrons" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monserrat Lopez-Mesas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Palet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3AY41227J" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996944v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.07.062" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-941LF10T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365073v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammami" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lederf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20130101004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996945v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.05.040" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMJHVDJM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992065v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Preterre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dionnet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2010.12.074" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNQNRW0S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016653v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016623v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groboillot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992062v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J G Feuilloley" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms12031787" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138838v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benamar A." TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138841v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Oukebdane" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2010.04.027" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HC79M8X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440125v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merlin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motelay-Massei" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barray" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2009.00788.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365154v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M&#233;ry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alekseev" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barbier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881098" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D1A6FDD94A72D0C11363092831072158935791E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365148v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Oukebdane" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2009.07.038" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365158v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1684-2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XNW3Z2K3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365180v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dionnet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L Desb&#232;ne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365164v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Portetkoltalo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Oukebdane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Robin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2006.06.043" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59HLP6ZJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936044v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Koltalo-Portet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Treiner" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(03)00050-X" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBN4SLNP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936508v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Treiner" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la001785p" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-41LB93JH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936658v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I. Portet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(00)00225-9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R55TQP5D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936741v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1998.5851" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG0CQ80C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936762v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1997.4884" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ0PCQSM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936780v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1997.5113" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/068B0BEC7386BCEE73DB73AF5A0B8BB4D86BF879/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936943v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1996.0614" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10LNK298-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936813v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Goussot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0021-9673(95)01087-4" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH5X0T83-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365243v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desmazieres" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -L. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02263883" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-51X244KF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03408413v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Humbert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374992v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557056v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02389340v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02382150v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571722v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Song" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966592v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Laberdesque" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385046v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855438v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375608v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381413v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02379419v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02380516v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02379413v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02380407v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02379200v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384015v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378536v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379121v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Palet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monserrat L&#243;pez-Mesas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557200v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Leroy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Moncond'Huy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558711v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557225v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557189v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570628v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Marcotte" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557152v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570622v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558739v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557250v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mofaddel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557258v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Akpa-Venceslas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557273v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559586v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peruisset" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570645v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gangneux" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559698v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Ammami" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570661v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Niepceron" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570650v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Motelay-Massei" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barray" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559666v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Q. Wang" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570670v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garnier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559644v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570682v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557877v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557872v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945304v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570687v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Robin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570700v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03408423v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin S. Jack" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375408v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#244; Ambroise Judica&#235;l Sanon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Auboiron" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374918v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carrasco-Cabrera" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570573v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570613v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570603v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Guti&#233;rrez-Bouz&#225;n" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558311v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557088v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ferhi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Egel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Penalva" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855428v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374950v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571110v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forget-Leray" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558325v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571142v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558361v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558344v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benamar Ahmed" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571193v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571180v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571163v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557136v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557972v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571203v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571214v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559745v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558730v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559721v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557301v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557918v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L&#243;pez-Mesas" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Palet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559621v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557913v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571233v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brasselet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558079v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaquing Wang" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571223v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557889v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammami Mohamed Tahar" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duclairoir-Poc C&#233;cile" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571244v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557886v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legras Marc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailleul Caroline" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571254v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571261v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559693v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557905v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duclairoir Poc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Groboillot" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sahed" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Orange" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571275v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558118v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vieillard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571280v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557989v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Vandi&#232;re" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558053v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559561v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558038v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945714v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558022v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945740v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945933v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946588v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948108v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948120v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Geulin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948115v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948240v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948158v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571293v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571304v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desmazieres" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Morizur" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571311v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558145v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03408344v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ribeiro" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majeti Narasimha Vara Prasad" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119670186.ch5" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365119v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/53725" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05122793v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bassimon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Merlet-Machour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36557-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04745287v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffen Legeard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vaccaro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Moufarrej" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mignot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2024.102328" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05563674v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Limousin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Castilla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vievard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36882-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benjelloun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Merlet-Machour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Heutte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-023-04842-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04011915v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Halfadji" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Touabet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Derf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-021-01049-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04011944v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Humbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cosme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123735" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04011929v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Tahar Ammami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benamar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10040553" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04011969v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Jungers" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles-Eric Seralini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10110670" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03408334v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guibert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Mengin-Fondragon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Frouard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2021.05.038" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03408333v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.117769" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03408331v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berger-Brito" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benamar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulang&#233;-Lecomte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121601" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03408339v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03188432v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Humbert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Levaillant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104749" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02891078v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Ammami" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Song" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136462" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556187v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138249" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02891088v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136488" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615076v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1153-2020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334133v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marcotte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2019.121499" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02504266v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104513" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330487v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Giusti-Petrucciani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.04.063" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360952v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodilis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.07.088" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02024471v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Berger-Brito" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Machour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Morin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10337-018-3584-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710450v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baltrons" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#243;pez-Mesas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilaseca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guti&#233;rrez-Bouz&#225;n" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.02.013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330470v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Le Derf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406638.2017.1326947" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928202v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Tian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boulang&#233;-Lecomte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Giusti-Petrucciani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duflot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.094" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046293v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Leroy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moncond'Huy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.11.195" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597866v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crampon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C&#233;bron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Uroz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Derf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.03.053" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046199v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.04.059" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZT0KXHF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02409809v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lederf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moncond'Huy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.027" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138236v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Ammami" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir Poc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaqing Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.12.087" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CW4GK8SG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138243v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Machour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.03.020" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170410v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Raux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3064-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996954v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niepceron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Beguet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin-Laurent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quillet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2258-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365059v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2799-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138253v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailleul" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-013-0395-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140343v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149624v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poisson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubrays" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Basle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.03.012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015837v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Baltrons" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monserrat Lopez-Mesas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Palet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3AY41227J" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996944v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2013.07.062" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-941LF10T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365073v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammami" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lederf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20130101004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996945v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.05.040" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMJHVDJM-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992065v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Preterre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dionnet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2010.12.074" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNQNRW0S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016623v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groboillot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016653v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992062v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J G Feuilloley" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms12031787" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138838v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benamar A." TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138841v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Oukebdane" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-L. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2010.04.027" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HC79M8X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365154v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M&#233;ry" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alekseev" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barbier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200881098" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D1A6FDD94A72D0C11363092831072158935791E5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365148v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Oukebdane" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2009.07.038" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440125v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Merlin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motelay-Massei" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barray" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2009.00788.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365158v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1684-2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XNW3Z2K3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365164v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Portetkoltalo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Oukebdane" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Robin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2006.06.043" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59HLP6ZJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365180v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dionnet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L Desb&#232;ne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936044v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Koltalo-Portet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Treiner" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9797(03)00050-X" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBN4SLNP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936508v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Treiner" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la001785p" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-41LB93JH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936658v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I. Portet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(00)00225-9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R55TQP5D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936741v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1998.5851" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WG0CQ80C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936780v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1997.5113" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/068B0BEC7386BCEE73DB73AF5A0B8BB4D86BF879/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936762v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1997.4884" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ0PCQSM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936813v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Goussot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0021-9673(95)01087-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH5X0T83-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01936943v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcis.1996.0614" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10LNK298-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365243v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desmazieres" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -L. Desb&#232;ne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02263883" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-51X244KF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03408413v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Humbert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacq" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374992v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02389340v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02385046v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02382150v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571722v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Song" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966592v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Laberdesque" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557056v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375608v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381413v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855438v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02379419v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02379413v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02380516v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02380407v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02378536v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02379200v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384015v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379121v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Palet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monserrat L&#243;pez-Mesas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570628v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Marcotte" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558711v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C Leroy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Moncond'Huy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557225v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557189v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557152v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570622v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557200v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558739v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557250v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mofaddel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557258v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Akpa-Venceslas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557273v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559586v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peruisset" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570645v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Castel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gangneux" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559698v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Ammami" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570661v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Niepceron" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559666v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bourdin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Q. Wang" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570650v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Motelay-Massei" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barray" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570670v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garnier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559644v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557872v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570682v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557877v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945304v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570687v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Robin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570700v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03408423v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin S. Jack" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375408v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#244; Ambroise Judica&#235;l Sanon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Auboiron" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374918v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Carrasco-Cabrera" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570573v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558311v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570603v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Guti&#233;rrez-Bouz&#225;n" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557088v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ferhi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Egel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Penalva" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855428v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02374950v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570613v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571110v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Forget-Leray" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558325v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571142v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558361v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558344v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benamar Ahmed" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571193v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571180v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571163v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557972v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571203v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571214v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557136v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558730v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559721v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557301v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559745v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557918v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L&#243;pez-Mesas" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Palet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559621v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557913v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571233v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brasselet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558079v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaquing Wang" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571223v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571244v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557886v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammami Mohamed Tahar" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legras Marc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailleul Caroline" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571254v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557889v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duclairoir-Poc C&#233;cile" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559693v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571261v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557905v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duclairoir Poc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Groboillot" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sahed" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Orange" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571275v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571280v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02557989v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vieillard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Vandi&#232;re" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558118v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558053v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559561v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558038v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945714v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558022v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945740v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945933v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946588v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.I. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948120v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Geulin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948115v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948108v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948240v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01948158v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571293v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571304v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desmazieres" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Morizur" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571311v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558145v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03408344v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ribeiro" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majeti Narasimha Vara Prasad" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119670186.ch5" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365119v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/53725" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>