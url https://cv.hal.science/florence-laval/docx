--- v0 (2026-03-03)
+++ v1 (2026-05-03)
@@ -1190,532 +1190,532 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle heuristique des représentations de l’IA en GRH : analyse croisée des discours professionnels et de la littérature académique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoinette de Hautecloque</w:t>
+                <w:t xml:space="preserve">Le dispositif Big Quali Research Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dudézert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30e conférence de l’Association Information et Management (AIM 2025) : Évolutions et perspectives des systemes d’information dans les organisations et societes en transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Information et Management (AIM), May 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Rencontre autour de l’ouvrage : "Pratiques pédagogiques innovantes, construire la pédagogie de demain"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AUNEGe; IAE de Montpellier, Mar 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242103v1</w:t>
+                <w:t xml:space="preserve">hal-04996913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dispositif Big Quali Research Experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation des perceptions des acteurs RH face aux transformations induites par l'IA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette de Hauteclocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dudézert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Dudézert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre autour de l’ouvrage : "Pratiques pédagogiques innovantes, construire la pédagogie de demain"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AUNEGe; IAE de Montpellier, Mar 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AIM 2025 : 30ème conférence annuelle de l'Association Information et Management. « Évolutions et perspectives des systèmes d'information dans les organisations et sociétés en transition »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Information et Management (AIM), May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996913v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des perceptions des acteurs RH face aux transformations induites par l'IA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les apports du concept de plasticité pour le domaine des Systèmes d’Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dudézert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoinette de Hauteclocque</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Laval</w:t>
+                <w:t xml:space="preserve">Anass Mawadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM 2025 : 30ème conférence annuelle de l'Association Information et Management. « Évolutions et perspectives des systèmes d'information dans les organisations et sociétés en transition »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Information et Management (AIM), May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05489544v1</w:t>
+                <w:t xml:space="preserve">hal-05502702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports du concept de plasticité pour le domaine des Systèmes d’Information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ideological hegemony in IS research on environmental sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Missonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dudézert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mitev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM 2025 : 30ème conférence annuelle de l'Association Information et Management. « Évolutions et perspectives des systèmes d'information dans les organisations et sociétés en transition »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Information et Management (AIM), May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05502702v1</w:t>
+                <w:t xml:space="preserve">hal-05242127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ideological hegemony in IS research on environmental sustainability</w:t>
+                <w:t xml:space="preserve">Un modèle heuristique des représentations de l’IA en GRH : analyse croisée des discours professionnels et de la littérature académique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Missonier</w:t>
+                <w:t xml:space="preserve">Antoinette de Hautecloque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dudézert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Dudézert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIM 2025 : 30ème conférence annuelle de l'Association Information et Management. « Évolutions et perspectives des systèmes d'information dans les organisations et sociétés en transition »</w:t>
+              <w:t xml:space="preserve">30e conférence de l’Association Information et Management (AIM 2025) : Évolutions et perspectives des systemes d’information dans les organisations et societes en transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Information et Management (AIM), May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242127v1</w:t>
+                <w:t xml:space="preserve">hal-05242103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability in IS: moving forward as quickly as possible, but as slowly as necessary</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Conversation entre une IA générative et des chercheurs en SI : une expérience d'identification des hypothèses sous-jacentes dans la recherche en SI sur la durabilité environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Missonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dudézert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1727,103 +1727,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd European Conference on Information Systems (ECIS 2024) - “People First: Constructing Digital Futures Together” : Pre-ECIS/ISR Paper Development Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Information Systems, Jun 2024, Paphos, Cyprus</w:t>
+              <w:t xml:space="preserve">AIM 2024 : 29e Conférence de l'Association Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Information et Management (AIM), May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941868v1</w:t>
+                <w:t xml:space="preserve">hal-04596764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversation entre une IA générative et des chercheurs en SI : une expérience d'identification des hypothèses sous-jacentes dans la recherche en SI sur la durabilité environnementale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Sustainability in IS: moving forward as quickly as possible, but as slowly as necessary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Missonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dudézert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1835,73 +1835,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIM 2024 : 29e Conférence de l'Association Information et Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Information et Management (AIM), May 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">32nd European Conference on Information Systems (ECIS 2024) - “People First: Constructing Digital Futures Together” : Pre-ECIS/ISR Paper Development Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Information Systems, Jun 2024, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04596764v1</w:t>
+                <w:t xml:space="preserve">hal-04941868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation digitale en PME, une quête d'efficacité ou de légitimité? Le cas de l'introduction d'outils digitaux dans la GRH d'un éditeur de logiciel</w:t>
               </w:r>
@@ -2071,1180 +2071,1180 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’humour pour dire les émotions suscitées par le télétravail : une analyse des vidéos humoristiques pendant le confinement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de la généralisation du télétravail sur les cols blancs et sur les cols bleus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Ramadasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dudézert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mitev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM 2023 : 28ème Conférence de l'Association Information et Management. "Les SI face aux changements de paradigmes : décarbonation, réhumanisation et recherche de sens"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association Information &amp; Management (AIM), May 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">, May 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115946v1</w:t>
+                <w:t xml:space="preserve">hal-04115953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la généralisation du télétravail sur les cols blancs et sur les cols bleus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Dudézert</w:t>
+                <w:t xml:space="preserve">Sustainable Development in Application : What IS and HRM Research say</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIM 2023 : 28ème Conférence de l'Association Information et Management. "Les SI face aux changements de paradigmes : décarbonation, réhumanisation et recherche de sens"</w:t>
+              <w:t xml:space="preserve">Actes du 28ème Congrès de l’Association Information et Management.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115953v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Development in Application : What IS and HRM Research say</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La recherche sur le développement durable ; discussion autour d’un état de l’art multidisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 28ème Congrès de l’Association Information et Management.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">Actes du 34e Congrès annuel de l'association francophone de gestion des ressources humaines (AGRH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Ajaccio - Corse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265561v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche sur le développement durable ; discussion autour d’un état de l’art multidisciplinaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trauma or liberation ? Exploring the emotional dimension of teleworking practices during the Covid crisis lockdown through homoristic videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dudézert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Chourabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 34e Congrès annuel de l'association francophone de gestion des ressources humaines (AGRH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Ajaccio - Corse, France</w:t>
+              <w:t xml:space="preserve">ECIS 2023 : 31st European Conference on Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Kristiansand, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265560v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trauma or liberation ? Exploring the emotional dimension of teleworking practices during the Covid crisis lockdown through homoristic videos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution des attentes des cols bleus et des cols blancs durant la crise sanitaire : l'impact du télétravail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Ramadasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dudézert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olfa Chourabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIS 2023 : 31st European Conference on Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Kristiansand, Norway</w:t>
+              <w:t xml:space="preserve">34ème Congrès de l'AGRH. "GRH : Défis, Territoires &amp; Acteurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Gestion des Ressources Humaines (AGRH), Oct 2023, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04117108v1</w:t>
+                <w:t xml:space="preserve">hal-04268711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des attentes des cols bleus et des cols blancs durant la crise sanitaire : l'impact du télétravail</w:t>
+                <w:t xml:space="preserve">Faire face à l’émergence du sensible lors de l'analyse de données : les représentations sensibles des salariés au sein d'une organisation industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ramadasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dudézert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème Congrès de l'AGRH. "GRH : Défis, Territoires &amp; Acteurs"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Gestion des Ressources Humaines (AGRH), Oct 2023, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">Deuxième Journée de Recherche du GRT GRH et Recherches Sensibles. "Quand les sujets sensibles posent des difficultés aux enseignants-chercheurs."</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris CNAM, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268711v1</w:t>
+                <w:t xml:space="preserve">hal-04149400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire face à l’émergence du sensible lors de l'analyse de données : les représentations sensibles des salariés au sein d'une organisation industrielle</w:t>
+                <w:t xml:space="preserve">The role of digital work in the new normal way of working</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ramadasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dudézert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Dudézert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième Journée de Recherche du GRT GRH et Recherches Sensibles. "Quand les sujets sensibles posent des difficultés aux enseignants-chercheurs."</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris CNAM, France</w:t>
+              <w:t xml:space="preserve">The 13th Changing Nature of Work (CNOW) : Reshaping human endeavours with digital technologies Pre-ECIS Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Kristiansand, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149400v1</w:t>
+                <w:t xml:space="preserve">hal-04268739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of digital work in the new normal way of working</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’humour pour dire les émotions suscitées par le télétravail : une analyse des vidéos humoristiques pendant le confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dudézert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Chourabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th Changing Nature of Work (CNOW) : Reshaping human endeavours with digital technologies Pre-ECIS Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Kristiansand, Norway</w:t>
+              <w:t xml:space="preserve">AIM 2023 : 28ème Conférence de l'Association Information et Management. "Les SI face aux changements de paradigmes : décarbonation, réhumanisation et recherche de sens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Information &amp; Management (AIM), May 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268739v1</w:t>
+                <w:t xml:space="preserve">hal-04115946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact de l'adoption des outils digitaux sur la fonction ressources humaines dans le contexte d'un éditeur de logiciel français</w:t>
+                <w:t xml:space="preserve">La digitalisation de la fonction ressources humaines dans le contexte d'un éditeur de logiciel Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bittar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dudézert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIM 2022 : 27ème Conférence de l’Association Information &amp; Management. "Les systèmes d'information face à la crise : en quête de résilience ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t>
+              <w:t xml:space="preserve">33ème Congrès de l'AGRH. "Enjeux de société et Gestion des Ressources Humaines"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Gestion des Ressources Humaines (AGRH), Oct 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714921v1</w:t>
+                <w:t xml:space="preserve">hal-03968108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La digitalisation de la fonction ressources humaines dans le contexte d'un éditeur de logiciel Français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Bittar</w:t>
+                <w:t xml:space="preserve">Développer l’intelligence digitale des salariés dans le contexte post Covid : diagnostic au sein d’une entreprise pré-digitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Ramadasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dudézert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Dudézert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Congrès de l'AGRH. "Enjeux de société et Gestion des Ressources Humaines"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Gestion des Ressources Humaines (AGRH), Oct 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">AIM 2022 : 27ème Conférence de l’Association Information &amp; Management. "Les systèmes d'information face à la crise : en quête de résilience ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03968108v1</w:t>
+                <w:t xml:space="preserve">hal-03714933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer l’intelligence digitale des salariés dans le contexte post Covid : diagnostic au sein d’une entreprise pré-digitale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When companies make your day: happiness management and digital workplace transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dudézert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anuragini Shirish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM 2022 : 27ème Conférence de l’Association Information &amp; Management. "Les systèmes d'information face à la crise : en quête de résilience ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714933v1</w:t>
+                <w:t xml:space="preserve">hal-03636023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When companies make your day: happiness management and digital workplace transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'impact de l'adoption des outils digitaux sur la fonction ressources humaines dans le contexte d'un éditeur de logiciel français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bittar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dudézert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mitev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM 2022 : 27ème Conférence de l’Association Information &amp; Management. "Les systèmes d'information face à la crise : en quête de résilience ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03636023v1</w:t>
+                <w:t xml:space="preserve">hal-03714921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer le retour à l’emploi : un examen empirique de l’expérience de demandeurs d’emploi accompagnés dans le cadre du contrat de sécurisation professionnelle.</w:t>
               </w:r>
@@ -4144,155 +4144,142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Being plastic: the new managerial way for the responsible entreprise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la &amp;quot;transformation digitale&amp;quot; au &amp;quot;new normal&amp;quot; : une reconfiguration des modes de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dudézert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Françoise Chevalier; Michel Kalika. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Bouchez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in sustainability</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.311-332, 2023, Business Science Institute, 978-2-37687-887-2</w:t>
+              <w:t xml:space="preserve">Le travail et ses espaces : le pari du bien-être et de la performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck Supérieur, pp.275-281, 2023, Méthodes et Recherches. Management, 978-2-8073-3701-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228220v1</w:t>
+                <w:t xml:space="preserve">hal-04053413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Sustainability : an Overview of Empirical Research in Information Systems. Chapter 16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4312,266 +4299,279 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EMS Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Sustainability, Edited By Françoise Chevalier and Michel Kalika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.265-279, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la &amp;quot;transformation digitale&amp;quot; au &amp;quot;new normal&amp;quot; : une reconfiguration des modes de travail</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Gibert</w:t>
+                <w:t xml:space="preserve">Digital Sustainability : Vue d’ensemble des recherches empiriques en Systèmes d’Information. Chapitre 15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Pierre Bouchez. </w:t>
+              <w:t xml:space="preserve">EMS Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail et ses espaces : le pari du bien-être et de la performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck Supérieur, pp.275-281, 2023, Méthodes et Recherches. Management, 978-2-8073-3701-5</w:t>
+              <w:t xml:space="preserve">Recherches sur la Sustainability, Dir. Françoise Chevalier et Michel Kalika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.287-302, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053413v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Sustainability : Vue d’ensemble des recherches empiriques en Systèmes d’Information. Chapitre 15</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le New Normal au travail: la plasticité managériale au service d'un management responsable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">EMS Editions. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dudézert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Chevalier; Michel Kalika. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches sur la Sustainability, Dir. Françoise Chevalier et Michel Kalika</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.287-302, 2023</w:t>
+              <w:t xml:space="preserve">Recherches sur la Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.335-360, 2023, Business Science Institute, 978-2-37687-869-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265563v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le New Normal au travail: la plasticité managériale au service d'un management responsable</w:t>
+                <w:t xml:space="preserve">Being plastic: the new managerial way for the responsible entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dudézert</w:t>
@@ -4580,86 +4580,86 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Gibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Chevalier; Michel Kalika. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches sur la Sustainability</w:t>
+              <w:t xml:space="preserve">Research in sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.335-360, 2023, Business Science Institute, 978-2-37687-869-8</w:t>
+              <w:t xml:space="preserve">, pp.311-332, 2023, Business Science Institute, 978-2-37687-887-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228213v1</w:t>
+                <w:t xml:space="preserve">hal-04228220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary qualitative research and Covid-19: the CO-DATA-LAB Project</w:t>
               </w:r>
@@ -5117,281 +5117,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le COVID-DATA-LAB. Une recherche collective sur les organisations à l’épreuve de la Covid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Moscarola</w:t>
+                <w:t xml:space="preserve">L’efficacité de l’informel dans le travail : un apprentissage durable de la crise de la Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatou Diop Sall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dudézert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Kalika; Paul Beaulieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les impacts durables de la crise sur le management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.17-42, 2021, Business Science Institute, 978-2-37687-530-7</w:t>
+              <w:t xml:space="preserve">, pp.67-78, 2021, Business Science Institute, 978-2-37687-530-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03417442v1</w:t>
+                <w:t xml:space="preserve">hal-03419492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’efficacité de l’informel dans le travail : un apprentissage durable de la crise de la Covid-19</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatou Diop Sall</w:t>
+                <w:t xml:space="preserve">Le COVID-DATA-LAB. Une recherche collective sur les organisations à l’épreuve de la Covid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moscarola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dudézert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kalika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Kalika; Paul Beaulieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les impacts durables de la crise sur le management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.67-78, 2021, Business Science Institute, 978-2-37687-530-7</w:t>
+              <w:t xml:space="preserve">, pp.17-42, 2021, Business Science Institute, 978-2-37687-530-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419492v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transformation digitale des modes de travail : les leçons de la crise de la Covid 19</w:t>
               </w:r>
@@ -5645,51 +5645,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des ressources humaines : théories, instruments, méthodes, auteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.467-473, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01664037v1</w:t>
+                <w:t xml:space="preserve">hal-02592576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-management et ressources humaines</w:t>
               </w:r>
@@ -5727,51 +5727,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des ressources humaines : théories, instruments, méthodes, auteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.467-473, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592576v1</w:t>
+                <w:t xml:space="preserve">hal-01664037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7084,51 +7084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085874v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dud&#233;zert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuragini Shirish" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.322386" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235351v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810324v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462441v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068896v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446291v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colomer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Fayolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fleury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.112.0004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567338v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guilloux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jthi.2010070102" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567324v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.037.0329" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659310v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115939v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duyck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vauclin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.007.0139" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242103v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette de Hautecloque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996913v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489544v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette de Hauteclocque" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502702v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Mawadia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242127v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Missonier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04941868v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fuhrer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596764v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596800v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bittar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596775v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ramadasse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115946v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Chourabi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115953v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04265561v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04265560v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117108v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268711v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149400v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268739v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714921v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968108v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714933v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636023v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615737v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615735v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615740v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615744v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615741v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819698v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/management-plastique/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117976v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Baghetti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Barreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Bezerra de Souza Matos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Bouville" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/litterature-management-et-travail/79337" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241787v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724384v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/pratiques-pedagogiques-innovantes/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228220v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/research-in-sustainability/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04265562v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053413v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04265563v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228213v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/recherches-sur-la-sustainability/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761318v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moscarola" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714953v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/691-la-recherche-qualitative.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2022.02.0242" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611286v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/675-l%E2%80%99homme-qui-fait-parler-les-donn%C3%A9es.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419475v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/644-les-impacts-durables-de-la-crise-sur-le-management.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417442v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419492v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diop Sall" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417417v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/587-l-impact-de-la-crise-sur-le-management.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2020.01.0047" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615681v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/515-entrepreneur-%C3%A0-l-universit%C3%A9.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.desm.2019.01.0098" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664037v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592576v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04941989v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04941975v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367855v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615149v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611660v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242184v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890833v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630696v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282200v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808635v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591230v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905514v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laniray" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085874v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dud&#233;zert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuragini Shirish" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.322386" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235351v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810324v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462441v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068896v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446291v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colomer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Fayolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fleury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.112.0004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567338v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guilloux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jthi.2010070102" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567324v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.037.0329" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659310v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115939v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duyck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vauclin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.007.0139" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996913v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489544v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette de Hauteclocque" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502702v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Mawadia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242127v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Missonier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242103v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette de Hautecloque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596764v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fuhrer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04941868v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596800v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bittar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596775v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ramadasse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115953v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04265561v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04265560v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117108v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Chourabi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149400v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268739v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115946v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968108v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714933v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636023v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714921v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615737v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615735v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615740v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615744v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615741v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819698v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/management-plastique/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117976v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Baghetti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Barreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Bezerra de Souza Matos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Bouville" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/litterature-management-et-travail/79337" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241787v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724384v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/pratiques-pedagogiques-innovantes/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053413v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04265562v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04265563v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228213v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/recherches-sur-la-sustainability/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228220v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/research-in-sustainability/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761318v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moscarola" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714953v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/691-la-recherche-qualitative.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2022.02.0242" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611286v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/675-l%E2%80%99homme-qui-fait-parler-les-donn%C3%A9es.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419475v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/644-les-impacts-durables-de-la-crise-sur-le-management.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419492v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diop Sall" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417442v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417417v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/587-l-impact-de-la-crise-sur-le-management.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2020.01.0047" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615681v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/515-entrepreneur-%C3%A0-l-universit%C3%A9.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.desm.2019.01.0098" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592576v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664037v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04941989v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04941975v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367855v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615149v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611660v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242184v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890833v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630696v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282200v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808635v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591230v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905514v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laniray" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>