--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -738,252 +738,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theorizing HR Intranets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de l'implantation d'un SIRH sur la GRH d'une PME : une étude longitudinale contextualiste et conventionnaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Guilloux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Kalika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4018/jthi.2010070102⟩</w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n° 37 (7), pp.329-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.037.0329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567338v1</w:t>
+                <w:t xml:space="preserve">hal-04567324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'implantation d'un SIRH sur la GRH d'une PME : une étude longitudinale contextualiste et conventionnaliste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theorizing HR Intranets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Guilloux</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kalika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, n° 37 (7), pp.329-350. </w:t>
+              <w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (3), pp.21-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mav.037.0329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/jthi.2010070102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567324v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theorizing HR Intranets: Contextual, Strategic and Configurative Explanations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kalika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1665,463 +1665,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversation entre une IA générative et des chercheurs en SI : une expérience d'identification des hypothèses sous-jacentes dans la recherche en SI sur la durabilité environnementale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Missonier</w:t>
+                <w:t xml:space="preserve">Observatoire du travail digital : l'apport de l'analyse des données textuelles assistée par ChatGPT 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Ramadasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dudézert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM 2024 : 29e Conférence de l'Association Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Information et Management (AIM), May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04596764v1</w:t>
+                <w:t xml:space="preserve">hal-04596775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability in IS: moving forward as quickly as possible, but as slowly as necessary</w:t>
+                <w:t xml:space="preserve">Conversation entre une IA générative et des chercheurs en SI : une expérience d'identification des hypothèses sous-jacentes dans la recherche en SI sur la durabilité environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Missonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dudézert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd European Conference on Information Systems (ECIS 2024) - “People First: Constructing Digital Futures Together” : Pre-ECIS/ISR Paper Development Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Information Systems, Jun 2024, Paphos, Cyprus</w:t>
+              <w:t xml:space="preserve">AIM 2024 : 29e Conférence de l'Association Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Information et Management (AIM), May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941868v1</w:t>
+                <w:t xml:space="preserve">hal-04596764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation digitale en PME, une quête d'efficacité ou de légitimité? Le cas de l'introduction d'outils digitaux dans la GRH d'un éditeur de logiciel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Bittar</w:t>
+                <w:t xml:space="preserve">Sustainability in IS: moving forward as quickly as possible, but as slowly as necessary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Missonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dudézert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Dudézert</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIM 2024 : 29e Conférence de l'Association Information et Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Information et Management (AIM), May 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">32nd European Conference on Information Systems (ECIS 2024) - “People First: Constructing Digital Futures Together” : Pre-ECIS/ISR Paper Development Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Information Systems, Jun 2024, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04596800v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire du travail digital : l'apport de l'analyse des données textuelles assistée par ChatGPT 4.0</w:t>
+                <w:t xml:space="preserve">Transformation digitale en PME, une quête d'efficacité ou de légitimité? Le cas de l'introduction d'outils digitaux dans la GRH d'un éditeur de logiciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harry Ramadasse</w:t>
+                <w:t xml:space="preserve">Mélanie Bittar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dudézert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM 2024 : 29e Conférence de l'Association Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Information et Management (AIM), May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04596775v1</w:t>
+                <w:t xml:space="preserve">hal-04596800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la généralisation du télétravail sur les cols blancs et sur les cols bleus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ramadasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dudézert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2166,191 +2166,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Development in Application : What IS and HRM Research say</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">La recherche sur le développement durable ; discussion autour d’un état de l’art multidisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 28ème Congrès de l’Association Information et Management.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">Actes du 34e Congrès annuel de l'association francophone de gestion des ressources humaines (AGRH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Ajaccio - Corse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265561v1</w:t>
+                <w:t xml:space="preserve">hal-04265560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche sur le développement durable ; discussion autour d’un état de l’art multidisciplinaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainable Development in Application : What IS and HRM Research say</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 34e Congrès annuel de l'association francophone de gestion des ressources humaines (AGRH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Ajaccio - Corse, France</w:t>
+              <w:t xml:space="preserve">Actes du 28ème Congrès de l’Association Information et Management.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265560v1</w:t>
+                <w:t xml:space="preserve">hal-04265561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trauma or liberation ? Exploring the emotional dimension of teleworking practices during the Covid crisis lockdown through homoristic videos</w:t>
               </w:r>
@@ -2444,51 +2444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des attentes des cols bleus et des cols blancs durant la crise sanitaire : l'impact du télétravail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ramadasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2539,51 +2539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire face à l’émergence du sensible lors de l'analyse de données : les représentations sensibles des salariés au sein d'une organisation industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ramadasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2634,51 +2634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of digital work in the new normal way of working</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ramadasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dudézert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2837,51 +2837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La digitalisation de la fonction ressources humaines dans le contexte d'un éditeur de logiciel Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bittar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2932,51 +2932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer l’intelligence digitale des salariés dans le contexte post Covid : diagnostic au sein d’une entreprise pré-digitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Ramadasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dudézert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3135,51 +3135,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact de l'adoption des outils digitaux sur la fonction ressources humaines dans le contexte d'un éditeur de logiciel français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bittar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4249,51 +4249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Sustainability : an Overview of Empirical Research in Information Systems. Chapter 16</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4335,51 +4335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Sustainability : Vue d’ensemble des recherches empiriques en Systèmes d’Information. Chapitre 15</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4671,77 +4671,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Moscarola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dudézert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kalika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Chevalier; L. Martin Cloutier; Nathalie Mitev. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualitative Research: Voices in Management Sciences</w:t>
@@ -4800,77 +4800,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Moscarola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dudézert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kalika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Chevalier; L. Martin Cloutier; Nathalie Mitev. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recherche qualitative : témoignages dans les sciences de gestion</w:t>
@@ -5261,64 +5261,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Moscarola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dudézert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kalika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5606,51 +5606,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-management et ressources humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kalika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des ressources humaines : théories, instruments, méthodes, auteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.467-473, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5688,51 +5688,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-management et ressources humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kalika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des ressources humaines : théories, instruments, méthodes, auteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.467-473, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5789,51 +5789,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability Bibliometric Perspective [Webinar]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5864,51 +5864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche bibliométrique du développement durable [Webinaire]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6701,64 +6701,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformer la crise en opportunités : le vécu des managers et salariés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dudézert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kalika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7084,51 +7084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085874v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dud&#233;zert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuragini Shirish" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.322386" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235351v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810324v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462441v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068896v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446291v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colomer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Fayolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fleury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.112.0004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567338v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guilloux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jthi.2010070102" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567324v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.037.0329" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659310v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115939v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duyck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vauclin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.007.0139" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996913v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489544v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette de Hauteclocque" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502702v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Mawadia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242127v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Missonier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242103v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette de Hautecloque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596764v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fuhrer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04941868v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596800v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bittar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596775v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ramadasse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115953v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04265561v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04265560v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117108v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Chourabi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149400v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268739v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115946v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968108v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714933v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636023v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714921v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615737v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615735v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615740v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615744v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615741v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819698v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/management-plastique/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117976v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Baghetti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Barreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Bezerra de Souza Matos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Bouville" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/litterature-management-et-travail/79337" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241787v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724384v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/pratiques-pedagogiques-innovantes/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053413v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04265562v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04265563v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228213v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/recherches-sur-la-sustainability/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228220v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/research-in-sustainability/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761318v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moscarola" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714953v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/691-la-recherche-qualitative.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2022.02.0242" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611286v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/675-l%E2%80%99homme-qui-fait-parler-les-donn%C3%A9es.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419475v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/644-les-impacts-durables-de-la-crise-sur-le-management.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419492v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diop Sall" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417442v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417417v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/587-l-impact-de-la-crise-sur-le-management.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2020.01.0047" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615681v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/515-entrepreneur-%C3%A0-l-universit%C3%A9.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.desm.2019.01.0098" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592576v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664037v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04941989v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04941975v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367855v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615149v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611660v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242184v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890833v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630696v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282200v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808635v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591230v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905514v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laniray" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085874v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dud&#233;zert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuragini Shirish" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/JGIM.322386" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235351v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810324v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462441v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068896v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446291v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colomer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Fayolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fleury" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.112.0004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567324v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guilloux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.037.0329" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567338v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jthi.2010070102" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659310v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115939v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duyck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vauclin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.007.0139" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996913v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489544v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette de Hauteclocque" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502702v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Mawadia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242127v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Missonier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242103v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette de Hautecloque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596775v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ramadasse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596764v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fuhrer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04941868v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596800v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bittar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115953v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04265560v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04265561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117108v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Chourabi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149400v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268739v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115946v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968108v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714933v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636023v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714921v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615737v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615735v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615740v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615744v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615741v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819698v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/management-plastique/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117976v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Baghetti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Barreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Bezerra de Souza Matos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Bouville" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/litterature-management-et-travail/79337" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241787v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724384v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/pratiques-pedagogiques-innovantes/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053413v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04265562v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04265563v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228213v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/recherches-sur-la-sustainability/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228220v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/research-in-sustainability/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761318v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moscarola" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714953v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/691-la-recherche-qualitative.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2022.02.0242" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611286v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/675-l%E2%80%99homme-qui-fait-parler-les-donn%C3%A9es.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419475v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/644-les-impacts-durables-de-la-crise-sur-le-management.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419492v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Diop Sall" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417442v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417417v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/587-l-impact-de-la-crise-sur-le-management.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.kalik.2020.01.0047" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615681v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/515-entrepreneur-%C3%A0-l-universit%C3%A9.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.desm.2019.01.0098" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592576v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664037v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04941989v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04941975v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367855v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615149v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611660v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242184v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890833v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630696v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282200v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808635v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591230v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905514v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laniray" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>