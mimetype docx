--- v0 (2026-03-09)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Le Gall </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure d'Etudes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JEDI marker as a universal measure of planetary biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Priest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Planat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics and biogeography of sympagic and planktonic autotrophic microbial eukaryotes during the under-ice Arctic bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarence Wei Hung Sim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gerikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYTOBS dataset - French National Service of Observation for Phytoplankton in coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No evidence of phago-mixotropy in Micromonas polaris , the dominant picophytoplankton species in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics and biogeography of sympagic and planktonic photosynthetic microbial eukaryotes during the under-ice Arctic bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarence Wei Hung Sim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismeco/ycaf075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the phycosphere of Emiliania huxleyi : from bloom dynamics to microbiome assembly experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Câmara dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Frada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596404v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Thermophysiology of Marine Synechococcus CRD1 Strains Isolated From Different Thermal Niches in Iron-Depleted Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ratin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guéneuguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.893413. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.893413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Edge cruise: Understanding the onset, life and fate of the Arctic phytoplankton spring bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavienne Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Amiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pier Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-2022-41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of marine protist communities in tidally mixed coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariarita Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forsans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (14), pp.3761-3783. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Edge cruise: investigating the marginal ice zone processes during late spring and early summer to understand the fate of the Arctic phytoplankton bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavienne Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Amiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pier Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-14-4607-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03863335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No evidence of Phago‐mixotropy in Micromonas polaris (Mamiellophyceae), the Dominant Picophytoplankton Species in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (2), pp.435-446. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.13125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and dynamics of relevant nanoplanktonic diatoms in the Western English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Arsenieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Sarno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (8), pp.1966-1981. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-020-0659-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Massicotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Amiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pier Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.151-176. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-12-151-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culturable diversity of Arctic phytoplankton during pack ice melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/elementa.401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557111v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Viruses Infecting the Marine Diatom Guinardia delicatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Arsenieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.3235. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.03235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of phytoplankton culture isolation using single cell sorting by flow cytometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Edern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (2 ), pp.271-282 </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.12495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of the Genus Micromonas Manton et Parke (Chlorophyta, Mamiellophyceae), of the Type Species M. pusilla (Butcher) Manton & Parke and of the Species M. commoda van Baren, Bachy and Worden and Description of Two New Species Based on the Genetic and Phenotypic Characterization of Cultured Isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Grulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Desdevises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 168 (5), pp.612-635. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protis.2017.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhytoREF: a reference database of the plastidial 16S rRNA gene of photosynthetic eukaryotes with curated taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Decelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowena F Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Bendif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Zingone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (6), pp.1435-1445. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Phaeocystis globosa (Prymnesiophyceae), the blooming species in the Southern North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lantoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Legall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Chrétiennot-Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76, pp.105-113. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2012.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Ribosomal Internal Transcribed Spacer (ITS) as a Candidate Dinoflagellate Barcode Marker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowena F. Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert A. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Jameson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frithjof C. Kuepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Alice Coffroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), pp.e42780. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0042780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasinoderma singularis sp nov (Prasinophyceae, Chlorophyta), a Solitary Coccoid Prasinophyte from the South-East Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Eikrem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 162 (1), pp.70-84. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protis.2010.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of cultivated and metabolically active aerobic anoxygenic phototrophic bacteria along an oligotrophic gradient in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeanthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (7), pp.1955-1970. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-8-1955-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of active marine picoeukaryotes in the Eastern Mediterranean Sea unveiled using photosystem-II psbA transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dikla Man-Aharonovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alon Philosof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C. Kirkup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tali Yogev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (8), pp.1044-1052. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2010.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenskyella glossopodia gen. et sp nov., the First Report of a Chlorarachniophyte that Lacks a Pyrenoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuhei Ota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinori Yabuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken-Ichiro Ishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 160 (1), pp.137-150. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protis.2008.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picoplankton diversity in the South-East Pacific Ocean from cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp.203-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picoplankton diversity in the South-East Pacific Ocean from cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (4), pp.2699-2732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotype diversity in the marine picoeukaryote Ostreococcus (Chlorophyta, Prasinophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Derelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7 (6), pp.853-859. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2005.00758.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Roscoff Culture Collection (RCC): a collection dedicated to marine picoplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Partensky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nova Hedwigia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79 (1-2), pp.49-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diel variations in Prochlorococcus optical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (6), pp.1637-1647. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2002.47.6.1637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine picocyanobacteria, an important player in the distribution of dissolved methane in the Western Tropical South Pacific Ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Magadur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Ocean Science Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Feb 2024, New Orleans (LA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVERSITY OF EUKARYOTIC PICOPLANKTON IN COASTAL WATERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadidja Romari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Valentine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Phycol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03759323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId164"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Le Gall </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure d'Etudes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JEDI marker as a universal measure of planetary biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Priest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Planat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics and biogeography of sympagic and planktonic autotrophic microbial eukaryotes during the under-ice Arctic bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarence Wei Hung Sim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gerikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYTOBS dataset - French National Service of Observation for Phytoplankton in coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No evidence of phago-mixotropy in Micromonas polaris , the dominant picophytoplankton species in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics and biogeography of sympagic and planktonic photosynthetic microbial eukaryotes during the under-ice Arctic bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarence Wei Hung Sim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismeco/ycaf075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Thermophysiology of Marine Synechococcus CRD1 Strains Isolated From Different Thermal Niches in Iron-Depleted Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ratin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guéneuguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.893413. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.893413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Edge cruise: Understanding the onset, life and fate of the Arctic phytoplankton spring bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavienne Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Amiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pier Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-2022-41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the phycosphere of Emiliania huxleyi : from bloom dynamics to microbiome assembly experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Câmara dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Frada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596404v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Edge cruise: investigating the marginal ice zone processes during late spring and early summer to understand the fate of the Arctic phytoplankton bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavienne Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Amiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pier Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-14-4607-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03863335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of marine protist communities in tidally mixed coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariarita Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forsans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (14), pp.3761-3783. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No evidence of Phago‐mixotropy in Micromonas polaris (Mamiellophyceae), the Dominant Picophytoplankton Species in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (2), pp.435-446. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.13125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and dynamics of relevant nanoplanktonic diatoms in the Western English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Arsenieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Sarno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (8), pp.1966-1981. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-020-0659-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Massicotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Amiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pier Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.151-176. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-12-151-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culturable diversity of Arctic phytoplankton during pack ice melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/elementa.401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557111v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Viruses Infecting the Marine Diatom Guinardia delicatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Arsenieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.3235. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.03235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of phytoplankton culture isolation using single cell sorting by flow cytometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Edern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (2 ), pp.271-282 </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.12495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of the Genus Micromonas Manton et Parke (Chlorophyta, Mamiellophyceae), of the Type Species M. pusilla (Butcher) Manton & Parke and of the Species M. commoda van Baren, Bachy and Worden and Description of Two New Species Based on the Genetic and Phenotypic Characterization of Cultured Isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Grulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Desdevises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 168 (5), pp.612-635. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protis.2017.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhytoREF: a reference database of the plastidial 16S rRNA gene of photosynthetic eukaryotes with curated taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Decelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowena F Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Bendif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Zingone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (6), pp.1435-1445. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Phaeocystis globosa (Prymnesiophyceae), the blooming species in the Southern North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lantoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Legall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Chrétiennot-Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76, pp.105-113. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2012.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Ribosomal Internal Transcribed Spacer (ITS) as a Candidate Dinoflagellate Barcode Marker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowena F. Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert A. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Jameson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frithjof C. Kuepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Alice Coffroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), pp.e42780. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0042780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasinoderma singularis sp nov (Prasinophyceae, Chlorophyta), a Solitary Coccoid Prasinophyte from the South-East Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Eikrem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 162 (1), pp.70-84. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protis.2010.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of cultivated and metabolically active aerobic anoxygenic phototrophic bacteria along an oligotrophic gradient in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeanthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (7), pp.1955-1970. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-8-1955-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of active marine picoeukaryotes in the Eastern Mediterranean Sea unveiled using photosystem-II psbA transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dikla Man-Aharonovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alon Philosof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C. Kirkup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tali Yogev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (8), pp.1044-1052. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2010.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenskyella glossopodia gen. et sp nov., the First Report of a Chlorarachniophyte that Lacks a Pyrenoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuhei Ota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinori Yabuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken-Ichiro Ishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 160 (1), pp.137-150. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protis.2008.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picoplankton diversity in the South-East Pacific Ocean from cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp.203-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picoplankton diversity in the South-East Pacific Ocean from cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (4), pp.2699-2732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotype diversity in the marine picoeukaryote Ostreococcus (Chlorophyta, Prasinophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Derelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7 (6), pp.853-859. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2005.00758.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Roscoff Culture Collection (RCC): a collection dedicated to marine picoplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Partensky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nova Hedwigia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79 (1-2), pp.49-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diel variations in Prochlorococcus optical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (6), pp.1637-1647. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2002.47.6.1637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine picocyanobacteria, an important player in the distribution of dissolved methane in the Western Tropical South Pacific Ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Magadur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Ocean Science Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Feb 2024, New Orleans (LA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVERSITY OF EUKARYOTIC PICOPLANKTON IN COASTAL WATERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadidja Romari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Valentine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Phycol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03759323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOGEOCHEMICAL dataset collected during the TONGA cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Abadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Alliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arnaud-Haond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17882/88169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507468v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Priest" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Planat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rousseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04807777v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Wei Hung Sim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gerikas Ribeiro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gall" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Gourvil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553028v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemoine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972015v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Jimenez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Burns" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05066936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine G&#233;rikas Ribeiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Gourvil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf075" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596404v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C&#226;mara dos Reis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Frada" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16829" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03768045v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ferrieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Dufour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dor&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ratin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gu&#233;neugu&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.893413" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781932v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarita Caracciolo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forsans" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16539" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03267092v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Burns" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13125" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02888711v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Arsenieff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Sarno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-0659-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557111v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Lopes dos Santos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.401" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01994588v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03235" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408856v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Edern" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12495" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614739v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foulon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Grulois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2017.09.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149047v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena F Stern" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Bendif" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zingone" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12401" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253996v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rousseau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lantoine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodriguez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legall" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Chr&#233;tiennot-Dinet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2012.07.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254003v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena F. Stern" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Andersen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Jameson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof C. Kuepper" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Alice Coffroth" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042780" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254007v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jouenne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Eikrem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Johnsen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2010.04.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218510v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boeuf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dahan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1955-2011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254019v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikla Man-Aharonovich" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Philosof" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C. Kirkup" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tali Yogev" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2010.25" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254024v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhei Ota" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinori Yabuki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichiro Ishida" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2008.09.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7CBMR61-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330342v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Gall" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garczarek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viprey" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330257v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160884v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2005.00758.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4FA66A1B98FC82ADCF40A8B26C8DE0FB3F00274A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663376v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vaulot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Partensky" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482977v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bricaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Babin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bruyant" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.6.1637" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765070v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Moal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Magadur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759323v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadidja Romari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Valentine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507468v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Priest" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Planat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rousseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04807777v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Wei Hung Sim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gerikas Ribeiro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gall" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Gourvil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553028v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemoine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972015v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Jimenez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Burns" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05066936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine G&#233;rikas Ribeiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Gourvil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf075" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03768045v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ferrieux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Dufour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dor&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ratin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gu&#233;neugu&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.893413" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596404v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C&#226;mara dos Reis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Frada" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16829" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781932v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarita Caracciolo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forsans" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16539" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03267092v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Burns" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13125" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02888711v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Arsenieff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Sarno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-0659-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557111v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Lopes dos Santos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.401" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01994588v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03235" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408856v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Edern" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12495" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614739v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foulon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Grulois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2017.09.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149047v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena F Stern" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Bendif" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zingone" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12401" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253996v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rousseau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lantoine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodriguez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legall" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Chr&#233;tiennot-Dinet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2012.07.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254003v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena F. Stern" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Andersen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Jameson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof C. Kuepper" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Alice Coffroth" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042780" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254007v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jouenne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Eikrem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Johnsen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2010.04.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218510v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boeuf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dahan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1955-2011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254019v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikla Man-Aharonovich" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Philosof" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C. Kirkup" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tali Yogev" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2010.25" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254024v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhei Ota" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinori Yabuki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichiro Ishida" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2008.09.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7CBMR61-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330342v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Gall" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garczarek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viprey" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330257v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160884v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2005.00758.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4FA66A1B98FC82ADCF40A8B26C8DE0FB3F00274A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663376v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vaulot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Partensky" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482977v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bricaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Babin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bruyant" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.6.1637" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765070v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Moal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Magadur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759323v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadidja Romari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Valentine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>