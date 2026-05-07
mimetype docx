--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Le Gall </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure d'Etudes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JEDI marker as a universal measure of planetary biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Priest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Planat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics and biogeography of sympagic and planktonic autotrophic microbial eukaryotes during the under-ice Arctic bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarence Wei Hung Sim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gerikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYTOBS dataset - French National Service of Observation for Phytoplankton in coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No evidence of phago-mixotropy in Micromonas polaris , the dominant picophytoplankton species in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics and biogeography of sympagic and planktonic photosynthetic microbial eukaryotes during the under-ice Arctic bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarence Wei Hung Sim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismeco/ycaf075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Thermophysiology of Marine Synechococcus CRD1 Strains Isolated From Different Thermal Niches in Iron-Depleted Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ratin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guéneuguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.893413. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.893413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Edge cruise: Understanding the onset, life and fate of the Arctic phytoplankton spring bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavienne Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Amiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pier Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-2022-41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the phycosphere of Emiliania huxleyi : from bloom dynamics to microbiome assembly experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Câmara dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Frada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596404v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Edge cruise: investigating the marginal ice zone processes during late spring and early summer to understand the fate of the Arctic phytoplankton bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavienne Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Amiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pier Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-14-4607-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03863335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of marine protist communities in tidally mixed coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariarita Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forsans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (14), pp.3761-3783. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No evidence of Phago‐mixotropy in Micromonas polaris (Mamiellophyceae), the Dominant Picophytoplankton Species in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (2), pp.435-446. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.13125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and dynamics of relevant nanoplanktonic diatoms in the Western English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Arsenieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Sarno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (8), pp.1966-1981. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-020-0659-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Massicotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Amiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pier Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.151-176. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-12-151-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culturable diversity of Arctic phytoplankton during pack ice melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/elementa.401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557111v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Viruses Infecting the Marine Diatom Guinardia delicatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Arsenieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.3235. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.03235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of phytoplankton culture isolation using single cell sorting by flow cytometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Edern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (2 ), pp.271-282 </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.12495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of the Genus Micromonas Manton et Parke (Chlorophyta, Mamiellophyceae), of the Type Species M. pusilla (Butcher) Manton & Parke and of the Species M. commoda van Baren, Bachy and Worden and Description of Two New Species Based on the Genetic and Phenotypic Characterization of Cultured Isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Grulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Desdevises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 168 (5), pp.612-635. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protis.2017.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhytoREF: a reference database of the plastidial 16S rRNA gene of photosynthetic eukaryotes with curated taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Decelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowena F Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Bendif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Zingone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (6), pp.1435-1445. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Phaeocystis globosa (Prymnesiophyceae), the blooming species in the Southern North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lantoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Legall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Chrétiennot-Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76, pp.105-113. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2012.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Ribosomal Internal Transcribed Spacer (ITS) as a Candidate Dinoflagellate Barcode Marker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowena F. Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert A. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Jameson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frithjof C. Kuepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Alice Coffroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), pp.e42780. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0042780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasinoderma singularis sp nov (Prasinophyceae, Chlorophyta), a Solitary Coccoid Prasinophyte from the South-East Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Eikrem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 162 (1), pp.70-84. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protis.2010.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of cultivated and metabolically active aerobic anoxygenic phototrophic bacteria along an oligotrophic gradient in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeanthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (7), pp.1955-1970. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-8-1955-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of active marine picoeukaryotes in the Eastern Mediterranean Sea unveiled using photosystem-II psbA transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dikla Man-Aharonovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alon Philosof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C. Kirkup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tali Yogev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (8), pp.1044-1052. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2010.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenskyella glossopodia gen. et sp nov., the First Report of a Chlorarachniophyte that Lacks a Pyrenoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuhei Ota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinori Yabuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken-Ichiro Ishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 160 (1), pp.137-150. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protis.2008.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picoplankton diversity in the South-East Pacific Ocean from cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp.203-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picoplankton diversity in the South-East Pacific Ocean from cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (4), pp.2699-2732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotype diversity in the marine picoeukaryote Ostreococcus (Chlorophyta, Prasinophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Derelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7 (6), pp.853-859. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2005.00758.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Roscoff Culture Collection (RCC): a collection dedicated to marine picoplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Partensky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nova Hedwigia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79 (1-2), pp.49-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diel variations in Prochlorococcus optical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (6), pp.1637-1647. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2002.47.6.1637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine picocyanobacteria, an important player in the distribution of dissolved methane in the Western Tropical South Pacific Ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Magadur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Ocean Science Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Feb 2024, New Orleans (LA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVERSITY OF EUKARYOTIC PICOPLANKTON IN COASTAL WATERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadidja Romari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Valentine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Phycol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03759323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOGEOCHEMICAL dataset collected during the TONGA cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Abadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Alliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arnaud-Haond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17882/88169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Le Gall </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure d'Etudes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics and biogeography of sympagic and planktonic photosynthetic microbial eukaryotes during the under-ice Arctic bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarence Wei Hung Sim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismeco/ycaf075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of marine protist communities in tidally mixed coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariarita Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forsans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (14), pp.3761-3783. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Edge cruise: investigating the marginal ice zone processes during late spring and early summer to understand the fate of the Arctic phytoplankton bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavienne Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Amiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pier Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-14-4607-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03863335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Thermophysiology of Marine Synechococcus CRD1 Strains Isolated From Different Thermal Niches in Iron-Depleted Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ratin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guéneuguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.893413. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.893413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Edge cruise: Understanding the onset, life and fate of the Arctic phytoplankton spring bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavienne Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Amiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pier Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-2022-41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the phycosphere of Emiliania huxleyi : from bloom dynamics to microbiome assembly experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Câmara dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Frada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596404v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No evidence of Phago‐mixotropy in Micromonas polaris (Mamiellophyceae), the Dominant Picophytoplankton Species in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (2), pp.435-446. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.13125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Massicotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Amiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pier Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.151-176. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-12-151-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and dynamics of relevant nanoplanktonic diatoms in the Western English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Arsenieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Sarno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (8), pp.1966-1981. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-020-0659-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culturable diversity of Arctic phytoplankton during pack ice melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/elementa.401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557111v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Viruses Infecting the Marine Diatom Guinardia delicatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Arsenieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.3235. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.03235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of phytoplankton culture isolation using single cell sorting by flow cytometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Edern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (2 ), pp.271-282 </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.12495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of the Genus Micromonas Manton et Parke (Chlorophyta, Mamiellophyceae), of the Type Species M. pusilla (Butcher) Manton & Parke and of the Species M. commoda van Baren, Bachy and Worden and Description of Two New Species Based on the Genetic and Phenotypic Characterization of Cultured Isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Grulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Desdevises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 168 (5), pp.612-635. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protis.2017.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhytoREF: a reference database of the plastidial 16S rRNA gene of photosynthetic eukaryotes with curated taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Decelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowena F Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Bendif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Zingone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (6), pp.1435-1445. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Phaeocystis globosa (Prymnesiophyceae), the blooming species in the Southern North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lantoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Legall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Chrétiennot-Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76, pp.105-113. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2012.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Ribosomal Internal Transcribed Spacer (ITS) as a Candidate Dinoflagellate Barcode Marker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowena F. Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert A. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Jameson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frithjof C. Kuepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Alice Coffroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), pp.e42780. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0042780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of cultivated and metabolically active aerobic anoxygenic phototrophic bacteria along an oligotrophic gradient in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeanthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (7), pp.1955-1970. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-8-1955-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasinoderma singularis sp nov (Prasinophyceae, Chlorophyta), a Solitary Coccoid Prasinophyte from the South-East Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Eikrem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 162 (1), pp.70-84. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protis.2010.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of active marine picoeukaryotes in the Eastern Mediterranean Sea unveiled using photosystem-II psbA transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dikla Man-Aharonovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alon Philosof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C. Kirkup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tali Yogev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (8), pp.1044-1052. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2010.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenskyella glossopodia gen. et sp nov., the First Report of a Chlorarachniophyte that Lacks a Pyrenoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuhei Ota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinori Yabuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken-Ichiro Ishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 160 (1), pp.137-150. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protis.2008.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picoplankton diversity in the South-East Pacific Ocean from cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp.203-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picoplankton diversity in the South-East Pacific Ocean from cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (4), pp.2699-2732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotype diversity in the marine picoeukaryote Ostreococcus (Chlorophyta, Prasinophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Derelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7 (6), pp.853-859. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2005.00758.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Roscoff Culture Collection (RCC): a collection dedicated to marine picoplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Partensky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nova Hedwigia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79 (1-2), pp.49-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diel variations in Prochlorococcus optical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (6), pp.1637-1647. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2002.47.6.1637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JEDI marker as a universal measure of planetary biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Priest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Planat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics and biogeography of sympagic and planktonic autotrophic microbial eukaryotes during the under-ice Arctic bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarence Wei Hung Sim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gerikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYTOBS dataset - French National Service of Observation for Phytoplankton in coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No evidence of phago-mixotropy in Micromonas polaris , the dominant picophytoplankton species in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine picocyanobacteria, an important player in the distribution of dissolved methane in the Western Tropical South Pacific Ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Magadur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Ocean Science Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Feb 2024, New Orleans (LA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVERSITY OF EUKARYOTIC PICOPLANKTON IN COASTAL WATERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadidja Romari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Valentine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Phycol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03759323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOGEOCHEMICAL dataset collected during the TONGA cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Abadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Alliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arnaud-Haond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17882/88169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507468v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Priest" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Planat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rousseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04807777v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Wei Hung Sim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gerikas Ribeiro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gall" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Gourvil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553028v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemoine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972015v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Jimenez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Burns" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05066936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine G&#233;rikas Ribeiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Gourvil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf075" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03768045v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ferrieux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Dufour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dor&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ratin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gu&#233;neugu&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.893413" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596404v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C&#226;mara dos Reis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Frada" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16829" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781932v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarita Caracciolo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forsans" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16539" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03267092v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Burns" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13125" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02888711v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Arsenieff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Sarno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-0659-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557111v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Lopes dos Santos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.401" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01994588v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03235" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408856v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Edern" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12495" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614739v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foulon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Grulois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2017.09.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149047v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena F Stern" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Bendif" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zingone" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12401" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253996v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rousseau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lantoine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodriguez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legall" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Chr&#233;tiennot-Dinet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2012.07.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254003v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena F. Stern" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Andersen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Jameson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof C. Kuepper" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Alice Coffroth" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042780" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254007v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jouenne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Eikrem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Johnsen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2010.04.005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218510v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boeuf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dahan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1955-2011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254019v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikla Man-Aharonovich" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Philosof" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C. Kirkup" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tali Yogev" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2010.25" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254024v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhei Ota" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinori Yabuki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichiro Ishida" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2008.09.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7CBMR61-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330342v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Gall" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garczarek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viprey" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330257v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160884v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2005.00758.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4FA66A1B98FC82ADCF40A8B26C8DE0FB3F00274A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663376v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vaulot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Partensky" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482977v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bricaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Babin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bruyant" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.6.1637" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765070v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Moal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Magadur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759323v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadidja Romari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Valentine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05066936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Wei Hung Sim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine G&#233;rikas Ribeiro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Gourvil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf075" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781932v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarita Caracciolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forsans" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16539" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03768045v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ferrieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Dufour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dor&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ratin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gu&#233;neugu&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.893413" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596404v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C&#226;mara dos Reis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Frada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16829" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03267092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Jimenez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Burns" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13125" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02888711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Arsenieff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Sarno" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-0659-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557111v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Lopes dos Santos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Gourvil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.401" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01994588v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03235" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408856v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Edern" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12495" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614739v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foulon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Grulois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2017.09.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149047v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena F Stern" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Bendif" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zingone" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12401" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253996v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rousseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lantoine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodriguez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legall" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Chr&#233;tiennot-Dinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2012.07.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254003v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena F. Stern" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Andersen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Jameson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof C. Kuepper" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Alice Coffroth" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042780" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218510v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boeuf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dahan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1955-2011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254007v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jouenne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Eikrem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Johnsen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2010.04.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254019v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikla Man-Aharonovich" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Philosof" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C. Kirkup" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tali Yogev" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2010.25" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254024v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhei Ota" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinori Yabuki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichiro Ishida" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2008.09.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7CBMR61-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330342v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Gall" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garczarek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viprey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330257v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160884v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2005.00758.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4FA66A1B98FC82ADCF40A8B26C8DE0FB3F00274A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663376v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vaulot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Partensky" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482977v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bricaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Babin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bruyant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.6.1637" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507468v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Priest" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weber" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Planat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rousseau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04807777v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gerikas Ribeiro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553028v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemoine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972015v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Burns" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765070v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Moal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Magadur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759323v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadidja Romari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Valentine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>