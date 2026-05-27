--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Le Gall </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure d'Etudes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics and biogeography of sympagic and planktonic photosynthetic microbial eukaryotes during the under-ice Arctic bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarence Wei Hung Sim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismeco/ycaf075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of marine protist communities in tidally mixed coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariarita Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forsans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (14), pp.3761-3783. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Edge cruise: investigating the marginal ice zone processes during late spring and early summer to understand the fate of the Arctic phytoplankton bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavienne Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Amiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pier Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-14-4607-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03863335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Thermophysiology of Marine Synechococcus CRD1 Strains Isolated From Different Thermal Niches in Iron-Depleted Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ratin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guéneuguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.893413. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.893413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Edge cruise: Understanding the onset, life and fate of the Arctic phytoplankton spring bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavienne Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Amiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pier Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-2022-41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the phycosphere of Emiliania huxleyi : from bloom dynamics to microbiome assembly experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Câmara dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Frada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596404v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No evidence of Phago‐mixotropy in Micromonas polaris (Mamiellophyceae), the Dominant Picophytoplankton Species in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (2), pp.435-446. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.13125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Massicotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Amiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pier Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.151-176. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-12-151-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and dynamics of relevant nanoplanktonic diatoms in the Western English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Arsenieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Sarno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (8), pp.1966-1981. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-020-0659-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culturable diversity of Arctic phytoplankton during pack ice melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/elementa.401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557111v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Viruses Infecting the Marine Diatom Guinardia delicatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Arsenieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.3235. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.03235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of phytoplankton culture isolation using single cell sorting by flow cytometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Edern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (2 ), pp.271-282 </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.12495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of the Genus Micromonas Manton et Parke (Chlorophyta, Mamiellophyceae), of the Type Species M. pusilla (Butcher) Manton & Parke and of the Species M. commoda van Baren, Bachy and Worden and Description of Two New Species Based on the Genetic and Phenotypic Characterization of Cultured Isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Grulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Desdevises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 168 (5), pp.612-635. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protis.2017.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhytoREF: a reference database of the plastidial 16S rRNA gene of photosynthetic eukaryotes with curated taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Decelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowena F Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Bendif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Zingone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (6), pp.1435-1445. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Phaeocystis globosa (Prymnesiophyceae), the blooming species in the Southern North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lantoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Legall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Chrétiennot-Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76, pp.105-113. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2012.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Ribosomal Internal Transcribed Spacer (ITS) as a Candidate Dinoflagellate Barcode Marker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowena F. Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert A. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Jameson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frithjof C. Kuepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Alice Coffroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), pp.e42780. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0042780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of cultivated and metabolically active aerobic anoxygenic phototrophic bacteria along an oligotrophic gradient in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeanthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (7), pp.1955-1970. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-8-1955-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasinoderma singularis sp nov (Prasinophyceae, Chlorophyta), a Solitary Coccoid Prasinophyte from the South-East Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Eikrem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 162 (1), pp.70-84. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protis.2010.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of active marine picoeukaryotes in the Eastern Mediterranean Sea unveiled using photosystem-II psbA transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dikla Man-Aharonovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alon Philosof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C. Kirkup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tali Yogev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (8), pp.1044-1052. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2010.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenskyella glossopodia gen. et sp nov., the First Report of a Chlorarachniophyte that Lacks a Pyrenoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuhei Ota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinori Yabuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken-Ichiro Ishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 160 (1), pp.137-150. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protis.2008.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picoplankton diversity in the South-East Pacific Ocean from cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp.203-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picoplankton diversity in the South-East Pacific Ocean from cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (4), pp.2699-2732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotype diversity in the marine picoeukaryote Ostreococcus (Chlorophyta, Prasinophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Derelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7 (6), pp.853-859. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2005.00758.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Roscoff Culture Collection (RCC): a collection dedicated to marine picoplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Partensky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nova Hedwigia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79 (1-2), pp.49-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diel variations in Prochlorococcus optical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (6), pp.1637-1647. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2002.47.6.1637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JEDI marker as a universal measure of planetary biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Priest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Planat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics and biogeography of sympagic and planktonic autotrophic microbial eukaryotes during the under-ice Arctic bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarence Wei Hung Sim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gerikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYTOBS dataset - French National Service of Observation for Phytoplankton in coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No evidence of phago-mixotropy in Micromonas polaris , the dominant picophytoplankton species in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine picocyanobacteria, an important player in the distribution of dissolved methane in the Western Tropical South Pacific Ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Magadur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Ocean Science Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Feb 2024, New Orleans (LA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVERSITY OF EUKARYOTIC PICOPLANKTON IN COASTAL WATERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadidja Romari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Valentine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Phycol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03759323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOGEOCHEMICAL dataset collected during the TONGA cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Abadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Alliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arnaud-Haond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17882/88169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Florence Le Gall </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure d'Etudes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics and biogeography of sympagic and planktonic photosynthetic microbial eukaryotes during the under-ice Arctic bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarence Wei Hung Sim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismeco/ycaf075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Edge cruise: investigating the marginal ice zone processes during late spring and early summer to understand the fate of the Arctic phytoplankton bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavienne Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Amiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pier Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-14-4607-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03863335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of marine protist communities in tidally mixed coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariarita Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forsans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (14), pp.3761-3783. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Thermophysiology of Marine Synechococcus CRD1 Strains Isolated From Different Thermal Niches in Iron-Depleted Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Ferrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ratin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guéneuguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.893413. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.893413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Green Edge cruise: Understanding the onset, life and fate of the Arctic phytoplankton spring bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavienne Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Amiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pier Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-2022-41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the phycosphere of Emiliania huxleyi : from bloom dynamics to microbiome assembly experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Câmara dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Frada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596404v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No evidence of Phago‐mixotropy in Micromonas polaris (Mamiellophyceae), the Dominant Picophytoplankton Species in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (2), pp.435-446. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.13125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and dynamics of relevant nanoplanktonic diatoms in the Western English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Arsenieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Sarno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (8), pp.1966-1981. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-020-0659-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Massicotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Amiraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pier Amyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Archambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Ardyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.151-176. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-12-151-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culturable diversity of Arctic phytoplankton during pack ice melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gérikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/elementa.401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557111v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Viruses Infecting the Marine Diatom Guinardia delicatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Arsenieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.3235. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.03235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of phytoplankton culture isolation using single cell sorting by flow cytometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Edern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (2 ), pp.271-282 </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.12495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of the Genus Micromonas Manton et Parke (Chlorophyta, Mamiellophyceae), of the Type Species M. pusilla (Butcher) Manton & Parke and of the Species M. commoda van Baren, Bachy and Worden and Description of Two New Species Based on the Genetic and Phenotypic Characterization of Cultured Isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Grulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Desdevises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 168 (5), pp.612-635. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protis.2017.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhytoREF: a reference database of the plastidial 16S rRNA gene of photosynthetic eukaryotes with curated taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Decelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowena F Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Bendif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Zingone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (6), pp.1435-1445. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Phaeocystis globosa (Prymnesiophyceae), the blooming species in the Southern North Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lantoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Legall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Chrétiennot-Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76, pp.105-113. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2012.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Ribosomal Internal Transcribed Spacer (ITS) as a Candidate Dinoflagellate Barcode Marker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rowena F. Stern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert A. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Jameson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frithjof C. Kuepper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Alice Coffroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), pp.e42780. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0042780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of cultivated and metabolically active aerobic anoxygenic phototrophic bacteria along an oligotrophic gradient in the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeanthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (7), pp.1955-1970. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-8-1955-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasinoderma singularis sp nov (Prasinophyceae, Chlorophyta), a Solitary Coccoid Prasinophyte from the South-East Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenche Eikrem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geir Johnsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 162 (1), pp.70-84. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protis.2010.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of active marine picoeukaryotes in the Eastern Mediterranean Sea unveiled using photosystem-II psbA transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dikla Man-Aharonovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alon Philosof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin C. Kirkup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tali Yogev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (8), pp.1044-1052. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2010.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partenskyella glossopodia gen. et sp nov., the First Report of a Chlorarachniophyte that Lacks a Pyrenoid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuhei Ota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinori Yabuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken-Ichiro Ishida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 160 (1), pp.137-150. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protis.2008.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picoplankton diversity in the South-East Pacific Ocean from cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp.203-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picoplankton diversity in the South-East Pacific Ocean from cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (4), pp.2699-2732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotype diversity in the marine picoeukaryote Ostreococcus (Chlorophyta, Prasinophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Derelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7 (6), pp.853-859. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2005.00758.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Roscoff Culture Collection (RCC): a collection dedicated to marine picoplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Partensky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nova Hedwigia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79 (1-2), pp.49-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diel variations in Prochlorococcus optical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Claustre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (6), pp.1637-1647. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2002.47.6.1637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JEDI marker as a universal measure of planetary biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Priest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Planat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamics and biogeography of sympagic and planktonic autotrophic microbial eukaryotes during the under-ice Arctic bloom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarence Wei Hung Sim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gerikas Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscillia Gourvil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYTOBS dataset - French National Service of Observation for Phytoplankton in coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No evidence of phago-mixotropy in Micromonas polaris , the dominant picophytoplankton species in the Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine picocyanobacteria, an important player in the distribution of dissolved methane in the Western Tropical South Pacific Ocean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Garczarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Magadur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Ocean Science Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Feb 2024, New Orleans (LA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVERSITY OF EUKARYOTIC PICOPLANKTON IN COASTAL WATERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadidja Romari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Valentine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Phycol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03759323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOGEOCHEMICAL dataset collected during the TONGA cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Abadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Alliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arnaud-Haond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17882/88169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05066936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Wei Hung Sim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine G&#233;rikas Ribeiro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Gourvil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf075" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781932v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarita Caracciolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forsans" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16539" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03768045v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ferrieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Dufour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dor&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ratin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gu&#233;neugu&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.893413" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596404v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C&#226;mara dos Reis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Frada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16829" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03267092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Jimenez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Burns" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13125" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02888711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Arsenieff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Sarno" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-0659-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557111v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Lopes dos Santos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Gourvil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.401" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01994588v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03235" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408856v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Edern" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12495" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614739v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foulon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Grulois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2017.09.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149047v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena F Stern" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Bendif" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zingone" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12401" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253996v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rousseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lantoine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodriguez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legall" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Chr&#233;tiennot-Dinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2012.07.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254003v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena F. Stern" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Andersen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Jameson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof C. Kuepper" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Alice Coffroth" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042780" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218510v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boeuf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dahan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1955-2011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254007v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jouenne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Eikrem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Johnsen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2010.04.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254019v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikla Man-Aharonovich" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Philosof" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C. Kirkup" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tali Yogev" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2010.25" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254024v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhei Ota" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinori Yabuki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichiro Ishida" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2008.09.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7CBMR61-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330342v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Gall" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garczarek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viprey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330257v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160884v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2005.00758.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4FA66A1B98FC82ADCF40A8B26C8DE0FB3F00274A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663376v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vaulot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Partensky" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482977v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bricaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Babin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bruyant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.6.1637" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507468v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Priest" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weber" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Planat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rousseau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04807777v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gerikas Ribeiro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553028v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemoine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972015v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Burns" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765070v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Moal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Magadur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759323v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadidja Romari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Valentine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05066936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Wei Hung Sim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine G&#233;rikas Ribeiro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gall" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Gourvil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf075" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781932v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarita Caracciolo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forsans" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16539" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03768045v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ferrieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Dufour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dor&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ratin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gu&#233;neugu&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.893413" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596404v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C&#226;mara dos Reis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Frada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16829" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03267092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Jimenez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Burns" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13125" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02888711v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Arsenieff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Sarno" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-0659-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02557111v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Lopes dos Santos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Gourvil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.401" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01994588v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03235" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01408856v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Edern" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12495" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614739v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foulon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Grulois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2017.09.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149047v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena F Stern" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Bendif" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zingone" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12401" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253996v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rousseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lantoine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodriguez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legall" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Chr&#233;tiennot-Dinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2012.07.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254003v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena F. Stern" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Andersen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Jameson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof C. Kuepper" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Alice Coffroth" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042780" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218510v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boeuf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dahan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1955-2011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254007v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jouenne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Eikrem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Johnsen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2010.04.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254019v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikla Man-Aharonovich" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Philosof" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C. Kirkup" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tali Yogev" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2010.25" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254024v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhei Ota" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinori Yabuki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken-Ichiro Ishida" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2008.09.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7CBMR61-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330342v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Gall" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garczarek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viprey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330257v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160884v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2005.00758.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4FA66A1B98FC82ADCF40A8B26C8DE0FB3F00274A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663376v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vaulot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Partensky" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482977v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bricaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Babin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bruyant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2002.47.6.1637" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507468v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Priest" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weber" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Planat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rousseau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04807777v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gerikas Ribeiro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553028v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemoine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972015v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Burns" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765070v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Moal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Magadur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759323v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadidja Romari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Valentine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>