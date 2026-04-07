--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -223,165 +223,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anamorphoses des Grandes Blondes de Jean Echenoz</w:t>
+                <w:t xml:space="preserve">De la description à la microfiction Jeux et enjeux de la métaphore humoristique dans Lac, Les Grandes Blondes et Envoyée spéciale de Jean Echenoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Leca Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jean Echenoz : La fiction, la langue</w:t>
+              <w:t xml:space="preserve">Mais que reste-t-il de nos métaphores ? La métaphore à l’épreuve de la littérature contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03894977v1</w:t>
+                <w:t xml:space="preserve">hal-03895495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la description à la microfiction Jeux et enjeux de la métaphore humoristique dans Lac, Les Grandes Blondes et Envoyée spéciale de Jean Echenoz</w:t>
+                <w:t xml:space="preserve">Anamorphoses des Grandes Blondes de Jean Echenoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Leca Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mais que reste-t-il de nos métaphores ? La métaphore à l’épreuve de la littérature contemporaine</w:t>
+              <w:t xml:space="preserve">Jean Echenoz : La fiction, la langue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03895495v1</w:t>
+                <w:t xml:space="preserve">halshs-03894977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à l’ouvrage Jean qui rit Jean qui leurre</w:t>
               </w:r>
@@ -1917,51 +1917,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114527v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Kaisarli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Leca Mercier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894977v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895495v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894821v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nottet-Chedeville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894875v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Paillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894929v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894954v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894673v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05418743v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Leca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/XNNP8514" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894790v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894795v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894806v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reggiani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370318v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894687v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894676v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476153v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Gardes Tamine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mercier Leca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;no Niklas-Salminen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verjans" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894494v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05417759v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mercier-Leca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/OKKW8600" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370350v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114527v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Kaisarli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Leca Mercier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895495v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894977v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894821v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nottet-Chedeville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894875v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Paillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894929v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894954v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894673v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05418743v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Leca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/XNNP8514" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894790v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894795v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894806v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reggiani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370318v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894687v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894676v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476153v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Gardes Tamine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mercier Leca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;no Niklas-Salminen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verjans" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894494v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05417759v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mercier-Leca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/OKKW8600" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370350v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>