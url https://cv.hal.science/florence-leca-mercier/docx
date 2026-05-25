--- v1 (2026-04-07)
+++ v2 (2026-05-25)
@@ -189,1011 +189,1011 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Hybridité et ironie dans Le mandat de Sembène Ousmane »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Leca Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Présence francophone. Revue internationale de langue et de littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03894795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vis comica proustienne dans Le Temps retrouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Leca Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03894790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’humouronie de Jean Echenoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Leca Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Reggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03894806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’“humouronie” de Jean Echenoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Reggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Leca Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roman 20-50 : Revue d'étude du roman du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 70, pp.165-181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la description à la microfiction Jeux et enjeux de la métaphore humoristique dans Lac, Les Grandes Blondes et Envoyée spéciale de Jean Echenoz</w:t>
+                <w:t xml:space="preserve">Anamorphoses des Grandes Blondes de Jean Echenoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Leca Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mais que reste-t-il de nos métaphores ? La métaphore à l’épreuve de la littérature contemporaine</w:t>
+              <w:t xml:space="preserve">Jean Echenoz : La fiction, la langue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03895495v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03894977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anamorphoses des Grandes Blondes de Jean Echenoz</w:t>
+                <w:t xml:space="preserve">De la description à la microfiction Jeux et enjeux de la métaphore humoristique dans Lac, Les Grandes Blondes et Envoyée spéciale de Jean Echenoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Leca Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jean Echenoz : La fiction, la langue</w:t>
+              <w:t xml:space="preserve">Mais que reste-t-il de nos métaphores ? La métaphore à l’épreuve de la littérature contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03894977v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à l’ouvrage Jean qui rit Jean qui leurre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Leca Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Nottet-Chedeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rires de Genet. Approches stylistiques et rhétoriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03894821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’humour, éléments de définition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Leca Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Paillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Sens de l’humour. Style, genres, contextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03894875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fausse simplicité de Jean-Luc Lagarce dans Juste la fin du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Leca Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La simplicité. Manifestations et enjeux culturels du simple</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03894929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coluche / Desproges : usages stratégiques des inconvenances vs art de l’inconvenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Leca Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’inconvenance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03894954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du bon emploi de l'adjectif, à l'usage des rustres et des malpolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Leca Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Je suis un artiste dégagé ». Pierre Desproges : l’humour, le style, l’humanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03894673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste la fin du monde : juste la fin du dialogue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Leca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anna Arzoumanov; Cécile Narjoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Styles, genres, auteurs 11: Béroul, Rabelais, La Fontaine, Saint-Simon, Maupassant, Lagarce</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’université Paris-Sorbonne, pp.175-194, 2011, Travaux de stylistique et de linguistique françaises. Bibliothèques des styles, 978-2-84050-801-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.70551/XNNP8514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418743v1</w:t>
-              </w:r>
-[...344 lines deleted...]
-                <w:t xml:space="preserve">hal-03370318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1224,51 +1224,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean qui rit Jean qui leurre. Les rires de Genet. Approches stylistiques et rhétoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Leca Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Nottet-Chedeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1299,51 +1299,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Sens de l’humour. Style, genres, contextes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Leca Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Paillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1488,51 +1488,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Je suis un artiste dégagé ». Pierre Desproges : l’humour, le style, l’humanisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Leca Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Paillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1666,51 +1666,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’“humouronie” de Jean Echenoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Reggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Leca Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1917,51 +1917,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114527v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Kaisarli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Leca Mercier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895495v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894977v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894821v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nottet-Chedeville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894875v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Paillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894929v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894954v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894673v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05418743v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Leca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/XNNP8514" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894790v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894795v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894806v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reggiani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370318v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894687v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894676v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476153v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Gardes Tamine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mercier Leca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;no Niklas-Salminen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verjans" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894494v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05417759v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mercier-Leca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/OKKW8600" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370350v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114527v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoi Kaisarli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Leca Mercier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894795v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894790v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894806v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reggiani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370318v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894977v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895495v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894821v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nottet-Chedeville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894875v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Paillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894929v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894954v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mercier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894673v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05418743v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Leca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/XNNP8514" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894687v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894676v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476153v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Gardes Tamine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mercier Leca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;no Niklas-Salminen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verjans" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894494v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05417759v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mercier-Leca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/OKKW8600" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370350v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>